--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -129,70 +129,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -242,60 +222,50 @@
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
-    <p:sldId id="325" r:id="rId72"/>
-[...8 lines deleted...]
-    <p:sldId id="334" r:id="rId81"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -462,63 +432,53 @@
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-[...11 lines deleted...]
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -578,51 +538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Your father made our yoke grievous: now therefore make you the grievous service of your father, and his heavy yoke which he put upon us, lighter, and we will serve you.]]></a:t>
+              <a:t><![CDATA[15. ராஜா ஜனங்களுக்குச் செவிகொடாமற்போனான்; கர்த்தர் சீலோனியனான அகியாவைக்கொண்டு நேபாத்தின் குமாரனாகிய யெரொபெயாமுக்குச் சொன்ன தம்முடைய வார்த்தையை உறுதிப்படுத்தும்படி கர்த்தரால் இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -687,51 +647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he said unto them, Depart yet for three days, then come again to me. And the people departed.]]></a:t>
+              <a:t><![CDATA[15. ராஜா ஜனங்களுக்குச் செவிகொடாமற்போனான்; கர்த்தர் சீலோனியனான அகியாவைக்கொண்டு நேபாத்தின் குமாரனாகிய யெரொபெயாமுக்குச் சொன்ன தம்முடைய வார்த்தையை உறுதிப்படுத்தும்படி கர்த்தரால் இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -796,51 +756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he said unto them, Depart yet for three days, then come again to me. And the people departed.]]></a:t>
+              <a:t><![CDATA[16. ராஜா தங்களுக்குச் செவிகொடாததை இஸ்ரவேலர் எல்லாரும் கண்டபோது, ஜனங்கள் ராஜாவுக்கு மறுஉத்தரவாக: தாவீதோடே எங்களுக்குப் பங்கேது? ஈசாயின் குமாரனிடத்தில் எங்களுக்குச் சுதந்தரம் இல்லை; இஸ்ரவேலே, உன் கூடாரங்களுக்குப் போய்விடு; இப்போது தாவீதே, உன் சொந்த வீட்டைப் பார்த்துக்கொள் என்று சொல்லி, இஸ்ரவேலர் தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -905,51 +865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And king Rehoboam consulted with the old men, that stood before Solomon his father while he yet lived, and said, How do all of you advise that I may answer this people?]]></a:t>
+              <a:t><![CDATA[16. ராஜா தங்களுக்குச் செவிகொடாததை இஸ்ரவேலர் எல்லாரும் கண்டபோது, ஜனங்கள் ராஜாவுக்கு மறுஉத்தரவாக: தாவீதோடே எங்களுக்குப் பங்கேது? ஈசாயின் குமாரனிடத்தில் எங்களுக்குச் சுதந்தரம் இல்லை; இஸ்ரவேலே, உன் கூடாரங்களுக்குப் போய்விடு; இப்போது தாவீதே, உன் சொந்த வீட்டைப் பார்த்துக்கொள் என்று சொல்லி, இஸ்ரவேலர் தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1014,51 +974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And king Rehoboam consulted with the old men, that stood before Solomon his father while he yet lived, and said, How do all of you advise that I may answer this people?]]></a:t>
+              <a:t><![CDATA[16. ராஜா தங்களுக்குச் செவிகொடாததை இஸ்ரவேலர் எல்லாரும் கண்டபோது, ஜனங்கள் ராஜாவுக்கு மறுஉத்தரவாக: தாவீதோடே எங்களுக்குப் பங்கேது? ஈசாயின் குமாரனிடத்தில் எங்களுக்குச் சுதந்தரம் இல்லை; இஸ்ரவேலே, உன் கூடாரங்களுக்குப் போய்விடு; இப்போது தாவீதே, உன் சொந்த வீட்டைப் பார்த்துக்கொள் என்று சொல்லி, இஸ்ரவேலர் தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1123,51 +1083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And king Rehoboam consulted with the old men, that stood before Solomon his father while he yet lived, and said, How do all of you advise that I may answer this people?]]></a:t>
+              <a:t><![CDATA[17. ஆனாலும் யூதாவின் பட்டணங்களிலே குடியிருந்த இஸ்ரவேல் புத்திரர் மேல் ரெகொபெயாம் ராஜாவாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1232,51 +1192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they spoke unto him, saying, If you will be a servant unto this people this day, and will serve them, and answer them, and speak good words to them, then they will be your servants for ever.]]></a:t>
+              <a:t><![CDATA[17. ஆனாலும் யூதாவின் பட்டணங்களிலே குடியிருந்த இஸ்ரவேல் புத்திரர் மேல் ரெகொபெயாம் ராஜாவாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1341,51 +1301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they spoke unto him, saying, If you will be a servant unto this people this day, and will serve them, and answer them, and speak good words to them, then they will be your servants for ever.]]></a:t>
+              <a:t><![CDATA[18. பின்பு ராஜாவாகிய ரெகொபெயாம் பகுதி விசாரிப்புக்காரனாகிய அதோராமை அனுப்பினான்; இஸ்ரவேலர் எல்லாரும் அவனைக் கல்லெறிந்து கொன்றார்கள்; அப்பொழுது ராஜாவாகிய ரெகொபெயாம் தீவிரமாய் இரதத்தின்மேல் ஏறி, எருசலேமுக்கு ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1450,51 +1410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they spoke unto him, saying, If you will be a servant unto this people this day, and will serve them, and answer them, and speak good words to them, then they will be your servants for ever.]]></a:t>
+              <a:t><![CDATA[18. பின்பு ராஜாவாகிய ரெகொபெயாம் பகுதி விசாரிப்புக்காரனாகிய அதோராமை அனுப்பினான்; இஸ்ரவேலர் எல்லாரும் அவனைக் கல்லெறிந்து கொன்றார்கள்; அப்பொழுது ராஜாவாகிய ரெகொபெயாம் தீவிரமாய் இரதத்தின்மேல் ஏறி, எருசலேமுக்கு ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1559,51 +1519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But he forsook the counsel of the old men, which they had given him, and consulted with the young men that were grown up with him, and which stood before him:]]></a:t>
+              <a:t><![CDATA[19. அப்படியே இந்நாள்வரைக்கும் இருக்கிறபடி இஸ்ரவேலர் தாவீதின் வம்சத்தை விட்டு கலகம்பண்ணிப் பிரிந்து போயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1668,51 +1628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Rehoboam went to Shechem: for all Israel were come to Shechem to make him king.]]></a:t>
+              <a:t><![CDATA[11. இப்போதும் என் தகப்பன் பாரமான நுகத்தை உங்கள்மேல் வைத்தார், நான் உங்கள் நுகத்தை அதிக பாரமாக்குவேன்; என் தகப்பன் உங்களைச் சவுக்குகளினாலே தண்டித்தார், நான் உங்களைத் தேள்களினாலே தண்டிப்பேன் என்று நீர் அவர்களோடே சொல்லவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1777,51 +1737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But he forsook the counsel of the old men, which they had given him, and consulted with the young men that were grown up with him, and which stood before him:]]></a:t>
+              <a:t><![CDATA[20. யெரொபெயாம் திரும்பிவந்தான் என்று இஸ்ரவேலருக்கெல்லாம் கேள்வியானபோது, அவனைச் சபையினிடத்தில் அழைத்தனுப்பி, அவனைச் சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக்கினார்கள்; யூதாகோத்திரம்மாத்திரமேயன்றி வேறொருவரும் தாவீதின் வம்சத்தைப் பின்பற்றவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1886,51 +1846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he said unto them, What counsel give all of you that we may answer this people, who have spoken to me, saying, Make the yoke which your father did put upon us lighter?]]></a:t>
+              <a:t><![CDATA[20. யெரொபெயாம் திரும்பிவந்தான் என்று இஸ்ரவேலருக்கெல்லாம் கேள்வியானபோது, அவனைச் சபையினிடத்தில் அழைத்தனுப்பி, அவனைச் சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக்கினார்கள்; யூதாகோத்திரம்மாத்திரமேயன்றி வேறொருவரும் தாவீதின் வம்சத்தைப் பின்பற்றவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1995,51 +1955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he said unto them, What counsel give all of you that we may answer this people, who have spoken to me, saying, Make the yoke which your father did put upon us lighter?]]></a:t>
+              <a:t><![CDATA[20. யெரொபெயாம் திரும்பிவந்தான் என்று இஸ்ரவேலருக்கெல்லாம் கேள்வியானபோது, அவனைச் சபையினிடத்தில் அழைத்தனுப்பி, அவனைச் சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக்கினார்கள்; யூதாகோத்திரம்மாத்திரமேயன்றி வேறொருவரும் தாவீதின் வம்சத்தைப் பின்பற்றவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2104,51 +2064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the young men that were grown up with him spoke unto him, saying, Thus shall you speak unto this people that spoke unto you, saying, Your father made our yoke heavy, but make you it lighter unto us; thus shall you say unto them, My little finger shall be thicker than my father's loins.]]></a:t>
+              <a:t><![CDATA[21. ரெகொபெயாம் எருசலேமுக்கு வந்தபோது, இஸ்ரவேல் வம்சத்தாரோடே யுத்தம்பண்ணவும், ராஜ்யத்தைச் சாலொமோனின் குமாரனாகிய தன்னிடமாகத் திருப்பிக்கொள்ளவும், யூதா வம்சத்தார் பென்யமீன் கோத்திரத்தார் அனைவருமாகிய தெரிந்துகொள்ளப்பட்ட யுத்தவீரர் லட்சத்து எண்பதினாயிரம் பேரைக் கூட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2213,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the young men that were grown up with him spoke unto him, saying, Thus shall you speak unto this people that spoke unto you, saying, Your father made our yoke heavy, but make you it lighter unto us; thus shall you say unto them, My little finger shall be thicker than my father's loins.]]></a:t>
+              <a:t><![CDATA[21. ரெகொபெயாம் எருசலேமுக்கு வந்தபோது, இஸ்ரவேல் வம்சத்தாரோடே யுத்தம்பண்ணவும், ராஜ்யத்தைச் சாலொமோனின் குமாரனாகிய தன்னிடமாகத் திருப்பிக்கொள்ளவும், யூதா வம்சத்தார் பென்யமீன் கோத்திரத்தார் அனைவருமாகிய தெரிந்துகொள்ளப்பட்ட யுத்தவீரர் லட்சத்து எண்பதினாயிரம் பேரைக் கூட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2322,51 +2282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the young men that were grown up with him spoke unto him, saying, Thus shall you speak unto this people that spoke unto you, saying, Your father made our yoke heavy, but make you it lighter unto us; thus shall you say unto them, My little finger shall be thicker than my father's loins.]]></a:t>
+              <a:t><![CDATA[21. ரெகொபெயாம் எருசலேமுக்கு வந்தபோது, இஸ்ரவேல் வம்சத்தாரோடே யுத்தம்பண்ணவும், ராஜ்யத்தைச் சாலொமோனின் குமாரனாகிய தன்னிடமாகத் திருப்பிக்கொள்ளவும், யூதா வம்சத்தார் பென்யமீன் கோத்திரத்தார் அனைவருமாகிய தெரிந்துகொள்ளப்பட்ட யுத்தவீரர் லட்சத்து எண்பதினாயிரம் பேரைக் கூட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2431,51 +2391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And now whereas my father did load you with a heavy yoke, I will add to your yoke: my father has chastised you with whips, but I will chastise you with scorpions.]]></a:t>
+              <a:t><![CDATA[22. தேவனுடைய மனுஷனாகிய சேமாயாவுக்கு தேவனுடைய வார்த்தையுண்டாகி, அவர் சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2540,51 +2500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And now whereas my father did load you with a heavy yoke, I will add to your yoke: my father has chastised you with whips, but I will chastise you with scorpions.]]></a:t>
+              <a:t><![CDATA[23. நீ யூதாவின் ராஜாவாகிய ரெகொபெயாம் என்னும் சாலொமோனின் குமாரனையும் யூதா வம்சத்தார் அனைவரையும், பென்யமீனரையும், மற்ற ஜனங்களையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2649,51 +2609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And now whereas my father did load you with a heavy yoke, I will add to your yoke: my father has chastised you with whips, but I will chastise you with scorpions.]]></a:t>
+              <a:t><![CDATA[23. நீ யூதாவின் ராஜாவாகிய ரெகொபெயாம் என்னும் சாலொமோனின் குமாரனையும் யூதா வம்சத்தார் அனைவரையும், பென்யமீனரையும், மற்ற ஜனங்களையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2758,51 +2718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. So Jeroboam and all the people came to Rehoboam the third day, as the king had appointed, saying, Come to me again the third day.]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் போகாமலும், இஸ்ரவேல் புத்திரரான உங்கள் சகோதரரோடு யுத்தம்பண்ணாமலும், அவரவர் தம்தம் வீட்டிற்குத் திரும்புங்கள்; என்னாலே இந்தக் காரியம் நடந்தது என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்; அப்பொழுது அவர்கள்: கர்த்தருடைய சொல்லைக் கேட்டு, கர்த்தருடைய வார்த்தையின்படியே திரும்பிப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2867,51 +2827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Rehoboam went to Shechem: for all Israel were come to Shechem to make him king.]]></a:t>
+              <a:t><![CDATA[11. இப்போதும் என் தகப்பன் பாரமான நுகத்தை உங்கள்மேல் வைத்தார், நான் உங்கள் நுகத்தை அதிக பாரமாக்குவேன்; என் தகப்பன் உங்களைச் சவுக்குகளினாலே தண்டித்தார், நான் உங்களைத் தேள்களினாலே தண்டிப்பேன் என்று நீர் அவர்களோடே சொல்லவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2976,51 +2936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. So Jeroboam and all the people came to Rehoboam the third day, as the king had appointed, saying, Come to me again the third day.]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் போகாமலும், இஸ்ரவேல் புத்திரரான உங்கள் சகோதரரோடு யுத்தம்பண்ணாமலும், அவரவர் தம்தம் வீட்டிற்குத் திரும்புங்கள்; என்னாலே இந்தக் காரியம் நடந்தது என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்; அப்பொழுது அவர்கள்: கர்த்தருடைய சொல்லைக் கேட்டு, கர்த்தருடைய வார்த்தையின்படியே திரும்பிப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3085,51 +3045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the king answered the people roughly, and forsook the old men's counsel that they gave him;]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் போகாமலும், இஸ்ரவேல் புத்திரரான உங்கள் சகோதரரோடு யுத்தம்பண்ணாமலும், அவரவர் தம்தம் வீட்டிற்குத் திரும்புங்கள்; என்னாலே இந்தக் காரியம் நடந்தது என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்; அப்பொழுது அவர்கள்: கர்த்தருடைய சொல்லைக் கேட்டு, கர்த்தருடைய வார்த்தையின்படியே திரும்பிப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3194,51 +3154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And spoke to them after the counsel of the young men, saying, My father made your yoke heavy, and I will add to your yoke: my father also chastised you with whips, but I will chastise you with scorpions.]]></a:t>
+              <a:t><![CDATA[25. யெரொபெயாம் எப்பிராயீம் மலைத்தேசத்தில் சீகேமைக் கட்டி, அதிலே வாசம்பண்ணி, அங்கிருந்து போய்ப் பெனூவேலைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3303,51 +3263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And spoke to them after the counsel of the young men, saying, My father made your yoke heavy, and I will add to your yoke: my father also chastised you with whips, but I will chastise you with scorpions.]]></a:t>
+              <a:t><![CDATA[25. யெரொபெயாம் எப்பிராயீம் மலைத்தேசத்தில் சீகேமைக் கட்டி, அதிலே வாசம்பண்ணி, அங்கிருந்து போய்ப் பெனூவேலைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3412,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And spoke to them after the counsel of the young men, saying, My father made your yoke heavy, and I will add to your yoke: my father also chastised you with whips, but I will chastise you with scorpions.]]></a:t>
+              <a:t><![CDATA[26. யெரொபெயாம்: இப்போது ராஜ்யபாரம் தாவீது வம்சவசமாய்த் திரும்புகிறதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3521,51 +3481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Wherefore the king hearkened not unto the people; for the cause was from the LORD, that he might perform his saying, which the LORD spoke by Ahijah the Shilonite unto Jeroboam the son of Nebat.]]></a:t>
+              <a:t><![CDATA[27. இந்த ஜனங்கள் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்திலே பலிகளைச் செலுத்தப்போனால், இந்த ஜனங்களின் இருதயம் யூதாவின் ராஜாவாகிய ரெகொபெயாம் என்னும் தங்கள் ஆண்டவன் வசமாய்த் திரும்பி, அவர்கள் என்னைக் கொன்றுபோட்டு, யூதாவின் ராஜாவாகிய ரெகொபெயாமின் பாரிசமாய்ப் போய் விடுவார்கள் என்று தன் மனதிலே சிந்தித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3630,51 +3590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Wherefore the king hearkened not unto the people; for the cause was from the LORD, that he might perform his saying, which the LORD spoke by Ahijah the Shilonite unto Jeroboam the son of Nebat.]]></a:t>
+              <a:t><![CDATA[27. இந்த ஜனங்கள் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்திலே பலிகளைச் செலுத்தப்போனால், இந்த ஜனங்களின் இருதயம் யூதாவின் ராஜாவாகிய ரெகொபெயாம் என்னும் தங்கள் ஆண்டவன் வசமாய்த் திரும்பி, அவர்கள் என்னைக் கொன்றுபோட்டு, யூதாவின் ராஜாவாகிய ரெகொபெயாமின் பாரிசமாய்ப் போய் விடுவார்கள் என்று தன் மனதிலே சிந்தித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3739,51 +3699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So when all Israel saw that the king hearkened not unto them, the people answered the king, saying, What portion have we in David? neither have we inheritance in the son of Jesse: to your tents, O Israel: now see to yours own house, David. So Israel departed unto their tents.]]></a:t>
+              <a:t><![CDATA[27. இந்த ஜனங்கள் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்திலே பலிகளைச் செலுத்தப்போனால், இந்த ஜனங்களின் இருதயம் யூதாவின் ராஜாவாகிய ரெகொபெயாம் என்னும் தங்கள் ஆண்டவன் வசமாய்த் திரும்பி, அவர்கள் என்னைக் கொன்றுபோட்டு, யூதாவின் ராஜாவாகிய ரெகொபெயாமின் பாரிசமாய்ப் போய் விடுவார்கள் என்று தன் மனதிலே சிந்தித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3848,51 +3808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So when all Israel saw that the king hearkened not unto them, the people answered the king, saying, What portion have we in David? neither have we inheritance in the son of Jesse: to your tents, O Israel: now see to yours own house, David. So Israel departed unto their tents.]]></a:t>
+              <a:t><![CDATA[28. ஆகையால் ராஜாவானவன் யோசனைபண்ணி, பொன்னினால் இரண்டு கன்றுக்குட்டிகளை உண்டாக்கி, ஜனங்களைப் பார்த்து: நீங்கள் எருசலேமுக்குப் போகிறது உங்களுக்கு வருத்தம்; இஸ்ரவேலரே, இதோ, இவைகள் உங்களை எகிப்துதேசத்திலிருந்து வரப்பண்ணின உங்கள் தேவர்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3957,51 +3917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So when all Israel saw that the king hearkened not unto them, the people answered the king, saying, What portion have we in David? neither have we inheritance in the son of Jesse: to your tents, O Israel: now see to yours own house, David. So Israel departed unto their tents.]]></a:t>
+              <a:t><![CDATA[28. ஆகையால் ராஜாவானவன் யோசனைபண்ணி, பொன்னினால் இரண்டு கன்றுக்குட்டிகளை உண்டாக்கி, ஜனங்களைப் பார்த்து: நீங்கள் எருசலேமுக்குப் போகிறது உங்களுக்கு வருத்தம்; இஸ்ரவேலரே, இதோ, இவைகள் உங்களை எகிப்துதேசத்திலிருந்து வரப்பண்ணின உங்கள் தேவர்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4066,51 +4026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And it came to pass, when Jeroboam the son of Nebat, who was yet in Egypt, heard of it, (for he was fled from the presence of king Solomon, and Jeroboam dwelt in Egypt;)]]></a:t>
+              <a:t><![CDATA[12. மூன்றாம்நாள் என்னிடத்தில் வாருங்கள் என்று ராஜா சொல்லியிருந்தபடியே, யெரொபெயாமும் சகல ஜனங்களும் மூன்றாம் நாளிலே ரெகொபெயாமிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4175,51 +4135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So when all Israel saw that the king hearkened not unto them, the people answered the king, saying, What portion have we in David? neither have we inheritance in the son of Jesse: to your tents, O Israel: now see to yours own house, David. So Israel departed unto their tents.]]></a:t>
+              <a:t><![CDATA[28. ஆகையால் ராஜாவானவன் யோசனைபண்ணி, பொன்னினால் இரண்டு கன்றுக்குட்டிகளை உண்டாக்கி, ஜனங்களைப் பார்த்து: நீங்கள் எருசலேமுக்குப் போகிறது உங்களுக்கு வருத்தம்; இஸ்ரவேலரே, இதோ, இவைகள் உங்களை எகிப்துதேசத்திலிருந்து வரப்பண்ணின உங்கள் தேவர்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4284,51 +4244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But as for the children of Israel which dwelt in the cities of Judah, Rehoboam reigned over them.]]></a:t>
+              <a:t><![CDATA[29. ஒன்றைப் பெத்தேலிலும், ஒன்றைத் தாணிலும் ஸ்தாபித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4393,51 +4353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then king Rehoboam sent Adoram, who was over the tribute; and all Israel stoned him with stones, that he died. Therefore king Rehoboam made speed to get him up to his chariot, to flee to Jerusalem.]]></a:t>
+              <a:t><![CDATA[30. இந்தக் காரியம் பாவமாயிற்று; ஜனங்கள் இந்த ஒரு கன்றுக்குட்டிக்காகத் தாண்மட்டும் போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4502,51 +4462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then king Rehoboam sent Adoram, who was over the tribute; and all Israel stoned him with stones, that he died. Therefore king Rehoboam made speed to get him up to his chariot, to flee to Jerusalem.]]></a:t>
+              <a:t><![CDATA[31. அவன் மேடையாகிய ஒரு கோவிலையும் கட்டி, லேவியின் புத்திரராயிராத ஜனத்தில் ஈனமானவர்களை ஆசாரியராக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4611,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then king Rehoboam sent Adoram, who was over the tribute; and all Israel stoned him with stones, that he died. Therefore king Rehoboam made speed to get him up to his chariot, to flee to Jerusalem.]]></a:t>
+              <a:t><![CDATA[31. அவன் மேடையாகிய ஒரு கோவிலையும் கட்டி, லேவியின் புத்திரராயிராத ஜனத்தில் ஈனமானவர்களை ஆசாரியராக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4720,51 +4680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. So Israel rebelled against the house of David unto this day.]]></a:t>
+              <a:t><![CDATA[32. யூதாவில் ஆசரிக்கப்படும் பண்டிகைக்கொப்பாக எட்டாம் மாதம் பதினைந்தாம் தேதியிலே யெரொபெயாம் ஒரு பண்டிகையையும் கொண்டாடி, பலிபீடத்தின்மேல் பலியிட்டான்; அப்படியே பெத்தேலிலே தான் உண்டாக்கின கன்றுக்குட்டிகளுக்குப் பலியிட்டு, தான் உண்டுபண்ணின மேடைகளின் ஆசாரியர்களைப் பெத்தேலிலே ஸ்தாபித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4829,51 +4789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. So Israel rebelled against the house of David unto this day.]]></a:t>
+              <a:t><![CDATA[32. யூதாவில் ஆசரிக்கப்படும் பண்டிகைக்கொப்பாக எட்டாம் மாதம் பதினைந்தாம் தேதியிலே யெரொபெயாம் ஒரு பண்டிகையையும் கொண்டாடி, பலிபீடத்தின்மேல் பலியிட்டான்; அப்படியே பெத்தேலிலே தான் உண்டாக்கின கன்றுக்குட்டிகளுக்குப் பலியிட்டு, தான் உண்டுபண்ணின மேடைகளின் ஆசாரியர்களைப் பெத்தேலிலே ஸ்தாபித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4938,51 +4898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And it came to pass, when all Israel heard that Jeroboam was come again, that they sent and called him unto the congregation, and made him king over all Israel: there was none that followed the house of David, but the tribe of Judah only.]]></a:t>
+              <a:t><![CDATA[32. யூதாவில் ஆசரிக்கப்படும் பண்டிகைக்கொப்பாக எட்டாம் மாதம் பதினைந்தாம் தேதியிலே யெரொபெயாம் ஒரு பண்டிகையையும் கொண்டாடி, பலிபீடத்தின்மேல் பலியிட்டான்; அப்படியே பெத்தேலிலே தான் உண்டாக்கின கன்றுக்குட்டிகளுக்குப் பலியிட்டு, தான் உண்டுபண்ணின மேடைகளின் ஆசாரியர்களைப் பெத்தேலிலே ஸ்தாபித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5047,51 +5007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And it came to pass, when all Israel heard that Jeroboam was come again, that they sent and called him unto the congregation, and made him king over all Israel: there was none that followed the house of David, but the tribe of Judah only.]]></a:t>
+              <a:t><![CDATA[33. தன் மனதிலே தானே நியமித்துக் கொண்ட எட்டாம் மாதம் பதினைந்தாம் தேதியிலே பெத்தேலில் தான் உண்டாக்கின பலிபீடத்தின்மேல் பலியிட்டு, இஸ்ரவேல் புத்திரருக்குப் பண்டிகையை ஏற்படுத்தி, பலிபீடத்தின்மேல் பலியிட்டுத் தூபங்காட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5156,51 +5116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And it came to pass, when all Israel heard that Jeroboam was come again, that they sent and called him unto the congregation, and made him king over all Israel: there was none that followed the house of David, but the tribe of Judah only.]]></a:t>
+              <a:t><![CDATA[33. தன் மனதிலே தானே நியமித்துக் கொண்ட எட்டாம் மாதம் பதினைந்தாம் தேதியிலே பெத்தேலில் தான் உண்டாக்கின பலிபீடத்தின்மேல் பலியிட்டு, இஸ்ரவேல் புத்திரருக்குப் பண்டிகையை ஏற்படுத்தி, பலிபீடத்தின்மேல் பலியிட்டுத் தூபங்காட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5265,51 +5225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And it came to pass, when Jeroboam the son of Nebat, who was yet in Egypt, heard of it, (for he was fled from the presence of king Solomon, and Jeroboam dwelt in Egypt;)]]></a:t>
+              <a:t><![CDATA[12. மூன்றாம்நாள் என்னிடத்தில் வாருங்கள் என்று ராஜா சொல்லியிருந்தபடியே, யெரொபெயாமும் சகல ஜனங்களும் மூன்றாம் நாளிலே ரெகொபெயாமிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5374,51 +5334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And when Rehoboam was come to Jerusalem, he assembled all the house of Judah, with the tribe of Benjamin, an hundred and fourscore thousand chosen men, which were warriors, to fight against the house of Israel, to bring the kingdom again to Rehoboam the son of Solomon.]]></a:t>
+              <a:t><![CDATA[33. தன் மனதிலே தானே நியமித்துக் கொண்ட எட்டாம் மாதம் பதினைந்தாம் தேதியிலே பெத்தேலில் தான் உண்டாக்கின பலிபீடத்தின்மேல் பலியிட்டு, இஸ்ரவேல் புத்திரருக்குப் பண்டிகையை ஏற்படுத்தி, பலிபீடத்தின்மேல் பலியிட்டுத் தூபங்காட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5483,51 +5443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And when Rehoboam was come to Jerusalem, he assembled all the house of Judah, with the tribe of Benjamin, an hundred and fourscore thousand chosen men, which were warriors, to fight against the house of Israel, to bring the kingdom again to Rehoboam the son of Solomon.]]></a:t>
+              <a:t><![CDATA[1. ரெகொபெயாமை ராஜாவாக்கும்படி, இஸ்ரவேலர் எல்லாரும் சீகேமுக்கு வந்திருந்தபடியால், அவனும் சீகேமுக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5592,51 +5552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And when Rehoboam was come to Jerusalem, he assembled all the house of Judah, with the tribe of Benjamin, an hundred and fourscore thousand chosen men, which were warriors, to fight against the house of Israel, to bring the kingdom again to Rehoboam the son of Solomon.]]></a:t>
+              <a:t><![CDATA[2. ராஜாவாகிய சாலொமோனை விட்டு ஓடிப்போய், எகிப்திலே குடியிருந்த நேபாத்தின் குமாரனாகிய யெரொபெயாமோ, எகிப்தில் இருக்கையில் இதைக் கேள்விப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5701,51 +5661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But the word of God came unto Shemaiah the man of God, saying,]]></a:t>
+              <a:t><![CDATA[2. ராஜாவாகிய சாலொமோனை விட்டு ஓடிப்போய், எகிப்திலே குடியிருந்த நேபாத்தின் குமாரனாகிய யெரொபெயாமோ, எகிப்தில் இருக்கையில் இதைக் கேள்விப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5810,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Speak unto Rehoboam, the son of Solomon, king of Judah, and unto all the house of Judah and Benjamin, and to the remnant of the people, saying,]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் யெரொபெயாமுக்கு ஆள் அனுப்பி அவனை அழைப்பித்தார்கள்; அவனும் இஸ்ரவேல் சபை அனைத்தும் வந்து, ரெகொபெயாமை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5919,51 +5879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Speak unto Rehoboam, the son of Solomon, king of Judah, and unto all the house of Judah and Benjamin, and to the remnant of the people, saying,]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் யெரொபெயாமுக்கு ஆள் அனுப்பி அவனை அழைப்பித்தார்கள்; அவனும் இஸ்ரவேல் சபை அனைத்தும் வந்து, ரெகொபெயாமை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6028,51 +5988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Thus says the LORD, All of you shall not go up, nor fight against your brethren the children of Israel: return every man to his house; for this thing is from me. They hearkened therefore to the word of the LORD, and returned to depart, according to the word of the LORD.]]></a:t>
+              <a:t><![CDATA[4. உம்முடைய தகப்பன் பாரமான நுகத்தை எங்கள்மேல் வைத்தார்; இப்போதும் நீர் உம்முடைய தகப்பன் சுமத்தின கடினமான வேலையையும், அவர் எங்கள்மேல் வைத்த பாரமான நுகத்தையும் லகுவாக்கும்; அப்பொழுது உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6137,51 +6097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Thus says the LORD, All of you shall not go up, nor fight against your brethren the children of Israel: return every man to his house; for this thing is from me. They hearkened therefore to the word of the LORD, and returned to depart, according to the word of the LORD.]]></a:t>
+              <a:t><![CDATA[4. உம்முடைய தகப்பன் பாரமான நுகத்தை எங்கள்மேல் வைத்தார்; இப்போதும் நீர் உம்முடைய தகப்பன் சுமத்தின கடினமான வேலையையும், அவர் எங்கள்மேல் வைத்த பாரமான நுகத்தையும் லகுவாக்கும்; அப்பொழுது உம்மைச் சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6246,51 +6206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Thus says the LORD, All of you shall not go up, nor fight against your brethren the children of Israel: return every man to his house; for this thing is from me. They hearkened therefore to the word of the LORD, and returned to depart, according to the word of the LORD.]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அவன்: நீங்கள் போய், மூன்றுநாள் பொறுத்து என்னிடத்தில் திரும்பிவாருங்கள் என்றான்; அப்படியே ஜனங்கள் போயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6355,51 +6315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Thus says the LORD, All of you shall not go up, nor fight against your brethren the children of Israel: return every man to his house; for this thing is from me. They hearkened therefore to the word of the LORD, and returned to depart, according to the word of the LORD.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ராஜாவாகிய ரெகொபெயாம் தன் தகப்பனாகிய சாலொமோன் உயிரோடிருக்கையில் அவன் சமுகத்தில் நின்ற முதியோரோடே ஆலோசனைபண்ணி, இந்த ஜனங்களுக்கு மறுஉத்தரவு கொடுக்க, நீங்கள் என்ன யோசனை சொல்லுகிறீர்கள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6464,51 +6424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. That they sent and called him. And Jeroboam and all the congregation of Israel came, and spoke unto Rehoboam, saying,]]></a:t>
+              <a:t><![CDATA[13. ராஜா முதியோர் தனக்குச் சொன்ன ஆலோசனையைத் தள்ளிவிட்டு, வாலிபருடைய ஆலோசனையின்படியே அவர்களோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6573,51 +6533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then Jeroboam built Shechem in mount Ephraim, and dwelt therein; and went out from thence, and built Penuel.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ராஜாவாகிய ரெகொபெயாம் தன் தகப்பனாகிய சாலொமோன் உயிரோடிருக்கையில் அவன் சமுகத்தில் நின்ற முதியோரோடே ஆலோசனைபண்ணி, இந்த ஜனங்களுக்கு மறுஉத்தரவு கொடுக்க, நீங்கள் என்ன யோசனை சொல்லுகிறீர்கள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6682,51 +6642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then Jeroboam built Shechem in mount Ephraim, and dwelt therein; and went out from thence, and built Penuel.]]></a:t>
+              <a:t><![CDATA[7. அதற்கு அவர்கள்: நீர் இன்று இந்த ஜனங்களுக்கு சேவகனாகி, அவர்களுக்கு இணங்கி, அவர்கள் சொற்படி செய்து, மறுமொழியாக நல்வார்த்தைகளைச் சொல்வீரானால், எந்நாளும் அவர்கள் உமக்கு ஊழியக்காரராயிருப்பார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6791,51 +6751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Jeroboam said in his heart, Now shall the kingdom return to the house of David:]]></a:t>
+              <a:t><![CDATA[7. அதற்கு அவர்கள்: நீர் இன்று இந்த ஜனங்களுக்கு சேவகனாகி, அவர்களுக்கு இணங்கி, அவர்கள் சொற்படி செய்து, மறுமொழியாக நல்வார்த்தைகளைச் சொல்வீரானால், எந்நாளும் அவர்கள் உமக்கு ஊழியக்காரராயிருப்பார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6900,51 +6860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. If this people go up to do sacrifice in the house of the LORD at Jerusalem, then shall the heart of this people return unto their lord, even unto Rehoboam king of Judah, and they shall kill me, and go again to Rehoboam king of Judah.]]></a:t>
+              <a:t><![CDATA[8. முதியோர் தனக்குச் சொன்ன ஆலோசனையை அவன் தள்ளிவிட்டு, தன்னோடே வளர்ந்து தன் சமுகத்தில் நிற்கிற வாலிபரோடே ஆலோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7009,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. If this people go up to do sacrifice in the house of the LORD at Jerusalem, then shall the heart of this people return unto their lord, even unto Rehoboam king of Judah, and they shall kill me, and go again to Rehoboam king of Judah.]]></a:t>
+              <a:t><![CDATA[8. முதியோர் தனக்குச் சொன்ன ஆலோசனையை அவன் தள்ளிவிட்டு, தன்னோடே வளர்ந்து தன் சமுகத்தில் நிற்கிற வாலிபரோடே ஆலோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7118,51 +7078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. If this people go up to do sacrifice in the house of the LORD at Jerusalem, then shall the heart of this people return unto their lord, even unto Rehoboam king of Judah, and they shall kill me, and go again to Rehoboam king of Judah.]]></a:t>
+              <a:t><![CDATA[9. அவர்களை நோக்கி: உம்முடைய தகப்பன் எங்கள் மேல் வைத்த நுகத்தை லகுவாக்கும் என்று என்னிடத்தில் சொன்ன இந்த ஜனங்களுக்கு மறுமொழி கொடுக்க, நீங்கள் என்ன யோசனை சொல்லுகிறீர்கள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7227,51 +7187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. If this people go up to do sacrifice in the house of the LORD at Jerusalem, then shall the heart of this people return unto their lord, even unto Rehoboam king of Judah, and they shall kill me, and go again to Rehoboam king of Judah.]]></a:t>
+              <a:t><![CDATA[9. அவர்களை நோக்கி: உம்முடைய தகப்பன் எங்கள் மேல் வைத்த நுகத்தை லகுவாக்கும் என்று என்னிடத்தில் சொன்ன இந்த ஜனங்களுக்கு மறுமொழி கொடுக்க, நீங்கள் என்ன யோசனை சொல்லுகிறீர்கள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7336,51 +7296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Whereupon the king took counsel, and made two calves of gold, and said unto them, It is too much for you to go up to Jerusalem: behold your gods, O Israel, which brought you up out of the land of Egypt.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவனோடே வளர்ந்த வாலிபர் அவனை நோக்கி: உம்முடைய தகப்பன் எங்கள் நுகத்தைப் பாரமாக்கினார், நீர் அதை எங்களுக்கு லகுவாக்கும் என்று உம்மிடத்தில் சொன்ன இந்த ஜனத்திற்கு நீர் சொல்லவேண்டியது என்னவென்றால்: என் சுண்டுவிரல் என் தகப்பனாருடைய இடுப்பைப்பார்க்கிலும் பருமனாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7445,51 +7405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Whereupon the king took counsel, and made two calves of gold, and said unto them, It is too much for you to go up to Jerusalem: behold your gods, O Israel, which brought you up out of the land of Egypt.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவனோடே வளர்ந்த வாலிபர் அவனை நோக்கி: உம்முடைய தகப்பன் எங்கள் நுகத்தைப் பாரமாக்கினார், நீர் அதை எங்களுக்கு லகுவாக்கும் என்று உம்மிடத்தில் சொன்ன இந்த ஜனத்திற்கு நீர் சொல்லவேண்டியது என்னவென்றால்: என் சுண்டுவிரல் என் தகப்பனாருடைய இடுப்பைப்பார்க்கிலும் பருமனாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7554,51 +7514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Whereupon the king took counsel, and made two calves of gold, and said unto them, It is too much for you to go up to Jerusalem: behold your gods, O Israel, which brought you up out of the land of Egypt.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவனோடே வளர்ந்த வாலிபர் அவனை நோக்கி: உம்முடைய தகப்பன் எங்கள் நுகத்தைப் பாரமாக்கினார், நீர் அதை எங்களுக்கு லகுவாக்கும் என்று உம்மிடத்தில் சொன்ன இந்த ஜனத்திற்கு நீர் சொல்லவேண்டியது என்னவென்றால்: என் சுண்டுவிரல் என் தகப்பனாருடைய இடுப்பைப்பார்க்கிலும் பருமனாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7663,1141 +7623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. That they sent and called him. And Jeroboam and all the congregation of Israel came, and spoke unto Rehoboam, saying,]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[33. So he offered upon the altar which he had made in Bethel the fifteenth day of the eighth month, even in the month which he had devised of his own heart; and ordained a feast unto the children of Israel: and he offered upon the altar, and burnt incense.]]></a:t>
+              <a:t><![CDATA[14. என் தகப்பன் உங்கள் நுகத்தைப் பாரமாக்கினார், நான் உங்கள் நுகத்தை அதிக பாரமாக்குவேன்; என் தகப்பன் உங்களைச் சவுக்குகளினாலே தண்டித்தார், நான் உங்களைத் தேள்களினாலே தண்டிப்பேன் என்று ஜனங்களுக்குக் கடினமான உத்தரவு கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8862,51 +7732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Your father made our yoke grievous: now therefore make you the grievous service of your father, and his heavy yoke which he put upon us, lighter, and we will serve you.]]></a:t>
+              <a:t><![CDATA[14. என் தகப்பன் உங்கள் நுகத்தைப் பாரமாக்கினார், நான் உங்கள் நுகத்தை அதிக பாரமாக்குவேன்; என் தகப்பன் உங்களைச் சவுக்குகளினாலே தண்டித்தார், நான் உங்களைத் தேள்களினாலே தண்டிப்பேன் என்று ஜனங்களுக்குக் கடினமான உத்தரவு கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8971,51 +7841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Your father made our yoke grievous: now therefore make you the grievous service of your father, and his heavy yoke which he put upon us, lighter, and we will serve you.]]></a:t>
+              <a:t><![CDATA[14. என் தகப்பன் உங்கள் நுகத்தைப் பாரமாக்கினார், நான் உங்கள் நுகத்தை அதிக பாரமாக்குவேன்; என் தகப்பன் உங்களைச் சவுக்குகளினாலே தண்டித்தார், நான் உங்களைத் தேள்களினாலே தண்டிப்பேன் என்று ஜனங்களுக்குக் கடினமான உத்தரவு கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9050,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506612" r:id="rId1"/>
+    <p:sldLayoutId id="2473417914" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9622,130 +8492,50 @@
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9862,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Wherefore the king hearkened not unto the people; for the cause was from the LORD, that he might]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவன்: நீங்கள் போய், மூன்றுநாள் பொறுத்து என்னிடத்தில் திரும்பிவாருங்கள் என்றான்; அப்படியே]]></a:t>
+              <a:t><![CDATA[perform his saying, which the LORD spoke by Ahijah the Shilonite unto Jeroboam the son of Nebat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜனங்கள் போயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So when all Israel saw that the king hearkened not unto them, the people answered the king,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராஜாவாகிய ரெகொபெயாம் தன் தகப்பனாகிய சாலொமோன் உயிரோடிருக்கையில் அவன் சமுகத்தில் நின்ற]]></a:t>
+              <a:t><![CDATA[saying, What portion have we in David? neither have we inheritance in the son of Jesse: to your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முதியோரோடே ஆலோசனைபண்ணி, இந்த ஜனங்களுக்கு மறுஉத்தரவு கொடுக்க, நீங்கள் என்ன யோசனை சொல்லுகிறீர்கள்]]></a:t>
+              <a:t><![CDATA[tents, O Israel: now see to yours own house, David. So Israel departed unto their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[17. But as for the children of Israel which dwelt in the cities of Judah, Rehoboam reigned over]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள்: நீர் இன்று இந்த ஜனங்களுக்கு சேவகனாகி, அவர்களுக்கு இணங்கி, அவர்கள் சொற்படி செய்து,]]></a:t>
+              <a:t><![CDATA[them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மறுமொழியாக நல்வார்த்தைகளைச் சொல்வீரானால், எந்நாளும் அவர்கள் உமக்கு ஊழியக்காரராயிருப்பார்கள்]]></a:t>
+              <a:t><![CDATA[18. Then king Rehoboam sent Adoram, who was over the tribute; and all Israel stoned him with stones,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[that he died. Therefore king Rehoboam made speed to get him up to his chariot, to flee to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. முதியோர் தனக்குச் சொன்ன ஆலோசனையை அவன் தள்ளிவிட்டு, தன்னோடே வளர்ந்து தன் சமுகத்தில் நிற்கிற]]></a:t>
+              <a:t><![CDATA[19. So Israel rebelled against the house of David unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ரெகொபெயாமை ராஜாவாக்கும்படி, இஸ்ரவேலர் எல்லாரும் சீகேமுக்கு வந்திருந்தபடியால், அவனும் சீகேமுக்குப்]]></a:t>
+              <a:t><![CDATA[11. And now whereas my father did load you with a heavy yoke, I will add to your yoke: my father has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாலிபரோடே ஆலோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[20. And it came to pass, when all Israel heard that Jeroboam was come again, that they sent and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களை நோக்கி: உம்முடைய தகப்பன் எங்கள் மேல் வைத்த நுகத்தை லகுவாக்கும் என்று என்னிடத்தில் சொன்ன]]></a:t>
+              <a:t><![CDATA[called him unto the congregation, and made him king over all Israel: there was none that followed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இந்த ஜனங்களுக்கு மறுமொழி கொடுக்க, நீங்கள் என்ன யோசனை சொல்லுகிறீர்கள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[the house of David, but the tribe of Judah only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவனோடே வளர்ந்த வாலிபர் அவனை நோக்கி: உம்முடைய தகப்பன் எங்கள் நுகத்தைப் பாரமாக்கினார்,]]></a:t>
+              <a:t><![CDATA[21. And when Rehoboam was come to Jerusalem, he assembled all the house of Judah, with the tribe of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீர் அதை எங்களுக்கு லகுவாக்கும் என்று உம்மிடத்தில் சொன்ன இந்த ஜனத்திற்கு நீர் சொல்லவேண்டியது]]></a:t>
+              <a:t><![CDATA[Benjamin, an hundred and fourscore thousand chosen men, which were warriors, to fight against the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்னவென்றால்: என் சுண்டுவிரல் என் தகப்பனாருடைய இடுப்பைப்பார்க்கிலும் பருமனாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[house of Israel, to bring the kingdom again to Rehoboam the son of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்போதும் என் தகப்பன் பாரமான நுகத்தை உங்கள்மேல் வைத்தார், நான் உங்கள் நுகத்தை அதிக]]></a:t>
+              <a:t><![CDATA[22. But the word of God came unto Shemaiah the man of God, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாரமாக்குவேன்; என் தகப்பன் உங்களைச் சவுக்குகளினாலே தண்டித்தார், நான் உங்களைத் தேள்களினாலே]]></a:t>
+              <a:t><![CDATA[23. Speak unto Rehoboam, the son of Solomon, king of Judah, and unto all the house of Judah and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தண்டிப்பேன் என்று நீர் அவர்களோடே சொல்லவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[Benjamin, and to the remnant of the people, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்றாம்நாள் என்னிடத்தில் வாருங்கள் என்று ராஜா சொல்லியிருந்தபடியே, யெரொபெயாமும் சகல ஜனங்களும்]]></a:t>
+              <a:t><![CDATA[24. Thus says the LORD, All of you shall not go up, nor fight against your brethren the children of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போனான்.]]></a:t>
+              <a:t><![CDATA[chastised you with whips, but I will chastise you with scorpions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மூன்றாம் நாளிலே ரெகொபெயாமிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[Israel: return every man to his house; for this thing is from me. They hearkened therefore to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜா முதியோர் தனக்குச் சொன்ன ஆலோசனையைத் தள்ளிவிட்டு, வாலிபருடைய ஆலோசனையின்படியே அவர்களோடே பேசி:]]></a:t>
+              <a:t><![CDATA[word of the LORD, and returned to depart, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் தகப்பன் உங்கள் நுகத்தைப் பாரமாக்கினார், நான் உங்கள் நுகத்தை அதிக பாரமாக்குவேன்; என் தகப்பன்]]></a:t>
+              <a:t><![CDATA[25. Then Jeroboam built Shechem in mount Ephraim, and dwelt therein; and went out from thence, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களைச் சவுக்குகளினாலே தண்டித்தார், நான் உங்களைத் தேள்களினாலே தண்டிப்பேன் என்று ஜனங்களுக்குக்]]></a:t>
+              <a:t><![CDATA[built Penuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கடினமான உத்தரவு கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[26. And Jeroboam said in his heart, Now shall the kingdom return to the house of David:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜா ஜனங்களுக்குச் செவிகொடாமற்போனான்; கர்த்தர் சீலோனியனான அகியாவைக்கொண்டு நேபாத்தின் குமாரனாகிய]]></a:t>
+              <a:t><![CDATA[27. If this people go up to do sacrifice in the house of the LORD at Jerusalem, then shall the heart]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யெரொபெயாமுக்குச் சொன்ன தம்முடைய வார்த்தையை உறுதிப்படுத்தும்படி கர்த்தரால் இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[of this people return unto their lord, even unto Rehoboam king of Judah, and they shall kill me, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜா தங்களுக்குச் செவிகொடாததை இஸ்ரவேலர் எல்லாரும் கண்டபோது, ஜனங்கள் ராஜாவுக்கு மறுஉத்தரவாக:]]></a:t>
+              <a:t><![CDATA[go again to Rehoboam king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தாவீதோடே எங்களுக்குப் பங்கேது? ஈசாயின் குமாரனிடத்தில் எங்களுக்குச் சுதந்தரம் இல்லை; இஸ்ரவேலே, உன்]]></a:t>
+              <a:t><![CDATA[28. Whereupon the king took counsel, and made two calves of gold, and said unto them, It is too much]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூடாரங்களுக்குப் போய்விடு; இப்போது தாவீதே, உன் சொந்த வீட்டைப் பார்த்துக்கொள் என்று சொல்லி, இஸ்ரவேலர்]]></a:t>
+              <a:t><![CDATA[for you to go up to Jerusalem: behold your gods, O Israel, which brought you up out of the land of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜாவாகிய சாலொமோனை விட்டு ஓடிப்போய், எகிப்திலே குடியிருந்த நேபாத்தின் குமாரனாகிய யெரொபெயாமோ,]]></a:t>
+              <a:t><![CDATA[12. So Jeroboam and all the people came to Rehoboam the third day, as the king had appointed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனாலும் யூதாவின் பட்டணங்களிலே குடியிருந்த இஸ்ரவேல் புத்திரர் மேல் ரெகொபெயாம் ராஜாவாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. And he set the one in Bethel, and the other put he in Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு ராஜாவாகிய ரெகொபெயாம் பகுதி விசாரிப்புக்காரனாகிய அதோராமை அனுப்பினான்; இஸ்ரவேலர் எல்லாரும்]]></a:t>
+              <a:t><![CDATA[30. And this thing became a sin: for the people went to worship before the one, even unto Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனைக் கல்லெறிந்து கொன்றார்கள்; அப்பொழுது ராஜாவாகிய ரெகொபெயாம் தீவிரமாய் இரதத்தின்மேல் ஏறி,]]></a:t>
+              <a:t><![CDATA[31. And he made an house of high places, and made priests of the low of the people, which were not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எருசலேமுக்கு ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[of the sons of Levi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியே இந்நாள்வரைக்கும் இருக்கிறபடி இஸ்ரவேலர் தாவீதின் வம்சத்தை விட்டு கலகம்பண்ணிப் பிரிந்து]]></a:t>
+              <a:t><![CDATA[32. And Jeroboam ordained a feast in the eighth month, on the fifteenth day of the month, like unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[the feast that is in Judah, and he offered upon the altar. So did he in Bethel, sacrificing unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யெரொபெயாம் திரும்பிவந்தான் என்று இஸ்ரவேலருக்கெல்லாம் கேள்வியானபோது, அவனைச் சபையினிடத்தில்]]></a:t>
+              <a:t><![CDATA[calves that he had made: and he placed in Bethel the priests of the high places which he had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அழைத்தனுப்பி, அவனைச் சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக்கினார்கள்; யூதாகோத்திரம்மாத்திரமேயன்றி]]></a:t>
+              <a:t><![CDATA[33. So he offered upon the altar which he had made in Bethel the fifteenth day of the eighth month,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வேறொருவரும் தாவீதின் வம்சத்தைப் பின்பற்றவில்லை.]]></a:t>
+              <a:t><![CDATA[even in the month which he had devised of his own heart; and ordained a feast unto the children of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எகிப்தில் இருக்கையில் இதைக் கேள்விப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[saying, Come to me again the third day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ரெகொபெயாம் எருசலேமுக்கு வந்தபோது, இஸ்ரவேல் வம்சத்தாரோடே யுத்தம்பண்ணவும், ராஜ்யத்தைச் சாலொமோனின்]]></a:t>
+              <a:t><![CDATA[Israel: and he offered upon the altar, and burnt incense.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரனாகிய தன்னிடமாகத் திருப்பிக்கொள்ளவும், யூதா வம்சத்தார் பென்யமீன் கோத்திரத்தார் அனைவருமாகிய]]></a:t>
+              <a:t><![CDATA[1. And Rehoboam went to Shechem: for all Israel were come to Shechem to make him king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்ட யுத்தவீரர் லட்சத்து எண்பதினாயிரம் பேரைக் கூட்டினான்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass, when Jeroboam the son of Nebat, who was yet in Egypt, heard of it, (for he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனுடைய மனுஷனாகிய சேமாயாவுக்கு தேவனுடைய வார்த்தையுண்டாகி, அவர் சொன்னது:]]></a:t>
+              <a:t><![CDATA[was fled from the presence of king Solomon, and Jeroboam dwelt in Egypt;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ யூதாவின் ராஜாவாகிய ரெகொபெயாம் என்னும் சாலொமோனின் குமாரனையும் யூதா வம்சத்தார் அனைவரையும்,]]></a:t>
+              <a:t><![CDATA[3. That they sent and called him. And Jeroboam and all the congregation of Israel came, and spoke]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பென்யமீனரையும், மற்ற ஜனங்களையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[unto Rehoboam, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் போகாமலும், இஸ்ரவேல் புத்திரரான உங்கள் சகோதரரோடு யுத்தம்பண்ணாமலும், அவரவர் தம்தம்]]></a:t>
+              <a:t><![CDATA[4. Your father made our yoke grievous: now therefore make you the grievous service of your father,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வீட்டிற்குத் திரும்புங்கள்; என்னாலே இந்தக் காரியம் நடந்தது என்று கர்த்தர் உரைக்கிறார் என்று சொல்]]></a:t>
+              <a:t><![CDATA[and his heavy yoke which he put upon us, lighter, and we will serve you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார்; அப்பொழுது அவர்கள்: கர்த்தருடைய சொல்லைக் கேட்டு, கர்த்தருடைய வார்த்தையின்படியே திரும்பிப்]]></a:t>
+              <a:t><![CDATA[5. And he said unto them, Depart yet for three days, then come again to me. And the people departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And king Rehoboam consulted with the old men, that stood before Solomon his father while he yet]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் யெரொபெயாமுக்கு ஆள் அனுப்பி அவனை அழைப்பித்தார்கள்; அவனும் இஸ்ரவேல் சபை அனைத்தும் வந்து,]]></a:t>
+              <a:t><![CDATA[13. And the king answered the people roughly, and forsook the old men's counsel that they gave him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யெரொபெயாம் எப்பிராயீம் மலைத்தேசத்தில் சீகேமைக் கட்டி, அதிலே வாசம்பண்ணி, அங்கிருந்து போய்ப்]]></a:t>
+              <a:t><![CDATA[lived, and said, How do all of you advise that I may answer this people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பெனூவேலைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[7. And they spoke unto him, saying, If you will be a servant unto this people this day, and will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யெரொபெயாம்: இப்போது ராஜ்யபாரம் தாவீது வம்சவசமாய்த் திரும்புகிறதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[serve them, and answer them, and speak good words to them, then they will be your servants for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்த ஜனங்கள் எருசலேமிலுள்ள கர்த்தருடைய ஆலயத்திலே பலிகளைச் செலுத்தப்போனால், இந்த ஜனங்களின்]]></a:t>
+              <a:t><![CDATA[8. But he forsook the counsel of the old men, which they had given him, and consulted with the young]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருதயம் யூதாவின் ராஜாவாகிய ரெகொபெயாம் என்னும் தங்கள் ஆண்டவன் வசமாய்த் திரும்பி, அவர்கள் என்னைக்]]></a:t>
+              <a:t><![CDATA[men that were grown up with him, and which stood before him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொன்றுபோட்டு, யூதாவின் ராஜாவாகிய ரெகொபெயாமின் பாரிசமாய்ப் போய் விடுவார்கள் என்று தன் மனதிலே]]></a:t>
+              <a:t><![CDATA[9. And he said unto them, What counsel give all of you that we may answer this people, who have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிந்தித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[spoken to me, saying, Make the yoke which your father did put upon us lighter?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால் ராஜாவானவன் யோசனைபண்ணி, பொன்னினால் இரண்டு கன்றுக்குட்டிகளை உண்டாக்கி, ஜனங்களைப் பார்த்து:]]></a:t>
+              <a:t><![CDATA[10. And the young men that were grown up with him spoke unto him, saying, Thus shall you speak unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீங்கள் எருசலேமுக்குப் போகிறது உங்களுக்கு வருத்தம்; இஸ்ரவேலரே, இதோ, இவைகள் உங்களை]]></a:t>
+              <a:t><![CDATA[this people that spoke unto you, saying, Your father made our yoke heavy, but make you it lighter]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எகிப்துதேசத்திலிருந்து வரப்பண்ணின உங்கள் தேவர்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[unto us; thus shall you say unto them, My little finger shall be thicker than my father's loins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,1371 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ரெகொபெயாமை நோக்கி:]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[பலியிட்டுத் தூபங்காட்டினான்.]]></a:t>
+              <a:t><![CDATA[14. And spoke to them after the counsel of the young men, saying, My father made your yoke heavy,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உம்முடைய தகப்பன் பாரமான நுகத்தை எங்கள்மேல் வைத்தார்; இப்போதும் நீர் உம்முடைய தகப்பன் சுமத்தின]]></a:t>
+              <a:t><![CDATA[and I will add to your yoke: my father also chastised you with whips, but I will chastise you with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கடினமான வேலையையும், அவர் எங்கள்மேல் வைத்த பாரமான நுகத்தையும் லகுவாக்கும்; அப்பொழுது உம்மைச்]]></a:t>
+              <a:t><![CDATA[scorpions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20087,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20197,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20372,51 +17842,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>79</Slides>
+  <Slides>69</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>