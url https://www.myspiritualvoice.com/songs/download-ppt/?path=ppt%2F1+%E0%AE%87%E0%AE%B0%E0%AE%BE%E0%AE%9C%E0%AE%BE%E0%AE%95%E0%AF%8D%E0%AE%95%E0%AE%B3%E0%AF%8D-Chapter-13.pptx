--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -133,50 +133,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -228,50 +240,56 @@
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -440,53 +458,59 @@
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -546,51 +570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெத்தேலில் இருக்கிற அந்தப் பலிபீடத்திற்கு எதிராக தேவனுடைய மனுஷன் கூறின வார்த்தையை ராஜாவாகிய யெரொபெயாம் கேட்டபோது, அவனைப் பிடியுங்கள் என்று தன் கையைப் பலிபீடத்திலிருந்து நீட்டினான்; அவனுக்கு விரோதமாய் நீட்டின கை தன்னிடமாக முடக்கக் கூடாதபடிக்கு மரத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, when king Jeroboam heard the saying of the man of God, which had cried against the altar in Bethel, that he put forth his hand from the altar, saying, Lay hold on him. And his hand, which he put forth against him, dried up, so that he could not pull it in again to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -655,51 +679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெத்தேலில் இருக்கிற அந்தப் பலிபீடத்திற்கு எதிராக தேவனுடைய மனுஷன் கூறின வார்த்தையை ராஜாவாகிய யெரொபெயாம் கேட்டபோது, அவனைப் பிடியுங்கள் என்று தன் கையைப் பலிபீடத்திலிருந்து நீட்டினான்; அவனுக்கு விரோதமாய் நீட்டின கை தன்னிடமாக முடக்கக் கூடாதபடிக்கு மரத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, when king Jeroboam heard the saying of the man of God, which had cried against the altar in Bethel, that he put forth his hand from the altar, saying, Lay hold on him. And his hand, which he put forth against him, dried up, so that he could not pull it in again to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -764,51 +788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெத்தேலில் இருக்கிற அந்தப் பலிபீடத்திற்கு எதிராக தேவனுடைய மனுஷன் கூறின வார்த்தையை ராஜாவாகிய யெரொபெயாம் கேட்டபோது, அவனைப் பிடியுங்கள் என்று தன் கையைப் பலிபீடத்திலிருந்து நீட்டினான்; அவனுக்கு விரோதமாய் நீட்டின கை தன்னிடமாக முடக்கக் கூடாதபடிக்கு மரத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, when king Jeroboam heard the saying of the man of God, which had cried against the altar in Bethel, that he put forth his hand from the altar, saying, Lay hold on him. And his hand, which he put forth against him, dried up, so that he could not pull it in again to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -873,51 +897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவனுடைய மனுஷன் கர்த்தருடைய வார்த்தையால் குறித்திருந்த அடையாளத்தின்படியே பலிபீடம் வெடித்து, சாம்பல் பலிபீடத்திலிருந்து கொட்டுண்டுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[5. The altar also was rent, and the ashes poured out from the altar, according to the sign which the man of God had given by the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -982,51 +1006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவனுடைய மனுஷன் கர்த்தருடைய வார்த்தையால் குறித்திருந்த அடையாளத்தின்படியே பலிபீடம் வெடித்து, சாம்பல் பலிபீடத்திலிருந்து கொட்டுண்டுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[5. The altar also was rent, and the ashes poured out from the altar, according to the sign which the man of God had given by the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1091,51 +1115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராஜா, தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: நீ உன் தேவனாகிய கர்த்தருடைய சமுகத்தை நோக்கி வேண்டிக்கொண்டு, என் கை முன் போலிருக்கும்படிக்கு எனக்காக விண்ணப்பம்பண்ணவேண்டும் என்றான்; அப்பொழுது தேவனுடைய மனுஷன் கர்த்தருடைய சமுகத்தை நோக்கி வருந்தி விண்ணப்பம் செய்தான், ராஜாவின் கை முன்னிருந்தபடி சீர்ப்பட்டது.]]></a:t>
+              <a:t><![CDATA[6. And the king answered and said unto the man of God, Implore now the face of the LORD your God, and pray for me, that my hand may be restored me again. And the man of God besought the LORD, and the king's hand was restored him again, and became as it was before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1200,51 +1224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராஜா, தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: நீ உன் தேவனாகிய கர்த்தருடைய சமுகத்தை நோக்கி வேண்டிக்கொண்டு, என் கை முன் போலிருக்கும்படிக்கு எனக்காக விண்ணப்பம்பண்ணவேண்டும் என்றான்; அப்பொழுது தேவனுடைய மனுஷன் கர்த்தருடைய சமுகத்தை நோக்கி வருந்தி விண்ணப்பம் செய்தான், ராஜாவின் கை முன்னிருந்தபடி சீர்ப்பட்டது.]]></a:t>
+              <a:t><![CDATA[6. And the king answered and said unto the man of God, Implore now the face of the LORD your God, and pray for me, that my hand may be restored me again. And the man of God besought the LORD, and the king's hand was restored him again, and became as it was before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1309,51 +1333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராஜா, தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: நீ உன் தேவனாகிய கர்த்தருடைய சமுகத்தை நோக்கி வேண்டிக்கொண்டு, என் கை முன் போலிருக்கும்படிக்கு எனக்காக விண்ணப்பம்பண்ணவேண்டும் என்றான்; அப்பொழுது தேவனுடைய மனுஷன் கர்த்தருடைய சமுகத்தை நோக்கி வருந்தி விண்ணப்பம் செய்தான், ராஜாவின் கை முன்னிருந்தபடி சீர்ப்பட்டது.]]></a:t>
+              <a:t><![CDATA[6. And the king answered and said unto the man of God, Implore now the face of the LORD your God, and pray for me, that my hand may be restored me again. And the man of God besought the LORD, and the king's hand was restored him again, and became as it was before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1418,51 +1442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது ராஜா தேவனுடைய மனுஷனை நோக்கி: நீ என்னோடேகூட வீட்டுக்கு வந்து இளைப்பாறு; உனக்கு வெகுமானம் தருவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And the king answered and said unto the man of God, Implore now the face of the LORD your God, and pray for me, that my hand may be restored me again. And the man of God besought the LORD, and the king's hand was restored him again, and became as it was before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1527,51 +1551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது ராஜா தேவனுடைய மனுஷனை நோக்கி: நீ என்னோடேகூட வீட்டுக்கு வந்து இளைப்பாறு; உனக்கு வெகுமானம் தருவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And the king said unto the man of God, Come home with me, and refresh yourself, and I will give you a reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1636,51 +1660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யெரொபெயாம் தூபங்காட்ட பலிபீடத்தண்டையிலே நிற்கையில், இதோ, தேவனுடைய மனுஷன் ஒருவன் கர்த்தருடைய வார்த்தையின்படியே, யூதாவிலிருந்து பெத்தேலுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[1. And, behold, there came a man of God out of Judah by the word of the LORD unto Bethel: and Jeroboam stood by the altar to burn incense.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1745,51 +1769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனுடைய மனுஷன் ராஜாவை நோக்கி: நீர் எனக்கு உம்முடைய வீட்டில் பாதி கொடுத்தாலும், நான் உம்மோடே வருவதில்லை, இந்த ஸ்தலத்தில் அப்பம் புசிப்பதுமில்லை, தண்ணீர் குடிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. And the king said unto the man of God, Come home with me, and refresh yourself, and I will give you a reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1854,51 +1878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனுடைய மனுஷன் ராஜாவை நோக்கி: நீர் எனக்கு உம்முடைய வீட்டில் பாதி கொடுத்தாலும், நான் உம்மோடே வருவதில்லை, இந்த ஸ்தலத்தில் அப்பம் புசிப்பதுமில்லை, தண்ணீர் குடிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. And the man of God said unto the king, If you will give me half yours house, I will not go in with you, neither will I eat bread nor drink water in this place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1963,51 +1987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனென்றால் நீ அப்பம் புசியாமலும், தண்ணீர் குடியாமலும், போனவழியாய்த் திரும்பாமலும் இருவென்று கர்த்தர் தம்முடைய வார்த்தையால் எனக்குக் கட்டளையிட்டிருக்கிறார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. And the man of God said unto the king, If you will give me half yours house, I will not go in with you, neither will I eat bread nor drink water in this place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2072,51 +2096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனென்றால் நீ அப்பம் புசியாமலும், தண்ணீர் குடியாமலும், போனவழியாய்த் திரும்பாமலும் இருவென்று கர்த்தர் தம்முடைய வார்த்தையால் எனக்குக் கட்டளையிட்டிருக்கிறார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[9. For so was it charged me by the word of the LORD, saying, Eat no bread, nor drink water, nor return by the same way that you came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2181,51 +2205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் பெத்தேலுக்கு வந்தவழியாய்த் திரும்பாமல், வேறுவழியாய்ப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[9. For so was it charged me by the word of the LORD, saying, Eat no bread, nor drink water, nor return by the same way that you came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2290,51 +2314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிழவனான ஒரு தீர்க்கதரிசி பெத்தேலிலே குடியிருந்தான்; அவன் குமாரர் வந்து தேவனுடைய மனுஷன் அன்றைய தினம் பெத்தேலிலே செய்த எல்லாச் செய்கைகளையும், அவன் ராஜாவோடே சொன்ன வார்த்தைகளையும் தங்கள் தகப்பனுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. So he went another way, and returned not by the way that he came to Bethel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2399,51 +2423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிழவனான ஒரு தீர்க்கதரிசி பெத்தேலிலே குடியிருந்தான்; அவன் குமாரர் வந்து தேவனுடைய மனுஷன் அன்றைய தினம் பெத்தேலிலே செய்த எல்லாச் செய்கைகளையும், அவன் ராஜாவோடே சொன்ன வார்த்தைகளையும் தங்கள் தகப்பனுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Now there dwelt an old prophet in Bethel; and his sons came and told him all the works that the man of God had done that day in Bethel: the words which he had spoken unto the king, them they told also to their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2508,51 +2532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர்கள் தகப்பன்: அவன் எந்த வழி போனான் என்று அவர்களைக் கேட்டான். யூதாவிலிருந்து வந்த தேவனுடைய மனுஷன் போனவழி இன்னதென்று அவன் குமாரர் பார்த்திருந்தபடியால்,]]></a:t>
+              <a:t><![CDATA[11. Now there dwelt an old prophet in Bethel; and his sons came and told him all the works that the man of God had done that day in Bethel: the words which he had spoken unto the king, them they told also to their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2617,51 +2641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர்கள் தகப்பன்: அவன் எந்த வழி போனான் என்று அவர்களைக் கேட்டான். யூதாவிலிருந்து வந்த தேவனுடைய மனுஷன் போனவழி இன்னதென்று அவன் குமாரர் பார்த்திருந்தபடியால்,]]></a:t>
+              <a:t><![CDATA[11. Now there dwelt an old prophet in Bethel; and his sons came and told him all the works that the man of God had done that day in Bethel: the words which he had spoken unto the king, them they told also to their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2726,51 +2750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் தன் குமாரருடனே: கழுதையின்மேல் சேணம்வைத்துக் கொடுங்கள் என்றான்; அவர்கள் கழுதையின்மேல் சேணம்வைத்துக் கொடுத்தபின், அவன் அதின்மேல் ஏறி,]]></a:t>
+              <a:t><![CDATA[12. And their father said unto them, What way went he? For his sons had seen what way the man of God went, which came from Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +2859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யெரொபெயாம் தூபங்காட்ட பலிபீடத்தண்டையிலே நிற்கையில், இதோ, தேவனுடைய மனுஷன் ஒருவன் கர்த்தருடைய வார்த்தையின்படியே, யூதாவிலிருந்து பெத்தேலுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[1. And, behold, there came a man of God out of Judah by the word of the LORD unto Bethel: and Jeroboam stood by the altar to burn incense.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2944,51 +2968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் தன் குமாரருடனே: கழுதையின்மேல் சேணம்வைத்துக் கொடுங்கள் என்றான்; அவர்கள் கழுதையின்மேல் சேணம்வைத்துக் கொடுத்தபின், அவன் அதின்மேல் ஏறி,]]></a:t>
+              <a:t><![CDATA[12. And their father said unto them, What way went he? For his sons had seen what way the man of God went, which came from Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3053,51 +3077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவனுடைய மனுஷனைத் தொடர்ந்துபோய், ஒரு கர்வாலி மரத்தின்கீழ் உட்கார்ந்திருக்கிற அவனைக் கண்டு: யூதாவிலிருந்துவந்த தேவனுடைய மனுஷன் நீர்தானா என்று அவனைக் கேட்டதற்கு; அவன், நான் தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto his sons, Saddle me the ass. So they saddled him the ass: and he rode thereon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3162,51 +3186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவனுடைய மனுஷனைத் தொடர்ந்துபோய், ஒரு கர்வாலி மரத்தின்கீழ் உட்கார்ந்திருக்கிற அவனைக் கண்டு: யூதாவிலிருந்துவந்த தேவனுடைய மனுஷன் நீர்தானா என்று அவனைக் கேட்டதற்கு; அவன், நான் தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto his sons, Saddle me the ass. So they saddled him the ass: and he rode thereon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3271,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவனை நோக்கி: என்னோடே வீட்டுக்கு வந்து அப்பம் புசியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And went after the man of God, and found him sitting under an oak: and he said unto him, Are you the man of God that came from Judah? And he said, I am.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3380,51 +3404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அவன்: நான் உம்மோடே திரும்பவும் உம்மோடே உள்ளே போகவுமாட்டேன்; இந்த ஸ்தலத்திலே உம்மோடே நான் அப்பம் புசிக்கவும் தண்ணீர் குடிக்கவுமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[14. And went after the man of God, and found him sitting under an oak: and he said unto him, Are you the man of God that came from Judah? And he said, I am.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3489,51 +3513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அவன்: நான் உம்மோடே திரும்பவும் உம்மோடே உள்ளே போகவுமாட்டேன்; இந்த ஸ்தலத்திலே உம்மோடே நான் அப்பம் புசிக்கவும் தண்ணீர் குடிக்கவுமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[15. Then he said unto him, Come home with me, and eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3598,51 +3622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏனென்றால் நீ அப்பம் புசியாமலும், அங்கே தண்ணீர் குடியாமலும், நீ போனவழியாய்த் திரும்பிவராமலும் இரு என்று கர்த்தருடைய வார்த்தை எனக்கு உண்டாயிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And he said, I may not return with you, nor go in with you: neither will I eat bread nor drink water with you in this place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3707,51 +3731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏனென்றால் நீ அப்பம் புசியாமலும், அங்கே தண்ணீர் குடியாமலும், நீ போனவழியாய்த் திரும்பிவராமலும் இரு என்று கர்த்தருடைய வார்த்தை எனக்கு உண்டாயிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And he said, I may not return with you, nor go in with you: neither will I eat bread nor drink water with you in this place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3816,51 +3840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் யூதாவிலிருந்து வந்த தேவனுடைய மனுஷனைப் பார்த்துச் சத்தமிட்டு, உன் தேவனாகிய கர்த்தர் உனக்குக் கற்பித்த கட்டளையை நீ கைக்கொள்ளாமல் கர்த்தருடைய வாக்கை மீறி,]]></a:t>
+              <a:t><![CDATA[17. For it was said to me by the word of the LORD, You shall eat no bread nor drink water there, nor return to go by the way that you came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3925,51 +3949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் யூதாவிலிருந்து வந்த தேவனுடைய மனுஷனைப் பார்த்துச் சத்தமிட்டு, உன் தேவனாகிய கர்த்தர் உனக்குக் கற்பித்த கட்டளையை நீ கைக்கொள்ளாமல் கர்த்தருடைய வாக்கை மீறி,]]></a:t>
+              <a:t><![CDATA[17. For it was said to me by the word of the LORD, You shall eat no bread nor drink water there, nor return to go by the way that you came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4034,51 +4058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த பலிபீடத்தை நோக்கி: பலிபீடமே பலிபீடமே, இதோ, தாவீதின் வம்சத்தில் யோசியா என்னும் பேருள்ள ஒரு குமாரன் பிறப்பான்; அவன் உன்மேல் தூபங்காட்டுகிற மேடைகளின் ஆசாரியர்களை உன்மேல் பலியிடுவான்; மனுஷரின் எலும்புகளும் உன்மேல் சுட்டெரிக்கப்படும் என்பதைக் கர்த்தர் உரைக்கிறார் என்று கர்த்தருடைய வார்த்தையைக் கூறி;]]></a:t>
+              <a:t><![CDATA[2. And he cried against the altar in the word of the LORD, and said, O altar, altar, thus says the LORD; Behold, a child shall be born unto the house of David, Josiah by name; and upon you shall he offer the priests of the high places that burn incense upon you, and men's bones shall be burnt upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4143,51 +4167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவன்: உம்மைப்போல நானும் தீர்க்கதரிசிதான்; அவன் அப்பம் புசித்துத் தண்ணீர் குடிக்க, நீ அவனைத் திருப்பி, உன் வீட்டுக்கு அழைத்துக் கொண்டுவா என்று ஒரு தூதன் கர்த்தருடைய வார்த்தையாக என்னோடே சொன்னான் என்று அவனிடத்தில் பொய் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. He said unto him, I am a prophet also as you are; and an angel spoke unto me by the word of the LORD, saying, Bring him back with you into yours house, that he may eat bread and drink water. But he lied unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4252,51 +4276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவன்: உம்மைப்போல நானும் தீர்க்கதரிசிதான்; அவன் அப்பம் புசித்துத் தண்ணீர் குடிக்க, நீ அவனைத் திருப்பி, உன் வீட்டுக்கு அழைத்துக் கொண்டுவா என்று ஒரு தூதன் கர்த்தருடைய வார்த்தையாக என்னோடே சொன்னான் என்று அவனிடத்தில் பொய் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. He said unto him, I am a prophet also as you are; and an angel spoke unto me by the word of the LORD, saying, Bring him back with you into yours house, that he may eat bread and drink water. But he lied unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4361,51 +4385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவன்: உம்மைப்போல நானும் தீர்க்கதரிசிதான்; அவன் அப்பம் புசித்துத் தண்ணீர் குடிக்க, நீ அவனைத் திருப்பி, உன் வீட்டுக்கு அழைத்துக் கொண்டுவா என்று ஒரு தூதன் கர்த்தருடைய வார்த்தையாக என்னோடே சொன்னான் என்று அவனிடத்தில் பொய் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. He said unto him, I am a prophet also as you are; and an angel spoke unto me by the word of the LORD, saying, Bring him back with you into yours house, that he may eat bread and drink water. But he lied unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4470,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பம் புசிக்கவும் தண்ணீர் குடிக்கவும் வேண்டாம் என்று அவர் விலக்கின ஸ்தலத்திற்கு நீ திரும்பி, அப்பம் புசித்துத் தண்ணீர் குடித்தபடியினால், உன்னுடைய பிரேதம் உன் பிதாக்களின் கல்லறையிலே சேருவதில்லை என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. So he went back with him, and did eat bread in his house, and drank water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4579,51 +4603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பம் புசிக்கவும் தண்ணீர் குடிக்கவும் வேண்டாம் என்று அவர் விலக்கின ஸ்தலத்திற்கு நீ திரும்பி, அப்பம் புசித்துத் தண்ணீர் குடித்தபடியினால், உன்னுடைய பிரேதம் உன் பிதாக்களின் கல்லறையிலே சேருவதில்லை என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass, as they sat at the table, that the word of the LORD came unto the prophet that brought him back:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4688,51 +4712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பம் புசிக்கவும் தண்ணீர் குடிக்கவும் வேண்டாம் என்று அவர் விலக்கின ஸ்தலத்திற்கு நீ திரும்பி, அப்பம் புசித்துத் தண்ணீர் குடித்தபடியினால், உன்னுடைய பிரேதம் உன் பிதாக்களின் கல்லறையிலே சேருவதில்லை என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass, as they sat at the table, that the word of the LORD came unto the prophet that brought him back:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4797,51 +4821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவன் இவனோடே திரும்பிப் போய், இவன் வீட்டிலே அப்பம் புசித்துத் தண்ணீர் குடித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And he cried unto the man of God that came from Judah, saying, Thus says the LORD, Forasmuch as you have disobeyed the mouth of the LORD, and have not kept the commandment which the LORD your God commanded you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4906,51 +4930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் போஜனபானம்பண்ணி முடிந்தபின்பு, அந்தத் தீர்க்கதரிசியைத் திருப்பிக்கொண்டுவந்தவன் அவனுக்குக் கழுதையின்மேல் சேணம்வைத்துக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[21. And he cried unto the man of God that came from Judah, saying, Thus says the LORD, Forasmuch as you have disobeyed the mouth of the LORD, and have not kept the commandment which the LORD your God commanded you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5015,51 +5039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் போஜனபானம்பண்ணி முடிந்தபின்பு, அந்தத் தீர்க்கதரிசியைத் திருப்பிக்கொண்டுவந்தவன் அவனுக்குக் கழுதையின்மேல் சேணம்வைத்துக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[22. But came back, and have eaten bread and drunk water in the place, of the which the Lord did say to you, Eat no bread, and drink no water; your carcass shall not come unto the tomb of your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5124,51 +5148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பந்தியில் உட்கார்ந்திருக்கிறபோது, அவனைத் திருப்பிக்கொண்டு வந்த தீர்க்கதரிசிக்குக் கர்த்தருடைய வார்த்தை உண்டானதினால்,]]></a:t>
+              <a:t><![CDATA[22. But came back, and have eaten bread and drunk water in the place, of the which the Lord did say to you, Eat no bread, and drink no water; your carcass shall not come unto the tomb of your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5233,51 +5257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த பலிபீடத்தை நோக்கி: பலிபீடமே பலிபீடமே, இதோ, தாவீதின் வம்சத்தில் யோசியா என்னும் பேருள்ள ஒரு குமாரன் பிறப்பான்; அவன் உன்மேல் தூபங்காட்டுகிற மேடைகளின் ஆசாரியர்களை உன்மேல் பலியிடுவான்; மனுஷரின் எலும்புகளும் உன்மேல் சுட்டெரிக்கப்படும் என்பதைக் கர்த்தர் உரைக்கிறார் என்று கர்த்தருடைய வார்த்தையைக் கூறி;]]></a:t>
+              <a:t><![CDATA[2. And he cried against the altar in the word of the LORD, and said, O altar, altar, thus says the LORD; Behold, a child shall be born unto the house of David, Josiah by name; and upon you shall he offer the priests of the high places that burn incense upon you, and men's bones shall be burnt upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5342,51 +5366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் போனபிற்பாடு வழியிலே ஒரு சிங்கம் அவனுக்கு எதிர்ப்பட்டு அவனைக் கொன்றுபோட்டது; அவன் பிரேதம் வழியிலே கிடந்தது; கழுதை அதினண்டையிலே நின்றது; சிங்கமும் பிரேதத் தண்டையிலே நின்றது.]]></a:t>
+              <a:t><![CDATA[22. But came back, and have eaten bread and drunk water in the place, of the which the Lord did say to you, Eat no bread, and drink no water; your carcass shall not come unto the tomb of your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5451,51 +5475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் போனபிற்பாடு வழியிலே ஒரு சிங்கம் அவனுக்கு எதிர்ப்பட்டு அவனைக் கொன்றுபோட்டது; அவன் பிரேதம் வழியிலே கிடந்தது; கழுதை அதினண்டையிலே நின்றது; சிங்கமும் பிரேதத் தண்டையிலே நின்றது.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass, after he had eaten bread, and after he had drunk, that he saddled for him the ass, to know, for the prophet whom he had brought back.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5560,51 +5584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்த வழியே கடந்துவருகிற மனுஷர், வழியிலே கிடக்கிற பிரேதத்தையும், பிரேதத்தண்டையிலே நிற்கிற சிங்கத்தையும் கண்டு, கிழவனான தீர்க்கதரிசி குடியிருந்த பட்டணத்திலே வந்து சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass, after he had eaten bread, and after he had drunk, that he saddled for him the ass, to know, for the prophet whom he had brought back.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5669,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்த வழியே கடந்துவருகிற மனுஷர், வழியிலே கிடக்கிற பிரேதத்தையும், பிரேதத்தண்டையிலே நிற்கிற சிங்கத்தையும் கண்டு, கிழவனான தீர்க்கதரிசி குடியிருந்த பட்டணத்திலே வந்து சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And when he was gone, a lion met him by the way, and slew him: and his carcass was cast in the way, and the ass stood by it, the lion also stood by the carcass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5778,51 +5802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனை வழியிலிருந்து திரும்பப் பண்ணின தீர்க்கதரிசி அதைக் கேட்டபோது, அவன் கர்த்தருடைய வாக்கை மீறின தேவனுடைய மனுஷன் தான், கர்த்தர் அவனுக்குச் சொன்ன வார்த்தையின்படியே, கர்த்தர் அவனை ஒரு சிங்கத்திற்கு ஒப்புக்கொடுத்தார்; அது அவனை முறித்துக் கொன்றுபோட்டது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[24. And when he was gone, a lion met him by the way, and slew him: and his carcass was cast in the way, and the ass stood by it, the lion also stood by the carcass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5887,51 +5911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனை வழியிலிருந்து திரும்பப் பண்ணின தீர்க்கதரிசி அதைக் கேட்டபோது, அவன் கர்த்தருடைய வாக்கை மீறின தேவனுடைய மனுஷன் தான், கர்த்தர் அவனுக்குச் சொன்ன வார்த்தையின்படியே, கர்த்தர் அவனை ஒரு சிங்கத்திற்கு ஒப்புக்கொடுத்தார்; அது அவனை முறித்துக் கொன்றுபோட்டது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[25. And, behold, men passed by, and saw the carcass cast in the way, and the lion standing by the carcass: and they came and told it in the city where the old prophet dwelt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5996,51 +6020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனை வழியிலிருந்து திரும்பப் பண்ணின தீர்க்கதரிசி அதைக் கேட்டபோது, அவன் கர்த்தருடைய வாக்கை மீறின தேவனுடைய மனுஷன் தான், கர்த்தர் அவனுக்குச் சொன்ன வார்த்தையின்படியே, கர்த்தர் அவனை ஒரு சிங்கத்திற்கு ஒப்புக்கொடுத்தார்; அது அவனை முறித்துக் கொன்றுபோட்டது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[25. And, behold, men passed by, and saw the carcass cast in the way, and the lion standing by the carcass: and they came and told it in the city where the old prophet dwelt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6105,51 +6129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தன் குமாரரை நோக்கி: எனக்குக் கழுதையின்மேல் சேணம்வைத்துக் கொடுங்கள் என்றான்; அவர்கள் சேணம் வைத்துக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And when the prophet that brought him back from the way heard thereof, he said, It is the man of God, who was disobedient unto the word of the LORD: therefore the LORD has delivered him unto the lion, which has torn him, and slain him, according to the word of the LORD, which he spoke unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6214,51 +6238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவன் போய், வழியிலே கிடக்கிற அவன் பிரேதத்தையும், பிரேதத்தண்டையிலே கழுதையும் சிங்கமும் நிற்கிறதையும் கண்டான்; அந்தச் சிங்கம் பிரேதத்தைத் தின்னவுமில்லை, கழுதையை முறித்துப்போடவுமில்லை.]]></a:t>
+              <a:t><![CDATA[26. And when the prophet that brought him back from the way heard thereof, he said, It is the man of God, who was disobedient unto the word of the LORD: therefore the LORD has delivered him unto the lion, which has torn him, and slain him, according to the word of the LORD, which he spoke unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6323,51 +6347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவன் போய், வழியிலே கிடக்கிற அவன் பிரேதத்தையும், பிரேதத்தண்டையிலே கழுதையும் சிங்கமும் நிற்கிறதையும் கண்டான்; அந்தச் சிங்கம் பிரேதத்தைத் தின்னவுமில்லை, கழுதையை முறித்துப்போடவுமில்லை.]]></a:t>
+              <a:t><![CDATA[26. And when the prophet that brought him back from the way heard thereof, he said, It is the man of God, who was disobedient unto the word of the LORD: therefore the LORD has delivered him unto the lion, which has torn him, and slain him, according to the word of the LORD, which he spoke unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6432,51 +6456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த பலிபீடத்தை நோக்கி: பலிபீடமே பலிபீடமே, இதோ, தாவீதின் வம்சத்தில் யோசியா என்னும் பேருள்ள ஒரு குமாரன் பிறப்பான்; அவன் உன்மேல் தூபங்காட்டுகிற மேடைகளின் ஆசாரியர்களை உன்மேல் பலியிடுவான்; மனுஷரின் எலும்புகளும் உன்மேல் சுட்டெரிக்கப்படும் என்பதைக் கர்த்தர் உரைக்கிறார் என்று கர்த்தருடைய வார்த்தையைக் கூறி;]]></a:t>
+              <a:t><![CDATA[2. And he cried against the altar in the word of the LORD, and said, O altar, altar, thus says the LORD; Behold, a child shall be born unto the house of David, Josiah by name; and upon you shall he offer the priests of the high places that burn incense upon you, and men's bones shall be burnt upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6541,51 +6565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது கிழவனான அந்தத் தீர்க்கதரிசி தேவனுடைய மனுஷனின் பிரேதத்தை எடுத்து, அதைக் கழுதையின்மேல் வைத்து, அதற்காகத் துக்கங்கொண்டாடவும் அதை அடக்கம்பண்ணவும், அதைத் தன் பட்டணத்திற்குக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[27. And he spoke to his sons, saying, Saddle me the ass. And they saddled him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6650,51 +6674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது கிழவனான அந்தத் தீர்க்கதரிசி தேவனுடைய மனுஷனின் பிரேதத்தை எடுத்து, அதைக் கழுதையின்மேல் வைத்து, அதற்காகத் துக்கங்கொண்டாடவும் அதை அடக்கம்பண்ணவும், அதைத் தன் பட்டணத்திற்குக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[27. And he spoke to his sons, saying, Saddle me the ass. And they saddled him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6759,51 +6783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் பிரேதத்தைத் தன்னுடைய கல்லறையிலே வைத்தான். அவனுக்காக: ஐயோ, என் சகோதரனே என்று புலம்பி, துக்கங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And he went and found his carcass cast in the way, and the ass and the lion standing by the carcass: the lion had not eaten the carcass, nor torn the ass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6868,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் பிரேதத்தைத் தன்னுடைய கல்லறையிலே வைத்தான். அவனுக்காக: ஐயோ, என் சகோதரனே என்று புலம்பி, துக்கங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And he went and found his carcass cast in the way, and the ass and the lion standing by the carcass: the lion had not eaten the carcass, nor torn the ass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6977,51 +7001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனை அடக்கம்பண்ணினபின்பு, அவன் தன் குமாரரை நோக்கி: நான் மரிக்கும்போது, தேவனுடைய மனுஷன் அடக்கம்பண்ணப்பட்ட கல்லறையிலே என்னையும் நீங்கள் அடக்கம்பண்ணி, அவன் எலும்புகளண்டையிலே என் எலும்புகளையும் வையுங்கள்.]]></a:t>
+              <a:t><![CDATA[29. And the prophet took up the carcass of the man of God, and laid it upon the ass, and brought it back: and the old prophet came to the city, to mourn and to bury him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7086,51 +7110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனை அடக்கம்பண்ணினபின்பு, அவன் தன் குமாரரை நோக்கி: நான் மரிக்கும்போது, தேவனுடைய மனுஷன் அடக்கம்பண்ணப்பட்ட கல்லறையிலே என்னையும் நீங்கள் அடக்கம்பண்ணி, அவன் எலும்புகளண்டையிலே என் எலும்புகளையும் வையுங்கள்.]]></a:t>
+              <a:t><![CDATA[29. And the prophet took up the carcass of the man of God, and laid it upon the ass, and brought it back: and the old prophet came to the city, to mourn and to bury him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7195,51 +7219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் பெத்தேலில் இருக்கிற பலிபீடத்திற்கும், சமாரியாவின் பட்டணங்களில் இருக்கிற மேடைகளாகிய சகல கோவில்களுக்கும் விரோதமாகக் கூறின கர்த்தருடைய வார்த்தை நிச்சயமாய் நிறைவேறும் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And he laid his carcass in his own grave; and they mourned over him, saying, Alas, my brother!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7304,51 +7328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் பெத்தேலில் இருக்கிற பலிபீடத்திற்கும், சமாரியாவின் பட்டணங்களில் இருக்கிற மேடைகளாகிய சகல கோவில்களுக்கும் விரோதமாகக் கூறின கர்த்தருடைய வார்த்தை நிச்சயமாய் நிறைவேறும் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And he laid his carcass in his own grave; and they mourned over him, saying, Alas, my brother!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7413,51 +7437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இந்த நடபடிக்குப்பின்பு, யெரொபெயாம் தன் பொல்லாத வழியைவிட்டுத் திரும்பாமல், மறுபடியும் ஜனத்தில் ஈனமானவர்களை மேடைகளின் ஆசாரியராக்கினான்; எவன் மேல் அவனுக்கு மனதிருந்ததோ அவனைப் பிரதிஷ்டைப்பண்ணினான்; அப்படிப்பட்டவர்கள் மேடைகளின் ஆசாரியரானார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And it came to pass, after he had buried him, that he spoke to his sons, saying, When I am dead, then bury me in the tomb wherein the man of God is buried; lay my bones beside his bones:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7522,51 +7546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இந்த நடபடிக்குப்பின்பு, யெரொபெயாம் தன் பொல்லாத வழியைவிட்டுத் திரும்பாமல், மறுபடியும் ஜனத்தில் ஈனமானவர்களை மேடைகளின் ஆசாரியராக்கினான்; எவன் மேல் அவனுக்கு மனதிருந்ததோ அவனைப் பிரதிஷ்டைப்பண்ணினான்; அப்படிப்பட்டவர்கள் மேடைகளின் ஆசாரியரானார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And it came to pass, after he had buried him, that he spoke to his sons, saying, When I am dead, then bury me in the tomb wherein the man of God is buried; lay my bones beside his bones:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7631,51 +7655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த பலிபீடத்தை நோக்கி: பலிபீடமே பலிபீடமே, இதோ, தாவீதின் வம்சத்தில் யோசியா என்னும் பேருள்ள ஒரு குமாரன் பிறப்பான்; அவன் உன்மேல் தூபங்காட்டுகிற மேடைகளின் ஆசாரியர்களை உன்மேல் பலியிடுவான்; மனுஷரின் எலும்புகளும் உன்மேல் சுட்டெரிக்கப்படும் என்பதைக் கர்த்தர் உரைக்கிறார் என்று கர்த்தருடைய வார்த்தையைக் கூறி;]]></a:t>
+              <a:t><![CDATA[2. And he cried against the altar in the word of the LORD, and said, O altar, altar, thus says the LORD; Behold, a child shall be born unto the house of David, Josiah by name; and upon you shall he offer the priests of the high places that burn incense upon you, and men's bones shall be burnt upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7740,51 +7764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இந்த நடபடிக்குப்பின்பு, யெரொபெயாம் தன் பொல்லாத வழியைவிட்டுத் திரும்பாமல், மறுபடியும் ஜனத்தில் ஈனமானவர்களை மேடைகளின் ஆசாரியராக்கினான்; எவன் மேல் அவனுக்கு மனதிருந்ததோ அவனைப் பிரதிஷ்டைப்பண்ணினான்; அப்படிப்பட்டவர்கள் மேடைகளின் ஆசாரியரானார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And it came to pass, after he had buried him, that he spoke to his sons, saying, When I am dead, then bury me in the tomb wherein the man of God is buried; lay my bones beside his bones:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7849,51 +7873,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யெரொபெயாமின் வீட்டாரை பூமியின்மேல் வைக்காமல் அதம்பண்ணி அழிக்கும்படியாக இந்தக் காரியம் அவர்களுக்குப் பாவமாயிற்று.]]></a:t>
+              <a:t><![CDATA[32. For the saying which he cried by the word of the LORD against the altar in Bethel, and against all the houses of the high places which are in the cities of Samaria, shall surely come to pass.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For the saying which he cried by the word of the LORD against the altar in Bethel, and against all the houses of the high places which are in the cities of Samaria, shall surely come to pass.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. After this thing Jeroboam returned not from his evil way, but made again of the low of the people priests of the high places: whosoever would, he consecrated him, and he became one of the priests of the high places.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. After this thing Jeroboam returned not from his evil way, but made again of the low of the people priests of the high places: whosoever would, he consecrated him, and he became one of the priests of the high places.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. After this thing Jeroboam returned not from his evil way, but made again of the low of the people priests of the high places: whosoever would, he consecrated him, and he became one of the priests of the high places.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And this thing became sin unto the house of Jeroboam, even to cut it off, and to destroy it from off the face of the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And this thing became sin unto the house of Jeroboam, even to cut it off, and to destroy it from off the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7958,51 +8636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அன்றைய தினம் அவன் ஒரு அடையாளத்தையும் சொல்லி, இதோ, இந்தப் பலிபீடம் வெடித்து, அதின்மேலுள்ள சாம்பல் கொட்டுண்டுபோம்; கர்த்தர் உரைத்ததற்கு இதுவே அடையாளம் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And he gave a sign the same day, saying, This is the sign which the LORD has spoken; Behold, the altar shall be rent, and the ashes that are upon it shall be poured out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8067,51 +8745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அன்றைய தினம் அவன் ஒரு அடையாளத்தையும் சொல்லி, இதோ, இந்தப் பலிபீடம் வெடித்து, அதின்மேலுள்ள சாம்பல் கொட்டுண்டுபோம்; கர்த்தர் உரைத்ததற்கு இதுவே அடையாளம் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And he gave a sign the same day, saying, This is the sign which the LORD has spoken; Behold, the altar shall be rent, and the ashes that are upon it shall be poured out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8146,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718514" r:id="rId1"/>
+    <p:sldLayoutId id="2478632433" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8734,50 +9412,98 @@
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8894,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ദൈവപുരുഷൻ ബേഥേലിലെ യാഗപീഠത്തിന്നു വിരോധമായി വിളിച്ചുപറഞ്ഞ വചനം യൊരോബെയാംരാജാവു കേട്ടപ്പോൾ അവൻ]]></a:t>
+              <a:t><![CDATA[4. பெத்தேலில் இருக்கிற அந்தப் பலிபீடத்திற்கு எதிராக தேவனுடைய மனுஷன் கூறின வார்த்தையை ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാഗപീഠത്തിങ്കൽനിന്നു കൈ നീട്ടി: അവനെ പിടിപ്പിൻ എന്നു കല്പിച്ചു; എങ്കിലും അവന്റെ നേരെ നിട്ടിയ കൈ]]></a:t>
+              <a:t><![CDATA[யெரொபெயாம் கேட்டபோது, அவனைப் பிடியுங்கள் என்று தன் கையைப் பலிபீடத்திலிருந்து நீட்டினான்; அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരണ്ടുപോയിട്ടു തിരികെ മടക്കുവാൻ കഴിവില്ലാതെ ആയി.]]></a:t>
+              <a:t><![CDATA[விரோதமாய் நீட்டின கை தன்னிடமாக முடக்கக் கூடாதபடிக்கு மரத்துப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ദൈവപുരുഷൻ യഹോവയുടെ കല്പനയാൽ കൊടുത്തിരുന്ന അടയാളപ്രകാരം യാഗപീഠം പിളർന്നു ചാരം യാഗപീഠത്തിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[5. தேவனுடைய மனுஷன் கர்த்தருடைய வார்த்தையால் குறித்திருந்த அடையாளத்தின்படியே பலிபீடம் வெடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തൂകിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[சாம்பல் பலிபீடத்திலிருந்து கொட்டுண்டுபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. രാജാവു ദൈവപുരുഷനോടു: നീ നിന്റെ ദൈവമായ യഹോവയോടു കൃപെക്കായി അപേക്ഷിച്ചു എന്റെ കൈമടങ്ങുവാൻ തക്കവണ്ണം]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ராஜா, தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: நீ உன் தேவனாகிய கர்த்தருடைய சமுகத்தை நோக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എനിക്കുവേണ്ടി പ്രാർത്ഥിക്കേണം എന്നു പറഞ്ഞു. ദൈവപുരുഷൻ യഹോവയോടു അപേക്ഷിച്ചു; എന്നാറെ രാജാവിന്റെ കൈ]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொண்டு, என் கை முன் போலிருக்கும்படிக்கு எனக்காக விண்ணப்பம்பண்ணவேண்டும் என்றான்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മടങ്ങി മുമ്പിലത്തെപ്പോലെ ആയി.]]></a:t>
+              <a:t><![CDATA[தேவனுடைய மனுஷன் கர்த்தருடைய சமுகத்தை நோக்கி வருந்தி விண்ணப்பம் செய்தான், ராஜாவின் கை முன்னிருந்தபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. രാജാവു ദൈവപുരുഷനോടു: നീ എന്നോടുകൂടെ അരമനയിൽ വന്നു അല്പം ആശ്വസിച്ചുകൊൾക; ഞാൻ നിനക്കു ഒരു സമ്മാനം]]></a:t>
+              <a:t><![CDATA[சீர்ப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തരും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது ராஜா தேவனுடைய மனுஷனை நோக்கி: நீ என்னோடேகூட வீட்டுக்கு வந்து இளைப்பாறு; உனக்கு வெகுமானம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യൊരോബെയാം ധൂപം കാട്ടുവാൻ പീഠത്തിന്നരികെ നില്ക്കുമ്പോൾ തന്നേ ഒരു ദൈവപുരുഷൻ യഹോവയുടെ കല്പനയാൽ]]></a:t>
+              <a:t><![CDATA[1. யெரொபெயாம் தூபங்காட்ட பலிபீடத்தண்டையிலே நிற்கையில், இதோ, தேவனுடைய மனுஷன் ஒருவன் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ദൈവപുരുഷൻ രാജാവിനോടു: നിന്റെ അരമനയിൽ പകുതി തന്നാലും ഞാൻ നിന്നോടുകൂടെ വരികയില്ല; ഈ സ്ഥലത്തു വെച്ചു]]></a:t>
+              <a:t><![CDATA[தருவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ അപ്പം തിന്നുകയില്ല, വെള്ളം കുടിക്കയും ഇല്ല.]]></a:t>
+              <a:t><![CDATA[8. தேவனுடைய மனுஷன் ராஜாவை நோக்கி: நீர் எனக்கு உம்முடைய வீட்டில் பாதி கொடுத்தாலும், நான் உம்மோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നീ അപ്പം തിന്നരുതു, വെള്ളം കുടിക്കരുതു; പോയ വഴിയായി മടങ്ങിവരികയും അരുതു എന്നു യഹോവ അരുളപ്പാടായി]]></a:t>
+              <a:t><![CDATA[வருவதில்லை, இந்த ஸ்தலத்தில் அப்பம் புசிப்பதுமில்லை, தண்ணீர் குடிப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നോടു കല്പിച്ചിരിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[9. ஏனென்றால் நீ அப்பம் புசியாமலும், தண்ணீர் குடியாமலும், போனவழியாய்த் திரும்பாமலும் இருவென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അങ്ങനെ അവൻ ബേഥേലിലേക്കു വന്ന വഴിയായി മടങ്ങാതെ മറ്റൊരുവഴിയായി പോയി.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் தம்முடைய வார்த்தையால் எனக்குக் கட்டளையிட்டிருக்கிறார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ബേഥേലിൽ വൃദ്ധനായൊരു പ്രവാചകൻ പാർത്തിരുന്നു; അവന്റെ പുത്രന്മാർ വന്നു ദൈവപുരുഷൻ ബേഥേലിൽ ചെയ്ത]]></a:t>
+              <a:t><![CDATA[10. அவன் பெத்தேலுக்கு வந்தவழியாய்த் திரும்பாமல், வேறுவழியாய்ப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാര്യമൊക്കെയും അവനോടു പറഞ്ഞു; അവൻ രാജാവിനോടു പറഞ്ഞ വാക്കുകളും അവർ തങ്ങളുടെ അപ്പനെ അറിയിച്ചു.]]></a:t>
+              <a:t><![CDATA[11. கிழவனான ஒரு தீர்க்கதரிசி பெத்தேலிலே குடியிருந்தான்; அவன் குமாரர் வந்து தேவனுடைய மனுஷன் அன்றைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവരുടെ അപ്പൻ അവരോടു: അവൻ ഏതു വഴിക്കു പോയി എന്നു ചോദിച്ചു; യെഹൂദയിൽനിന്നു വന്നു ദൈവപുരുഷൻ പോയ വഴി]]></a:t>
+              <a:t><![CDATA[தினம் பெத்தேலிலே செய்த எல்லாச் செய்கைகளையும், அவன் ராஜாவோடே சொன்ன வார்த்தைகளையும் தங்கள் தகப்பனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ പുത്രന്മാർ കണ്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവൻ തന്റെ പുത്രന്മാരോടു: കഴുതെക്കു കോപ്പിട്ടുതരുവിൻ എന്നു പറഞ്ഞു, അവർ കഴുതെക്കു]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவர்கள் தகப்பன்: அவன் எந்த வழி போனான் என்று அவர்களைக் கேட்டான். யூதாவிலிருந்து வந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദയിൽ നിന്നു ബേഥേലിലേക്കു വന്നു.]]></a:t>
+              <a:t><![CDATA[வார்த்தையின்படியே, யூதாவிலிருந்து பெத்தேலுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കോപ്പിട്ടുകൊടുത്തു; അവൻ അതിന്റെ പുറത്തു കയറി ദൈവപുരുഷന്റെ പിന്നാലെ ചെന്നു;]]></a:t>
+              <a:t><![CDATA[தேவனுடைய மனுஷன் போனவழி இன்னதென்று அவன் குமாரர் பார்த்திருந்தபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അവൻ ഒരു കരുവേലകത്തിൻ കീഴെ ഇരിക്കുന്നതു കണ്ടു: നീ യെഹൂദയിൽനിന്നു വന്ന ദൈവപുരുഷനോ എന്നു അവനോടു]]></a:t>
+              <a:t><![CDATA[13. அவன் தன் குமாரருடனே: கழுதையின்மேல் சேணம்வைத்துக் கொடுங்கள் என்றான்; அவர்கள் கழுதையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[சேணம்வைத்துக் கொடுத்தபின், அவன் அதின்மேல் ஏறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവൻ അതേ എന്നു പറഞ്ഞു. അവൻ അവനോടു: നീ എന്നോടുകൂടെ വീട്ടിൽ വന്നു ഭക്ഷണം കഴിക്കേണം എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[14. தேவனுடைய மனுஷனைத் தொடர்ந்துபோய், ஒரு கர்வாலி மரத்தின்கீழ் உட்கார்ந்திருக்கிற அவனைக் கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അതിന്നു അവൻ: എനിക്കു നിന്നോടുകൂടെ പോരികയോ നിന്റെ വിട്ടിൽ കയറുകയോ ചെയ്തുകൂടാ; ഞാൻ ഈ]]></a:t>
+              <a:t><![CDATA[யூதாவிலிருந்துவந்த தேவனுடைய மனுஷன் நீர்தானா என்று அவனைக் கேட்டதற்கு; அவன், நான் தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്ഥലത്തുവെച്ചു നിന്നോടുകൂടെ അപ്പം തിന്നുകയില്ല വെള്ളം കുടിക്കയുമില്ല.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவனை நோக்கி: என்னோடே வீட்டுக்கு வந்து அப்பம் புசியும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നീ അവിടെവെച്ചു അപ്പം തിന്നരുതു, വെള്ളം കുടിക്കരുതു, പോയ വഴിയായി മടങ്ങിവരികയും അരുതു എന്നു യഹോവ]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அவன்: நான் உம்மோடே திரும்பவும் உம்மோடே உள்ளே போகவுமாட்டேன்; இந்த ஸ்தலத்திலே உம்மோடே நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടായി എന്നോടു കല്പിച്ചിരിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[அப்பம் புசிக்கவும் தண்ணீர் குடிக்கவுமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവർ യെഹൂദയിൽനിന്നു വന്ന ദൈവപുരുഷനോടു: നീ യഹോവയുടെ വചനം മറുത്തു നിന്റെ ദൈവമായ യഹോവ നിന്നോടു]]></a:t>
+              <a:t><![CDATA[17. ஏனென்றால் நீ அப்பம் புசியாமலும், அங்கே தண்ணீர் குடியாமலும், நீ போனவழியாய்த் திரும்பிவராமலும் இரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചിരുന്ന]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தருடைய வார்த்தை எனக்கு உண்டாயிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവൻ യഹോവയുടെ കല്പനയാൽ യാഗപീഠത്തോടു: യാഗപീഠമേ, യാഗപീഠമേ, യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു:]]></a:t>
+              <a:t><![CDATA[2. அந்த பலிபீடத்தை நோக்கி: பலிபீடமே பலிபீடமே, இதோ, தாவீதின் வம்சத்தில் யோசியா என்னும் பேருள்ள ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അതിന്നു അവൻ: ഞാനും നിന്നെപ്പോലെ ഒരു പ്രവാചകൻ ആകുന്നു; അപ്പം തിന്നുകയും വെള്ളം കുടിക്കയും]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவன்: உம்மைப்போல நானும் தீர்க்கதரிசிதான்; அவன் அப்பம் புசித்துத் தண்ணீர் குடிக்க, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യേണ്ടതിന്നു നീ അവനെ നിന്റെ വീട്ടിൽ കൂട്ടിക്കൊണ്ടു വരിക എന്നു ഒരു ദൂതൻ യഹോവയുടെ കല്പനയാൽ എന്നോടു]]></a:t>
+              <a:t><![CDATA[அவனைத் திருப்பி, உன் வீட்டுக்கு அழைத்துக் கொண்டுவா என்று ஒரு தூதன் கர்த்தருடைய வார்த்தையாக என்னோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞിരിക്കുന്നു എന്നു പറഞ്ഞു. അവൻ പറഞ്ഞതോ ഭോഷ്കായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[சொன்னான் என்று அவனிடத்தில் பொய் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. കല്പന പ്രമാണിക്കാതെ അപ്പം തിന്നുകയും വെള്ളം കുടിക്കയും ചെയ്യരുതെന്നു അവൻ നിന്നോടു കല്പിച്ച]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அவன் இவனோடே திரும்பிப் போய், இவன் வீட்டிலே அப்பம் புசித்துத் தண்ணீர் குடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്ഥലത്തു നീ മടങ്ങിവന്നു അപ്പം തിന്നുകയും വെള്ളം കുടിക്കയും ചെയ്തതുകൊണ്ടു നിന്റെ ശവം നിന്റെ]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் பந்தியில் உட்கார்ந்திருக்கிறபோது, அவனைத் திருப்பிக்கொண்டு வந்த தீர்க்கதரிசிக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിതാക്കന്മാരുടെ കല്ലറയിൽ വരികയില്ല എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു എന്നു വിളിച്ചുപറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய வார்த்தை உண்டானதினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അങ്ങനെ അവൻ അവനോടുകൂടെ ചെന്നു, അവന്റെ വീട്ടിൽവെച്ചു അപ്പം തിന്നുകയും വെള്ളം കുടിക്കയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[21. அவன் யூதாவிலிருந்து வந்த தேவனுடைய மனுஷனைப் பார்த்துச் சத்தமிட்டு, உன் தேவனாகிய கர்த்தர் உனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അപ്പം തിന്നുകയും വെള്ളം കുടിക്കയും ചെയ്തശേഷം അവൻ താൻ കൂട്ടിക്കൊണ്ടുവന്ന പ്രവാചകന്നുവേണ്ടി]]></a:t>
+              <a:t><![CDATA[கற்பித்த கட்டளையை நீ கைக்கொள்ளாமல் கர்த்தருடைய வாக்கை மீறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഴുതെക്കു കോപ്പിട്ടുകൊടുത്തു;]]></a:t>
+              <a:t><![CDATA[22. அப்பம் புசிக்கவும் தண்ணீர் குடிக்கவும் வேண்டாம் என்று அவர் விலக்கின ஸ்தலத்திற்கு நீ திரும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവൻ ഭക്ഷണത്തിന്നിരിക്കുമ്പോൾ അവനെ കൂട്ടിക്കൊണ്ടുവന്ന പ്രവാചകന്നു യഹോവയുടെ അരുളപ്പാടുണ്ടായി.]]></a:t>
+              <a:t><![CDATA[அப்பம் புசித்துத் தண்ணீர் குடித்தபடியினால், உன்னுடைய பிரேதம் உன் பிதாக்களின் கல்லறையிலே சேருவதில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാവീദ്ഗൃഹത്തിന്നു യോശീയാവു എന്നു പേരുള്ള ഒരു മകൻ ജനിക്കും; അവൻ നിന്റെ മേൽ ധൂപം കാട്ടുന്ന]]></a:t>
+              <a:t><![CDATA[குமாரன் பிறப்பான்; அவன் உன்மேல் தூபங்காட்டுகிற மேடைகளின் ஆசாரியர்களை உன்மேல் பலியிடுவான்; மனுஷரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അവൻ പോകുമ്പോൾ വഴിയിൽ ഒരു സിംഹം അവനെ കണ്ടു അവനെ കൊന്നു; അവന്റെ ശവം വഴിയിൽ കിടന്നു, കഴുത അതിന്റെ]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരികെ നിന്നു; സിംഹവും ശവത്തിന്റെ അരികെ നിന്നു.]]></a:t>
+              <a:t><![CDATA[23. அவன் போஜனபானம்பண்ணி முடிந்தபின்பு, அந்தத் தீர்க்கதரிசியைத் திருப்பிக்கொண்டுவந்தவன் அவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. വഴിപോകുന്ന ആളുകൾ ശവം വഴിയിൽ കിടക്കുന്നതും ശവത്തിന്റെ അരികെ സിംഹം നില്ക്കുന്നതും കണ്ടു; വൃദ്ധനായ]]></a:t>
+              <a:t><![CDATA[கழுதையின்மேல் சேணம்வைத்துக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവാചകൻ പാർക്കുന്ന പട്ടണത്തിൽ ചെന്നു അറിയിച്ചു.]]></a:t>
+              <a:t><![CDATA[24. அவன் போனபிற்பாடு வழியிலே ஒரு சிங்கம் அவனுக்கு எதிர்ப்பட்டு அவனைக் கொன்றுபோட்டது; அவன் பிரேதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അവനെ വഴിയിൽ നിന്നു കൂട്ടിക്കൊണ്ടു വന്ന പ്രവാചകൻ അതു കേട്ടപ്പോൾ: അവൻ യഹോവയുടെ വചനം മറുത്ത]]></a:t>
+              <a:t><![CDATA[வழியிலே கிடந்தது; கழுதை அதினண்டையிலே நின்றது; சிங்கமும் பிரேதத் தண்டையிலே நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവപുരുഷൻ തന്നേ; യഹോവ അവനോടു അരുളിച്ചെയ്ത വചനപ്രകാരം യഹോവ അവനെ സിംഹത്തിന്നു ഏല്പിച്ചു; അതു അവനെ കീറി]]></a:t>
+              <a:t><![CDATA[25. அந்த வழியே கடந்துவருகிற மனுஷர், வழியிலே கிடக்கிற பிரேதத்தையும், பிரேதத்தண்டையிலே நிற்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊന്നുകളഞ്ഞു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[சிங்கத்தையும் கண்டு, கிழவனான தீர்க்கதரிசி குடியிருந்த பட்டணத்திலே வந்து சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. പിന്നെ അവൻ തന്റെ പുത്രന്മാരോടു: കഴുതെക്കു കോപ്പിട്ടുതരുവിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[26. அவனை வழியிலிருந்து திரும்பப் பண்ணின தீர்க்கதரிசி அதைக் கேட்டபோது, அவன் கர்த்தருடைய வாக்கை மீறின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അവർ കോപ്പിട്ടുകൊടുത്തു. അവൻ ചെന്നപ്പോൾ ശവം വഴിയിൽ കിടക്കുന്നതും ശവത്തിന്റെ അരികെ കഴുതയും സിംഹവും]]></a:t>
+              <a:t><![CDATA[தேவனுடைய மனுஷன் தான், கர்த்தர் அவனுக்குச் சொன்ன வார்த்தையின்படியே, கர்த்தர் அவனை ஒரு சிங்கத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നില്ക്കുന്നതും കണ്ടു; സിംഹം ശവത്തെ തിന്നുകയോ കഴുതയെ കീറിക്കളകയോ ചെയ്തില്ല.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்தார்; அது அவனை முறித்துக் கொன்றுபோட்டது என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൂജാഗിരിപുരോഹിതന്മാരെ നിന്റെമേൽ വെച്ചു അറുക്കയും മനുഷ്യാസ്ഥികളെ നിന്റെമേൽ ചുട്ടുകളകയും ചെയ്യും എന്നു]]></a:t>
+              <a:t><![CDATA[எலும்புகளும் உன்மேல் சுட்டெரிக்கப்படும் என்பதைக் கர்த்தர் உரைக்கிறார் என்று கர்த்தருடைய வார்த்தையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. പ്രവാചകൻ ദൈവപുരുഷന്റെ ശവം എടുത്തു കഴുതപ്പുറത്തു വെച്ചു കൊണ്ടുവന്നു; വൃദ്ധനായ പ്രവാചകൻ തന്റെ]]></a:t>
+              <a:t><![CDATA[27. தன் குமாரரை நோக்கி: எனக்குக் கழுதையின்மேல் சேணம்வைத்துக் கொடுங்கள் என்றான்; அவர்கள் சேணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പട്ടണത്തിൽ എത്തി അവനെക്കുറിച്ചു വിലപിച്ചു അവനെ അടക്കം ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[வைத்துக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. അവന്റെ ശവം അവൻ തന്റെ സ്വന്ത കല്ലറയിൽ വെച്ചിട്ടു അവനെക്കുറിച്ചു: അയ്യോ എന്റെ സഹോദരാ, എന്നിങ്ങനെ]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அவன் போய், வழியிலே கிடக்கிற அவன் பிரேதத்தையும், பிரேதத்தண்டையிலே கழுதையும் சிங்கமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു അവർ വിലാപം കഴിച്ചു.]]></a:t>
+              <a:t><![CDATA[நிற்கிறதையும் கண்டான்; அந்தச் சிங்கம் பிரேதத்தைத் தின்னவுமில்லை, கழுதையை முறித்துப்போடவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. അവനെ അടക്കം ചെയ്തശേഷം അവൻ തന്റെ പുത്രന്മാരോടു: ഞാൻ മരിച്ചശേഷം നിങ്ങൾ എന്നെ ദൈവപുരുഷനെ അടക്കം]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது கிழவனான அந்தத் தீர்க்கதரிசி தேவனுடைய மனுஷனின் பிரேதத்தை எடுத்து, அதைக் கழுதையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തിരിക്കുന്ന കല്ലറയിൽ തന്നേ അടക്കം ചെയ്യേണം; അവന്റെ അസ്ഥികളുടെ അരികെ എന്റെ അസ്ഥികളും ഇടേണം.]]></a:t>
+              <a:t><![CDATA[வைத்து, அதற்காகத் துக்கங்கொண்டாடவும் அதை அடக்கம்பண்ணவும், அதைத் தன் பட்டணத்திற்குக் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അവൻ ബേഥേലിലെ യാഗപീഠത്തിന്നും ശമര്യപട്ടണങ്ങളിലെ സകലപൂജാഗിരിക്ഷേത്രങ്ങൾക്കും വിരോധമായി യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[30. அவன் பிரேதத்தைத் தன்னுடைய கல்லறையிலே வைத்தான். அவனுக்காக: ஐயோ, என் சகோதரனே என்று புலம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പനപ്രകാരം വിളിച്ചുപറഞ്ഞ വചനം നിശ്ചയമായി സംഭവിക്കും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[துக்கங்கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ഈ കാര്യം കഴിഞ്ഞിട്ടും യൊരോബെയാം തന്റെ ദുർമ്മാർഗ്ഗം വിട്ടുതിരിയാതെ പിന്നെയും സർവ്വജനത്തിൽനിന്നും]]></a:t>
+              <a:t><![CDATA[31. அவனை அடக்கம்பண்ணினபின்பு, அவன் தன் குமாரரை நோக்கி: நான் மரிக்கும்போது, தேவனுடைய மனுஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൂജാഗിരിപുരോഹിതന്മാരെ നിയമിച്ചു; തനിക്കു ബോധിച്ചവരെ കരപൂരണം കഴിപ്പിച്ചു; അവർ]]></a:t>
+              <a:t><![CDATA[அடக்கம்பண்ணப்பட்ட கல்லறையிலே என்னையும் நீங்கள் அடக்கம்பண்ணி, அவன் எலும்புகளண்டையிலே என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിച്ചുപറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கூறி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൂജാഗിരിപുരോഹിതന്മാരായ്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[எலும்புகளையும் வையுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18464,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. യൊരോബെയാംഗൃഹത്തെ ഭൂമിയിൽനിന്നു ഛേദിച്ചു മുടിച്ചുകളയത്തക്കവണ്ണം ഈ കാര്യം അവർക്കു പാപമായ്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[32. அவன் பெத்தேலில் இருக்கிற பலிபீடத்திற்கும், சமாரியாவின் பட்டணங்களில் இருக்கிற மேடைகளாகிய சகல]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கோவில்களுக்கும் விரோதமாகக் கூறின கர்த்தருடைய வார்த்தை நிச்சயமாய் நிறைவேறும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. இந்த நடபடிக்குப்பின்பு, யெரொபெயாம் தன் பொல்லாத வழியைவிட்டுத் திரும்பாமல், மறுபடியும் ஜனத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஈனமானவர்களை மேடைகளின் ஆசாரியராக்கினான்; எவன் மேல் அவனுக்கு மனதிருந்ததோ அவனைப் பிரதிஷ்டைப்பண்ணினான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்படிப்பட்டவர்கள் மேடைகளின் ஆசாரியரானார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. யெரொபெயாமின் வீட்டாரை பூமியின்மேல் வைக்காமல் அதம்பண்ணி அழிக்கும்படியாக இந்தக் காரியம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்குப் பாவமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവൻ അന്നു ഒരു അടയാളവും കൊടുത്തു; ഇതാ, ഈ യാഗപീഠം പിളർന്നു അതിന്മേലുള്ള ചാരം തൂകിപ്പോകും; ഇതു യഹോവ]]></a:t>
+              <a:t><![CDATA[3. அன்றைய தினம் அவன் ஒரு அடையாளத்தையும் சொல்லி, இதோ, இந்தப் பலிபீடம் வெடித்து, அதின்மேலுள்ள சாம்பல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ച അടയാളം എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கொட்டுண்டுபோம்; கர்த்தர் உரைத்ததற்கு இதுவே அடையாளம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18063,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18173,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18348,51 +19866,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>71</Slides>
+  <Slides>77</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>