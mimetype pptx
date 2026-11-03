--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -8824,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632433" r:id="rId1"/>
+    <p:sldLayoutId id="2482634603" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19581,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>