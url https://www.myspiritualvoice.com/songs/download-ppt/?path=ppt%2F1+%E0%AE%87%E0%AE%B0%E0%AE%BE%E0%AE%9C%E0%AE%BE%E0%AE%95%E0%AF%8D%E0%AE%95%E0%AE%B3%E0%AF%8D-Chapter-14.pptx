--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -129,50 +129,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -222,50 +230,54 @@
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -432,53 +444,57 @@
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சாலொமோனின் குமாரனாகிய ரெகொபெயாம் யூதாவிலே ராஜ்யபாரம் பண்ணினான்; ரெகொபெயாம் ராஜாவாகிறபோது நாற்பத்தொரு வயதாயிருந்து, கர்த்தர் தம்முடைய நாமம் விளங்கும்படி இஸ்ரவேல் கோத்திரங்களிலெல்லாம் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே பதினேழுவருஷம் ராஜ்யபாரம்பண்ணினான்; அம்மோன் ஜாதியான அவனுடைய தாயின்பேர் நாமாள்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD said unto Ahijah, Behold, the wife of Jeroboam comes to ask a thing of you for her son; for he is sick: thus and thus shall you say unto her: for it shall be, when she comes in, that she shall feign herself to be another woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யூதாஜனங்கள் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தாங்கள் செய்துவருகிற தங்களுடைய பாவங்களினால் தங்கள் பிதாக்கள் செய்த எல்லாவற்றைப்பார்க்கிலும் அவருக்கு அதிக எரிச்சலை மூட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD said unto Ahijah, Behold, the wife of Jeroboam comes to ask a thing of you for her son; for he is sick: thus and thus shall you say unto her: for it shall be, when she comes in, that she shall feign herself to be another woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யூதாஜனங்கள் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தாங்கள் செய்துவருகிற தங்களுடைய பாவங்களினால் தங்கள் பிதாக்கள் செய்த எல்லாவற்றைப்பார்க்கிலும் அவருக்கு அதிக எரிச்சலை மூட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD said unto Ahijah, Behold, the wife of Jeroboam comes to ask a thing of you for her son; for he is sick: thus and thus shall you say unto her: for it shall be, when she comes in, that she shall feign herself to be another woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களும் உயர்ந்த சகல மேட்டின் மேலும், பச்சையான சகல மரத்தின்கீழும், மேடைகளையும் சிலைகளையும் தோப்பு விக்கிரகங்களையும் தங்களுக்கு உண்டாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And it was so, when Ahijah heard the sound of her feet, as she came in at the door, that he said, Come in, you wife of Jeroboam; why feign you yourself to be another? for I am sent to you with heavy tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களும் உயர்ந்த சகல மேட்டின் மேலும், பச்சையான சகல மரத்தின்கீழும், மேடைகளையும் சிலைகளையும் தோப்பு விக்கிரகங்களையும் தங்களுக்கு உண்டாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And it was so, when Ahijah heard the sound of her feet, as she came in at the door, that he said, Come in, you wife of Jeroboam; why feign you yourself to be another? for I am sent to you with heavy tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தேசத்திலே இலச்சையான புணர்ச்சிக்காரரும் இருந்தார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்திவிட்ட ஜாதிகளுடைய அருவருப்புகளின் படியெல்லாம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And it was so, when Ahijah heard the sound of her feet, as she came in at the door, that he said, Come in, you wife of Jeroboam; why feign you yourself to be another? for I am sent to you with heavy tidings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தேசத்திலே இலச்சையான புணர்ச்சிக்காரரும் இருந்தார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்திவிட்ட ஜாதிகளுடைய அருவருப்புகளின் படியெல்லாம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Go, tell Jeroboam, Thus says the LORD God of Israel, Forasmuch as I exalted you from among the people, and made you prince over my people Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ரெகொபெயாம் ராஜ்யபாரம்பண்ணும் ஐந்தாம் வருஷத்திலே, எகிப்தின் ராஜாவாகிய சீஷாக் எருசலேமுக்கு விரோதமாய் வந்து,]]></a:t>
+              <a:t><![CDATA[7. Go, tell Jeroboam, Thus says the LORD God of Israel, Forasmuch as I exalted you from among the people, and made you prince over my people Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ரெகொபெயாம் ராஜ்யபாரம்பண்ணும் ஐந்தாம் வருஷத்திலே, எகிப்தின் ராஜாவாகிய சீஷாக் எருசலேமுக்கு விரோதமாய் வந்து,]]></a:t>
+              <a:t><![CDATA[8. And rent the kingdom away from the house of David, and gave it you: and yet you have not been as my servant David, who kept my commandments, and who followed me with all his heart, to do that only which was right in mine eyes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களையும், ராஜாவுடைய அரமனையின் பொக்கிஷங்களையும், சாலொமோன் செய்வித்த பொன் பரிசைகள் ஆகிய சகலத்தையும் எடுத்துக்கொண்டு போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[8. And rent the kingdom away from the house of David, and gave it you: and yet you have not been as my servant David, who kept my commandments, and who followed me with all his heart, to do that only which was right in mine eyes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1628,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் தீர்க்கதரிசியாகிய அகியா என்னும் தமது ஊழியக்காரனைக் கொண்டு சொன்ன வார்த்தையின்படியே, அவர்கள் அவனை அடக்கம்பண்ணி, இஸ்ரவேலர் எல்லாரும் அவனுக்காகத் துக்கங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. At that time Abijah the son of Jeroboam fell sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களையும், ராஜாவுடைய அரமனையின் பொக்கிஷங்களையும், சாலொமோன் செய்வித்த பொன் பரிசைகள் ஆகிய சகலத்தையும் எடுத்துக்கொண்டு போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[8. And rent the kingdom away from the house of David, and gave it you: and yet you have not been as my servant David, who kept my commandments, and who followed me with all his heart, to do that only which was right in mine eyes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவைகளுக்குப் பதிலாக ராஜாவாகிய ரெகொபெயாம் வெண்கலப் பரிசைகளைச் செய்வித்து, அவைகளை ராஜாவின் வாசற்படியைக் காக்கிற சேவகருடைய தலைவரின் கையில் ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[9. But have done evil above all that were before you: for you have gone and made you other gods, and molten images, to provoke me to anger, and have cast me behind your back:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவைகளுக்குப் பதிலாக ராஜாவாகிய ரெகொபெயாம் வெண்கலப் பரிசைகளைச் செய்வித்து, அவைகளை ராஜாவின் வாசற்படியைக் காக்கிற சேவகருடைய தலைவரின் கையில் ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[9. But have done evil above all that were before you: for you have gone and made you other gods, and molten images, to provoke me to anger, and have cast me behind your back:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜா கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும்போது, அரமனைச் சேவகர் அவைகளைப் பிடித்துக்கொண்டு போய், திரும்பத் தங்கள் அறையிலே வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. But have done evil above all that were before you: for you have gone and made you other gods, and molten images, to provoke me to anger, and have cast me behind your back:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜா கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும்போது, அரமனைச் சேவகர் அவைகளைப் பிடித்துக்கொண்டு போய், திரும்பத் தங்கள் அறையிலே வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Therefore, behold, I will bring evil upon the house of Jeroboam, and will cut off from Jeroboam him that pisses against the wall, and him that is shut up and left in Israel, and will take away the remnant of the house of Jeroboam, as a man takes away dung, till it be all gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ரெகொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. Therefore, behold, I will bring evil upon the house of Jeroboam, and will cut off from Jeroboam him that pisses against the wall, and him that is shut up and left in Israel, and will take away the remnant of the house of Jeroboam, as a man takes away dung, till it be all gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ரெகொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. Therefore, behold, I will bring evil upon the house of Jeroboam, and will cut off from Jeroboam him that pisses against the wall, and him that is shut up and left in Israel, and will take away the remnant of the house of Jeroboam, as a man takes away dung, till it be all gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2500,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ரெகொபெயாமுக்கும் யெரொபெயாமுக்கும் அவர்கள் இருந்த நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. Therefore, behold, I will bring evil upon the house of Jeroboam, and will cut off from Jeroboam him that pisses against the wall, and him that is shut up and left in Israel, and will take away the remnant of the house of Jeroboam, as a man takes away dung, till it be all gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ரெகொபெயாம் தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்தில் தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அம்மோன் ஜாதியான அவன் தாய்க்கு நாமாள் என்று பேர்; அவன் குமாரனாகிய அபியாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[11. Him that dies of Jeroboam in the city shall the dogs eat; and him that dies in the field shall the fowls of the air eat: for the LORD has spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ரெகொபெயாம் தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்தில் தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அம்மோன் ஜாதியான அவன் தாய்க்கு நாமாள் என்று பேர்; அவன் குமாரனாகிய அபியாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[11. Him that dies of Jeroboam in the city shall the dogs eat; and him that dies in the field shall the fowls of the air eat: for the LORD has spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2827,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் தீர்க்கதரிசியாகிய அகியா என்னும் தமது ஊழியக்காரனைக் கொண்டு சொன்ன வார்த்தையின்படியே, அவர்கள் அவனை அடக்கம்பண்ணி, இஸ்ரவேலர் எல்லாரும் அவனுக்காகத் துக்கங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Jeroboam said to his wife, Arise, I pray you, and disguise yourself, that you be not known to be the wife of Jeroboam; and get you to Shiloh: behold, there is Ahijah the prophet, which told me that I should be king over this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே யெரொபெயாமின் குமாரனாகிய அபியா வியாதியில் விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[12. Arise you therefore, get you to yours own house: and when your feet enter into the city, the child shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யெரொபெயாம் தன் மனைவியைப் பார்த்து: நீ எழுந்து, நீ யெரொபெயாமின் மனைவியென்று ஒருவரும் அறியாதபடிக்கு வேஷம்மாறி சீலோவுக்குப் போ; இந்த ஜனத்தின்மேல் நான் ராஜாவாவேன் என்று என்னோடே சொன்ன தீர்க்கதரிசியாகிய அகியா அங்கே இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[12. Arise you therefore, get you to yours own house: and when your feet enter into the city, the child shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யெரொபெயாம் தன் மனைவியைப் பார்த்து: நீ எழுந்து, நீ யெரொபெயாமின் மனைவியென்று ஒருவரும் அறியாதபடிக்கு வேஷம்மாறி சீலோவுக்குப் போ; இந்த ஜனத்தின்மேல் நான் ராஜாவாவேன் என்று என்னோடே சொன்ன தீர்க்கதரிசியாகிய அகியா அங்கே இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[13. And all Israel shall mourn for him, and bury him: for he only of Jeroboam shall come to the grave, because in him there is found some good thing toward the LORD God of Israel in the house of Jeroboam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யெரொபெயாம் தன் மனைவியைப் பார்த்து: நீ எழுந்து, நீ யெரொபெயாமின் மனைவியென்று ஒருவரும் அறியாதபடிக்கு வேஷம்மாறி சீலோவுக்குப் போ; இந்த ஜனத்தின்மேல் நான் ராஜாவாவேன் என்று என்னோடே சொன்ன தீர்க்கதரிசியாகிய அகியா அங்கே இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[13. And all Israel shall mourn for him, and bury him: for he only of Jeroboam shall come to the grave, because in him there is found some good thing toward the LORD God of Israel in the house of Jeroboam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ உன் கையிலே பத்து அப்பங்களையும், பணியாரங்களையும், ஒரு கலசம் தேனையும் எடுத்துக்கொண்டு அவனிடத்துக்குப் போ; பிள்ளைக்குச் சம்பவிக்கப்போகிறது இன்னதென்று அவன் உனக்கு அறிவிப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And all Israel shall mourn for him, and bury him: for he only of Jeroboam shall come to the grave, because in him there is found some good thing toward the LORD God of Israel in the house of Jeroboam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ உன் கையிலே பத்து அப்பங்களையும், பணியாரங்களையும், ஒரு கலசம் தேனையும் எடுத்துக்கொண்டு அவனிடத்துக்குப் போ; பிள்ளைக்குச் சம்பவிக்கப்போகிறது இன்னதென்று அவன் உனக்கு அறிவிப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Moreover the LORD shall raise him up a king over Israel, who shall cut off the house of Jeroboam that day: but what? even now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே யெரொபெயாமின் மனைவி செய்தாள்; அவள் எழுந்து சீலோவுக்குப் போய், அகியாவின் வீட்டிற்குள் பிரவேசித்தாள்; அகியாவோ முதிர் வயதானதினால் அவன் கண்கள் மங்கலடைந்து பார்க்கக் கூடாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Moreover the LORD shall raise him up a king over Israel, who shall cut off the house of Jeroboam that day: but what? even now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே யெரொபெயாமின் மனைவி செய்தாள்; அவள் எழுந்து சீலோவுக்குப் போய், அகியாவின் வீட்டிற்குள் பிரவேசித்தாள்; அகியாவோ முதிர் வயதானதினால் அவன் கண்கள் மங்கலடைந்து பார்க்கக் கூடாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. For the LORD shall strike Israel, as a reed is shaken in the water, and he shall root up Israel out of this good land, which he gave to their fathers, and shall scatter them beyond the river, because they have made their groves, provoking the LORD to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் அகியாவினிடத்தில்: இதோ, யெரொபெயாமின் மனைவி வியாதியாயிருக்கிற தன் குமாரனுக்காக உன்னை ஒரு விசேஷம்கேட்க வருகிறாள்; நீ அவளுக்கு இன்ன இன்ன பிரகாரமாகச் சொல்லவேண்டும்; அவள் உட்பிரவேசிக்கிறபோது, தன்னை அந்நிய ஸ்திரீயாகக் காண்பிப்பாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. For the LORD shall strike Israel, as a reed is shaken in the water, and he shall root up Israel out of this good land, which he gave to their fathers, and shall scatter them beyond the river, because they have made their groves, provoking the LORD to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் அகியாவினிடத்தில்: இதோ, யெரொபெயாமின் மனைவி வியாதியாயிருக்கிற தன் குமாரனுக்காக உன்னை ஒரு விசேஷம்கேட்க வருகிறாள்; நீ அவளுக்கு இன்ன இன்ன பிரகாரமாகச் சொல்லவேண்டும்; அவள் உட்பிரவேசிக்கிறபோது, தன்னை அந்நிய ஸ்திரீயாகக் காண்பிப்பாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. For the LORD shall strike Israel, as a reed is shaken in the water, and he shall root up Israel out of this good land, which he gave to their fathers, and shall scatter them beyond the river, because they have made their groves, provoking the LORD to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4026,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யெரொபெயாம் யுத்தம்பண்ணினதும் ஆண்டதுமான அவனுடைய மற்ற வர்த்தமானங்கள் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. And Jeroboam said to his wife, Arise, I pray you, and disguise yourself, that you be not known to be the wife of Jeroboam; and get you to Shiloh: behold, there is Ahijah the prophet, which told me that I should be king over this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் அகியாவினிடத்தில்: இதோ, யெரொபெயாமின் மனைவி வியாதியாயிருக்கிற தன் குமாரனுக்காக உன்னை ஒரு விசேஷம்கேட்க வருகிறாள்; நீ அவளுக்கு இன்ன இன்ன பிரகாரமாகச் சொல்லவேண்டும்; அவள் உட்பிரவேசிக்கிறபோது, தன்னை அந்நிய ஸ்திரீயாகக் காண்பிப்பாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And he shall give Israel up because of the sins of Jeroboam, who did sin, and who made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் வாசற்படிக்குள் பிரவேசிக்கும் அவளுடைய நடையின் சத்தத்தை அகியா கேட்டவுடனே, அவன்: யெரொபெயாமின் மனைவியே, உள்ளே வா; உன்னை அந்நிய ஸ்திரீயாகக் காண்பிக்கிறதென்ன? துக்கசெய்தியை உனக்கு அறிவிக்க நான் அனுப்பப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. And he shall give Israel up because of the sins of Jeroboam, who did sin, and who made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் வாசற்படிக்குள் பிரவேசிக்கும் அவளுடைய நடையின் சத்தத்தை அகியா கேட்டவுடனே, அவன்: யெரொபெயாமின் மனைவியே, உள்ளே வா; உன்னை அந்நிய ஸ்திரீயாகக் காண்பிக்கிறதென்ன? துக்கசெய்தியை உனக்கு அறிவிக்க நான் அனுப்பப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[17. And Jeroboam's wife arose, and departed, and came to Tirzah: and when she came to the threshold of the door, the child died;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் வாசற்படிக்குள் பிரவேசிக்கும் அவளுடைய நடையின் சத்தத்தை அகியா கேட்டவுடனே, அவன்: யெரொபெயாமின் மனைவியே, உள்ளே வா; உன்னை அந்நிய ஸ்திரீயாகக் காண்பிக்கிறதென்ன? துக்கசெய்தியை உனக்கு அறிவிக்க நான் அனுப்பப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[17. And Jeroboam's wife arose, and departed, and came to Tirzah: and when she came to the threshold of the door, the child died;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ போய் யெரொபெயாமை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: ஜனத்தினின்று உன்னை நான் உயர்த்தி, உன்னை இஸ்ரவேல் என்னும் என் ஜனத்தின்மேல் அதிபதியாக வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[18. And they buried him; and all Israel mourned for him, according to the word of the LORD, which he spoke by the hand of his servant Ahijah the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ போய் யெரொபெயாமை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: ஜனத்தினின்று உன்னை நான் உயர்த்தி, உன்னை இஸ்ரவேல் என்னும் என் ஜனத்தின்மேல் அதிபதியாக வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[18. And they buried him; and all Israel mourned for him, according to the word of the LORD, which he spoke by the hand of his servant Ahijah the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4789,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் ராஜ்யபாரத்தைத் தாவீது வம்சத்தாரின் கையிலிருந்து பிடுங்கி உனக்குக் கொடுத்தேன்; ஆனாலும் என் கற்பனைகளைக் கைக்கொண்டு, என் பார்வைக்குச் செம்மையானதையே செய்ய தன் முழு இருதயத்தோடும் என்னைப் பின்பற்றின என் தாசனாகிய தாவீதைப் போல நீ இராமல்,]]></a:t>
+              <a:t><![CDATA[19. And the rest of the acts of Jeroboam, how he warred, and how he reigned, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் ராஜ்யபாரத்தைத் தாவீது வம்சத்தாரின் கையிலிருந்து பிடுங்கி உனக்குக் கொடுத்தேன்; ஆனாலும் என் கற்பனைகளைக் கைக்கொண்டு, என் பார்வைக்குச் செம்மையானதையே செய்ய தன் முழு இருதயத்தோடும் என்னைப் பின்பற்றின என் தாசனாகிய தாவீதைப் போல நீ இராமல்,]]></a:t>
+              <a:t><![CDATA[19. And the rest of the acts of Jeroboam, how he warred, and how he reigned, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் ராஜ்யபாரத்தைத் தாவீது வம்சத்தாரின் கையிலிருந்து பிடுங்கி உனக்குக் கொடுத்தேன்; ஆனாலும் என் கற்பனைகளைக் கைக்கொண்டு, என் பார்வைக்குச் செம்மையானதையே செய்ய தன் முழு இருதயத்தோடும் என்னைப் பின்பற்றின என் தாசனாகிய தாவீதைப் போல நீ இராமல்,]]></a:t>
+              <a:t><![CDATA[20. And the days which Jeroboam reigned were two and twenty years: and he slept with his fathers, and Nadab his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5116,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உனக்கு முன்னிருந்த எல்லாரைப் பார்க்கிலும் பொல்லாப்புச் செய்தாய்; எனக்குக் கோபம் உண்டாக்க, நீ போய் உனக்கு அந்நிய தேவர்களையும் வார்க்கப்பட்ட விக்கிரகங்களையும் உண்டுபண்ணி, உனக்குப் புறம்பே என்னைத் தள்ளிவிட்டாய்.]]></a:t>
+              <a:t><![CDATA[20. And the days which Jeroboam reigned were two and twenty years: and he slept with his fathers, and Nadab his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5225,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யெரொபெயாம் யுத்தம்பண்ணினதும் ஆண்டதுமான அவனுடைய மற்ற வர்த்தமானங்கள் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. And Jeroboam said to his wife, Arise, I pray you, and disguise yourself, that you be not known to be the wife of Jeroboam; and get you to Shiloh: behold, there is Ahijah the prophet, which told me that I should be king over this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உனக்கு முன்னிருந்த எல்லாரைப் பார்க்கிலும் பொல்லாப்புச் செய்தாய்; எனக்குக் கோபம் உண்டாக்க, நீ போய் உனக்கு அந்நிய தேவர்களையும் வார்க்கப்பட்ட விக்கிரகங்களையும் உண்டுபண்ணி, உனக்குப் புறம்பே என்னைத் தள்ளிவிட்டாய்.]]></a:t>
+              <a:t><![CDATA[21. And Rehoboam the son of Solomon reigned in Judah. Rehoboam was forty and one years old when he began to reign, and he reigned seventeen years in Jerusalem, the city which the LORD did choose out of all the tribes of Israel, to put his name there. And his mother's name was Naamah an Ammonitess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் இதோ, நான் யெரொபெயாமுடைய வீட்டின்மேல் பொல்லாப்பை வரப்பண்ணி, யெரொபெயாமுக்கு, சுவர்மேல் நீர்விடும் ஒரு நாய் முதலாயிராதபடிக்கு, இஸ்ரவேலிலே அடைபட்டவனையும் விடுபட்டவனையும் சங்காரம்பண்ணி, குப்பை கழித்துப்போடப்படுகிறது போல யெரொபெயாமின் பின்னடியாரை அவர்கள் கட்டோடே அற்றுப் போகுமட்டும் கழித்துப்போடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And Rehoboam the son of Solomon reigned in Judah. Rehoboam was forty and one years old when he began to reign, and he reigned seventeen years in Jerusalem, the city which the LORD did choose out of all the tribes of Israel, to put his name there. And his mother's name was Naamah an Ammonitess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் இதோ, நான் யெரொபெயாமுடைய வீட்டின்மேல் பொல்லாப்பை வரப்பண்ணி, யெரொபெயாமுக்கு, சுவர்மேல் நீர்விடும் ஒரு நாய் முதலாயிராதபடிக்கு, இஸ்ரவேலிலே அடைபட்டவனையும் விடுபட்டவனையும் சங்காரம்பண்ணி, குப்பை கழித்துப்போடப்படுகிறது போல யெரொபெயாமின் பின்னடியாரை அவர்கள் கட்டோடே அற்றுப் போகுமட்டும் கழித்துப்போடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And Rehoboam the son of Solomon reigned in Judah. Rehoboam was forty and one years old when he began to reign, and he reigned seventeen years in Jerusalem, the city which the LORD did choose out of all the tribes of Israel, to put his name there. And his mother's name was Naamah an Ammonitess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5661,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் இதோ, நான் யெரொபெயாமுடைய வீட்டின்மேல் பொல்லாப்பை வரப்பண்ணி, யெரொபெயாமுக்கு, சுவர்மேல் நீர்விடும் ஒரு நாய் முதலாயிராதபடிக்கு, இஸ்ரவேலிலே அடைபட்டவனையும் விடுபட்டவனையும் சங்காரம்பண்ணி, குப்பை கழித்துப்போடப்படுகிறது போல யெரொபெயாமின் பின்னடியாரை அவர்கள் கட்டோடே அற்றுப் போகுமட்டும் கழித்துப்போடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And Rehoboam the son of Solomon reigned in Judah. Rehoboam was forty and one years old when he began to reign, and he reigned seventeen years in Jerusalem, the city which the LORD did choose out of all the tribes of Israel, to put his name there. And his mother's name was Naamah an Ammonitess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யெரொபெயாமின் சந்ததியாரில் பட்டணத்திலே சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்தின் பறவைகள் தின்னும்; கர்த்தர் இதை உரைத்தார்.]]></a:t>
+              <a:t><![CDATA[22. And Judah did evil in the sight of the LORD, and they provoked him to jealousy with their sins which they had committed, above all that their fathers had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5879,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யெரொபெயாமின் சந்ததியாரில் பட்டணத்திலே சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்தின் பறவைகள் தின்னும்; கர்த்தர் இதை உரைத்தார்.]]></a:t>
+              <a:t><![CDATA[22. And Judah did evil in the sight of the LORD, and they provoked him to jealousy with their sins which they had committed, above all that their fathers had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5988,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் நீ எழுந்து, உன் வீட்டுக்குப் போ, உன் கால்கள் பட்டணத்திற்குள் பிரவேசிக்கையில் பிள்ளையாண்டான் செத்துப்போவான்.]]></a:t>
+              <a:t><![CDATA[23. For they also built them high places, and images, and groves, on every high hill, and under every green tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6097,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் நீ எழுந்து, உன் வீட்டுக்குப் போ, உன் கால்கள் பட்டணத்திற்குள் பிரவேசிக்கையில் பிள்ளையாண்டான் செத்துப்போவான்.]]></a:t>
+              <a:t><![CDATA[23. For they also built them high places, and images, and groves, on every high hill, and under every green tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6206,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுக்காக இஸ்ரவேலரெல்லாரும் துக்கங்கொண்டாடி அவனை அடக்கம் பண்ணுவார்கள்; யெரொபெயாமின் வீட்டாரில் இஸ்ரவேலில் தேவனாகிய கர்த்தருக்கு முன்பாக அவனிடத்திலே நல்ல காரியம் காணப்பட்டதினால், யெரொபெயாமில் சந்ததியில் அவன் ஒருவனே கல்லறைக்குட்படுவான்.]]></a:t>
+              <a:t><![CDATA[24. And there were also sodomites in the land: and they did according to all the abominations of the nations which the LORD cast out before the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6315,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுக்காக இஸ்ரவேலரெல்லாரும் துக்கங்கொண்டாடி அவனை அடக்கம் பண்ணுவார்கள்; யெரொபெயாமின் வீட்டாரில் இஸ்ரவேலில் தேவனாகிய கர்த்தருக்கு முன்பாக அவனிடத்திலே நல்ல காரியம் காணப்பட்டதினால், யெரொபெயாமில் சந்ததியில் அவன் ஒருவனே கல்லறைக்குட்படுவான்.]]></a:t>
+              <a:t><![CDATA[24. And there were also sodomites in the land: and they did according to all the abominations of the nations which the LORD cast out before the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6424,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யெரொபெயாம் ராஜ்யபாரம்பண்ணின காலம் இருபத்திரண்டு வருஷம்; அவன் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய நாதாப் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[3. And take with you ten loaves, and cracknels, and a cruse of honey, and go to him: he shall tell you what shall become of the child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6533,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுக்காக இஸ்ரவேலரெல்லாரும் துக்கங்கொண்டாடி அவனை அடக்கம் பண்ணுவார்கள்; யெரொபெயாமின் வீட்டாரில் இஸ்ரவேலில் தேவனாகிய கர்த்தருக்கு முன்பாக அவனிடத்திலே நல்ல காரியம் காணப்பட்டதினால், யெரொபெயாமில் சந்ததியில் அவன் ஒருவனே கல்லறைக்குட்படுவான்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass in the fifth year of king Rehoboam, that Shishak king of Egypt came up against Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6642,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆனாலும் கர்த்தர் தமக்கு இஸ்ரவேலின்மேல் ஒரு ராஜாவை எழும்பப்பண்ணுவார்; அவன் அந்நாளிலே யெரொபெயாமின் வீட்டாரைச் சங்கரிப்பான்; இப்போதே இது நடந்தேறும்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass in the fifth year of king Rehoboam, that Shishak king of Egypt came up against Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6751,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆனாலும் கர்த்தர் தமக்கு இஸ்ரவேலின்மேல் ஒரு ராஜாவை எழும்பப்பண்ணுவார்; அவன் அந்நாளிலே யெரொபெயாமின் வீட்டாரைச் சங்கரிப்பான்; இப்போதே இது நடந்தேறும்.]]></a:t>
+              <a:t><![CDATA[26. And he took away the treasures of the house of the LORD, and the treasures of the king's house; he even took away all: and he took away all the shields of gold which Solomon had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6860,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தண்ணீரிலே நாணல் அசைகிறது போல, கர்த்தர் இஸ்ரவேலை முறித்தசையப்பண்ணி, அவர்கள் பிதாக்களுக்குத் தாம் கொடுத்த இந்த நல்ல தேசத்திலிருந்து இஸ்ரவேலை வேரோடே பிடுங்கி, அவர்கள் தங்களுக்கு தோப்பு விக்கிரகங்களை வைத்து, கர்த்தருக்குக் கோபம் உண்டாக்கினபடியினால், அவர்களை நதிக்கப்பாலே சிதறடித்து,]]></a:t>
+              <a:t><![CDATA[26. And he took away the treasures of the house of the LORD, and the treasures of the king's house; he even took away all: and he took away all the shields of gold which Solomon had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6969,51 +6985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தண்ணீரிலே நாணல் அசைகிறது போல, கர்த்தர் இஸ்ரவேலை முறித்தசையப்பண்ணி, அவர்கள் பிதாக்களுக்குத் தாம் கொடுத்த இந்த நல்ல தேசத்திலிருந்து இஸ்ரவேலை வேரோடே பிடுங்கி, அவர்கள் தங்களுக்கு தோப்பு விக்கிரகங்களை வைத்து, கர்த்தருக்குக் கோபம் உண்டாக்கினபடியினால், அவர்களை நதிக்கப்பாலே சிதறடித்து,]]></a:t>
+              <a:t><![CDATA[27. And king Rehoboam made in their position brazen shields, and committed them unto the hands of the chief of the guard, which kept the door of the king's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7078,51 +7094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தண்ணீரிலே நாணல் அசைகிறது போல, கர்த்தர் இஸ்ரவேலை முறித்தசையப்பண்ணி, அவர்கள் பிதாக்களுக்குத் தாம் கொடுத்த இந்த நல்ல தேசத்திலிருந்து இஸ்ரவேலை வேரோடே பிடுங்கி, அவர்கள் தங்களுக்கு தோப்பு விக்கிரகங்களை வைத்து, கர்த்தருக்குக் கோபம் உண்டாக்கினபடியினால், அவர்களை நதிக்கப்பாலே சிதறடித்து,]]></a:t>
+              <a:t><![CDATA[27. And king Rehoboam made in their position brazen shields, and committed them unto the hands of the chief of the guard, which kept the door of the king's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7187,51 +7203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யெரொபெயாம் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவத்தினிமித்தம் இஸ்ரவேலை ஒப்புக்கொடுத்துவிடுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And it was so, when the king went into the house of the LORD, that the guard bare them, and brought them back into the guard chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7296,51 +7312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யெரொபெயாம் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவத்தினிமித்தம் இஸ்ரவேலை ஒப்புக்கொடுத்துவிடுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And it was so, when the king went into the house of the LORD, that the guard bare them, and brought them back into the guard chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7405,51 +7421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது யெரொபெயாமின் மனைவி எழுந்து புறப்பட்டு திர்சாவுக்கு வந்தாள்; அவள் வாசற்படியிலே வருகையில் பிள்ளையாண்டான் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[29. Now the rest of the acts of Rehoboam, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7514,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது யெரொபெயாமின் மனைவி எழுந்து புறப்பட்டு திர்சாவுக்கு வந்தாள்; அவள் வாசற்படியிலே வருகையில் பிள்ளையாண்டான் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[29. Now the rest of the acts of Rehoboam, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7623,51 +7639,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யெரொபெயாம் ராஜ்யபாரம்பண்ணின காலம் இருபத்திரண்டு வருஷம்; அவன் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய நாதாப் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[3. And take with you ten loaves, and cracknels, and a cruse of honey, and go to him: he shall tell you what shall become of the child.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And there was war between Rehoboam and Jeroboam all their days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Rehoboam slept with his fathers, and was buried with his fathers in the city of David. And his mother's name was Naamah an Ammonitess. And Abijam his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Rehoboam slept with his fathers, and was buried with his fathers in the city of David. And his mother's name was Naamah an Ammonitess. And Abijam his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Rehoboam slept with his fathers, and was buried with his fathers in the city of David. And his mother's name was Naamah an Ammonitess. And Abijam his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7732,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சாலொமோனின் குமாரனாகிய ரெகொபெயாம் யூதாவிலே ராஜ்யபாரம் பண்ணினான்; ரெகொபெயாம் ராஜாவாகிறபோது நாற்பத்தொரு வயதாயிருந்து, கர்த்தர் தம்முடைய நாமம் விளங்கும்படி இஸ்ரவேல் கோத்திரங்களிலெல்லாம் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே பதினேழுவருஷம் ராஜ்யபாரம்பண்ணினான்; அம்மோன் ஜாதியான அவனுடைய தாயின்பேர் நாமாள்.]]></a:t>
+              <a:t><![CDATA[4. And Jeroboam's wife did so, and arose, and went to Shiloh, and came to the house of Ahijah. But Ahijah could not see; for his eyes were set by reason of his age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7841,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சாலொமோனின் குமாரனாகிய ரெகொபெயாம் யூதாவிலே ராஜ்யபாரம் பண்ணினான்; ரெகொபெயாம் ராஜாவாகிறபோது நாற்பத்தொரு வயதாயிருந்து, கர்த்தர் தம்முடைய நாமம் விளங்கும்படி இஸ்ரவேல் கோத்திரங்களிலெல்லாம் தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே பதினேழுவருஷம் ராஜ்யபாரம்பண்ணினான்; அம்மோன் ஜாதியான அவனுடைய தாயின்பேர் நாமாள்.]]></a:t>
+              <a:t><![CDATA[4. And Jeroboam's wife did so, and arose, and went to Shiloh, and came to the house of Ahijah. But Ahijah could not see; for his eyes were set by reason of his age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7920,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417951" r:id="rId1"/>
+    <p:sldLayoutId id="2482639415" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8492,50 +8944,82 @@
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8652,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of all the tribes of Israel, to put his name there. And his mother's name was Naamah an Ammonitess.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் அகியாவினிடத்தில்: இதோ, யெரொபெயாமின் மனைவி வியாதியாயிருக்கிற தன் குமாரனுக்காக உன்னை ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Judah did evil in the sight of the LORD, and they provoked him to jealousy with their sins]]></a:t>
+              <a:t><![CDATA[விசேஷம்கேட்க வருகிறாள்; நீ அவளுக்கு இன்ன இன்ன பிரகாரமாகச் சொல்லவேண்டும்; அவள் உட்பிரவேசிக்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which they had committed, above all that their fathers had done.]]></a:t>
+              <a:t><![CDATA[தன்னை அந்நிய ஸ்திரீயாகக் காண்பிப்பாள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For they also built them high places, and images, and groves, on every high hill, and under]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் வாசற்படிக்குள் பிரவேசிக்கும் அவளுடைய நடையின் சத்தத்தை அகியா கேட்டவுடனே, அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every green tree.]]></a:t>
+              <a:t><![CDATA[யெரொபெயாமின் மனைவியே, உள்ளே வா; உன்னை அந்நிய ஸ்திரீயாகக் காண்பிக்கிறதென்ன? துக்கசெய்தியை உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And there were also sodomites in the land: and they did according to all the abominations of the]]></a:t>
+              <a:t><![CDATA[அறிவிக்க நான் அனுப்பப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nations which the LORD cast out before the children of Israel.]]></a:t>
+              <a:t><![CDATA[7. நீ போய் யெரொபெயாமை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: ஜனத்தினின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And it came to pass in the fifth year of king Rehoboam, that Shishak king of Egypt came up]]></a:t>
+              <a:t><![CDATA[உன்னை நான் உயர்த்தி, உன்னை இஸ்ரவேல் என்னும் என் ஜனத்தின்மேல் அதிபதியாக வைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against Jerusalem:]]></a:t>
+              <a:t><![CDATA[8. நான் ராஜ்யபாரத்தைத் தாவீது வம்சத்தாரின் கையிலிருந்து பிடுங்கி உனக்குக் கொடுத்தேன்; ஆனாலும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he took away the treasures of the house of the LORD, and the treasures of the king's house;]]></a:t>
+              <a:t><![CDATA[கற்பனைகளைக் கைக்கொண்டு, என் பார்வைக்குச் செம்மையானதையே செய்ய தன் முழு இருதயத்தோடும் என்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And they buried him; and all Israel mourned for him, according to the word of the LORD, which he]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்திலே யெரொபெயாமின் குமாரனாகிய அபியா வியாதியில் விழுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he even took away all: and he took away all the shields of gold which Solomon had made.]]></a:t>
+              <a:t><![CDATA[பின்பற்றின என் தாசனாகிய தாவீதைப் போல நீ இராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And king Rehoboam made in their position brazen shields, and committed them unto the hands of]]></a:t>
+              <a:t><![CDATA[9. உனக்கு முன்னிருந்த எல்லாரைப் பார்க்கிலும் பொல்லாப்புச் செய்தாய்; எனக்குக் கோபம் உண்டாக்க, நீ போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the chief of the guard, which kept the door of the king's house.]]></a:t>
+              <a:t><![CDATA[உனக்கு அந்நிய தேவர்களையும் வார்க்கப்பட்ட விக்கிரகங்களையும் உண்டுபண்ணி, உனக்குப் புறம்பே என்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And it was so, when the king went into the house of the LORD, that the guard bare them, and]]></a:t>
+              <a:t><![CDATA[தள்ளிவிட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought them back into the guard chamber.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் இதோ, நான் யெரொபெயாமுடைய வீட்டின்மேல் பொல்லாப்பை வரப்பண்ணி, யெரொபெயாமுக்கு, சுவர்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Now the rest of the acts of Rehoboam, and all that he did, are they not written in the book of]]></a:t>
+              <a:t><![CDATA[நீர்விடும் ஒரு நாய் முதலாயிராதபடிக்கு, இஸ்ரவேலிலே அடைபட்டவனையும் விடுபட்டவனையும் சங்காரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[குப்பை கழித்துப்போடப்படுகிறது போல யெரொபெயாமின் பின்னடியாரை அவர்கள் கட்டோடே அற்றுப் போகுமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And there was war between Rehoboam and Jeroboam all their days.]]></a:t>
+              <a:t><![CDATA[கழித்துப்போடுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Rehoboam slept with his fathers, and was buried with his fathers in the city of David. And]]></a:t>
+              <a:t><![CDATA[11. யெரொபெயாமின் சந்ததியாரில் பட்டணத்திலே சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his mother's name was Naamah an Ammonitess. And Abijam his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[பறவைகள் தின்னும்; கர்த்தர் இதை உரைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoke by the hand of his servant Ahijah the prophet.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யெரொபெயாம் தன் மனைவியைப் பார்த்து: நீ எழுந்து, நீ யெரொபெயாமின் மனைவியென்று ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. At that time Abijah the son of Jeroboam fell sick.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் நீ எழுந்து, உன் வீட்டுக்குப் போ, உன் கால்கள் பட்டணத்திற்குள் பிரவேசிக்கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Jeroboam said to his wife, Arise, I pray you, and disguise yourself, that you be not known to]]></a:t>
+              <a:t><![CDATA[பிள்ளையாண்டான் செத்துப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be the wife of Jeroboam; and get you to Shiloh: behold, there is Ahijah the prophet, which told me]]></a:t>
+              <a:t><![CDATA[13. அவனுக்காக இஸ்ரவேலரெல்லாரும் துக்கங்கொண்டாடி அவனை அடக்கம் பண்ணுவார்கள்; யெரொபெயாமின் வீட்டாரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I should be king over this people.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலில் தேவனாகிய கர்த்தருக்கு முன்பாக அவனிடத்திலே நல்ல காரியம் காணப்பட்டதினால், யெரொபெயாமில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And take with you ten loaves, and cracknels, and a cruse of honey, and go to him: he shall tell]]></a:t>
+              <a:t><![CDATA[சந்ததியில் அவன் ஒருவனே கல்லறைக்குட்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you what shall become of the child.]]></a:t>
+              <a:t><![CDATA[14. ஆனாலும் கர்த்தர் தமக்கு இஸ்ரவேலின்மேல் ஒரு ராஜாவை எழும்பப்பண்ணுவார்; அவன் அந்நாளிலே யெரொபெயாமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Jeroboam's wife did so, and arose, and went to Shiloh, and came to the house of Ahijah. But]]></a:t>
+              <a:t><![CDATA[வீட்டாரைச் சங்கரிப்பான்; இப்போதே இது நடந்தேறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ahijah could not see; for his eyes were set by reason of his age.]]></a:t>
+              <a:t><![CDATA[15. தண்ணீரிலே நாணல் அசைகிறது போல, கர்த்தர் இஸ்ரவேலை முறித்தசையப்பண்ணி, அவர்கள் பிதாக்களுக்குத் தாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the LORD said unto Ahijah, Behold, the wife of Jeroboam comes to ask a thing of you for her]]></a:t>
+              <a:t><![CDATA[கொடுத்த இந்த நல்ல தேசத்திலிருந்து இஸ்ரவேலை வேரோடே பிடுங்கி, அவர்கள் தங்களுக்கு தோப்பு விக்கிரகங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son; for he is sick: thus and thus shall you say unto her: for it shall be, when she comes in, that]]></a:t>
+              <a:t><![CDATA[வைத்து, கர்த்தருக்குக் கோபம் உண்டாக்கினபடியினால், அவர்களை நதிக்கப்பாலே சிதறடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the rest of the acts of Jeroboam, how he warred, and how he reigned, behold, they are]]></a:t>
+              <a:t><![CDATA[அறியாதபடிக்கு வேஷம்மாறி சீலோவுக்குப் போ; இந்த ஜனத்தின்மேல் நான் ராஜாவாவேன் என்று என்னோடே சொன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she shall feign herself to be another woman.]]></a:t>
+              <a:t><![CDATA[16. யெரொபெயாம் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவத்தினிமித்தம் இஸ்ரவேலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And it was so, when Ahijah heard the sound of her feet, as she came in at the door, that he said,]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்துவிடுவார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Come in, you wife of Jeroboam; why feign you yourself to be another? for I am sent to you with heavy]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது யெரொபெயாமின் மனைவி எழுந்து புறப்பட்டு திர்சாவுக்கு வந்தாள்; அவள் வாசற்படியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tidings.]]></a:t>
+              <a:t><![CDATA[வருகையில் பிள்ளையாண்டான் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Go, tell Jeroboam, Thus says the LORD God of Israel, Forasmuch as I exalted you from among the]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் தீர்க்கதரிசியாகிய அகியா என்னும் தமது ஊழியக்காரனைக் கொண்டு சொன்ன வார்த்தையின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, and made you prince over my people Israel,]]></a:t>
+              <a:t><![CDATA[அவர்கள் அவனை அடக்கம்பண்ணி, இஸ்ரவேலர் எல்லாரும் அவனுக்காகத் துக்கங்கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And rent the kingdom away from the house of David, and gave it you: and yet you have not been as]]></a:t>
+              <a:t><![CDATA[19. யெரொபெயாம் யுத்தம்பண்ணினதும் ஆண்டதுமான அவனுடைய மற்ற வர்த்தமானங்கள் இஸ்ரவேல் ராஜாக்களின் நாளாகமப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my servant David, who kept my commandments, and who followed me with all his heart, to do that only]]></a:t>
+              <a:t><![CDATA[புஸ்தகத்தில் எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which was right in mine eyes;]]></a:t>
+              <a:t><![CDATA[20. யெரொபெயாம் ராஜ்யபாரம்பண்ணின காலம் இருபத்திரண்டு வருஷம்; அவன் தன் பிதாக்களோடே நித்திரையடைந்தபின்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But have done evil above all that were before you: for you have gone and made you other gods, and]]></a:t>
+              <a:t><![CDATA[அவன் குமாரனாகிய நாதாப் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[written in the book of the chronicles of the kings of Israel.]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசியாகிய அகியா அங்கே இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[molten images, to provoke me to anger, and have cast me behind your back:]]></a:t>
+              <a:t><![CDATA[21. சாலொமோனின் குமாரனாகிய ரெகொபெயாம் யூதாவிலே ராஜ்யபாரம் பண்ணினான்; ரெகொபெயாம் ராஜாவாகிறபோது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Therefore, behold, I will bring evil upon the house of Jeroboam, and will cut off from Jeroboam]]></a:t>
+              <a:t><![CDATA[நாற்பத்தொரு வயதாயிருந்து, கர்த்தர் தம்முடைய நாமம் விளங்கும்படி இஸ்ரவேல் கோத்திரங்களிலெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him that pisses against the wall, and him that is shut up and left in Israel, and will take away the]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்ட நகரமாகிய எருசலேமிலே பதினேழுவருஷம் ராஜ்யபாரம்பண்ணினான்; அம்மோன் ஜாதியான அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remnant of the house of Jeroboam, as a man takes away dung, till it be all gone.]]></a:t>
+              <a:t><![CDATA[தாயின்பேர் நாமாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Him that dies of Jeroboam in the city shall the dogs eat; and him that dies in the field shall]]></a:t>
+              <a:t><![CDATA[22. யூதாஜனங்கள் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தாங்கள் செய்துவருகிற தங்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fowls of the air eat: for the LORD has spoken it.]]></a:t>
+              <a:t><![CDATA[பாவங்களினால் தங்கள் பிதாக்கள் செய்த எல்லாவற்றைப்பார்க்கிலும் அவருக்கு அதிக எரிச்சலை மூட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Arise you therefore, get you to yours own house: and when your feet enter into the city, the]]></a:t>
+              <a:t><![CDATA[23. அவர்களும் உயர்ந்த சகல மேட்டின் மேலும், பச்சையான சகல மரத்தின்கீழும், மேடைகளையும் சிலைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[child shall die.]]></a:t>
+              <a:t><![CDATA[தோப்பு விக்கிரகங்களையும் தங்களுக்கு உண்டாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And all Israel shall mourn for him, and bury him: for he only of Jeroboam shall come to the]]></a:t>
+              <a:t><![CDATA[24. தேசத்திலே இலச்சையான புணர்ச்சிக்காரரும் இருந்தார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grave, because in him there is found some good thing toward the LORD God of Israel in the house of]]></a:t>
+              <a:t><![CDATA[துரத்திவிட்ட ஜாதிகளுடைய அருவருப்புகளின் படியெல்லாம் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the days which Jeroboam reigned were two and twenty years: and he slept with his fathers,]]></a:t>
+              <a:t><![CDATA[3. நீ உன் கையிலே பத்து அப்பங்களையும், பணியாரங்களையும், ஒரு கலசம் தேனையும் எடுத்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jeroboam.]]></a:t>
+              <a:t><![CDATA[25. ரெகொபெயாம் ராஜ்யபாரம்பண்ணும் ஐந்தாம் வருஷத்திலே, எகிப்தின் ராஜாவாகிய சீஷாக் எருசலேமுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Moreover the LORD shall raise him up a king over Israel, who shall cut off the house of Jeroboam]]></a:t>
+              <a:t><![CDATA[விரோதமாய் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that day: but what? even now.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களையும், ராஜாவுடைய அரமனையின் பொக்கிஷங்களையும், சாலொமோன் செய்வித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For the LORD shall strike Israel, as a reed is shaken in the water, and he shall root up Israel]]></a:t>
+              <a:t><![CDATA[பொன் பரிசைகள் ஆகிய சகலத்தையும் எடுத்துக்கொண்டு போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of this good land, which he gave to their fathers, and shall scatter them beyond the river,]]></a:t>
+              <a:t><![CDATA[27. அவைகளுக்குப் பதிலாக ராஜாவாகிய ரெகொபெயாம் வெண்கலப் பரிசைகளைச் செய்வித்து, அவைகளை ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because they have made their groves, provoking the LORD to anger.]]></a:t>
+              <a:t><![CDATA[வாசற்படியைக் காக்கிற சேவகருடைய தலைவரின் கையில் ஒப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he shall give Israel up because of the sins of Jeroboam, who did sin, and who made Israel to]]></a:t>
+              <a:t><![CDATA[28. ராஜா கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கும்போது, அரமனைச் சேவகர் அவைகளைப் பிடித்துக்கொண்டு போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sin.]]></a:t>
+              <a:t><![CDATA[திரும்பத் தங்கள் அறையிலே வைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Jeroboam's wife arose, and departed, and came to Tirzah: and when she came to the threshold]]></a:t>
+              <a:t><![CDATA[29. ரெகொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the door, the child died;]]></a:t>
+              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +17716,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Nadab his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[அவனிடத்துக்குப் போ; பிள்ளைக்குச் சம்பவிக்கப்போகிறது இன்னதென்று அவன் உனக்கு அறிவிப்பான் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. ரெகொபெயாமுக்கும் யெரொபெயாமுக்கும் அவர்கள் இருந்த நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. ரெகொபெயாம் தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்தில் தன் பிதாக்களண்டையில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடக்கம்பண்ணப்பட்டான்; அம்மோன் ஜாதியான அவன் தாய்க்கு நாமாள் என்று பேர்; அவன் குமாரனாகிய அபியாம் அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Rehoboam the son of Solomon reigned in Judah. Rehoboam was forty and one years old when he]]></a:t>
+              <a:t><![CDATA[4. அப்படியே யெரொபெயாமின் மனைவி செய்தாள்; அவள் எழுந்து சீலோவுக்குப் போய், அகியாவின் வீட்டிற்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[began to reign, and he reigned seventeen years in Jerusalem, the city which the LORD did choose out]]></a:t>
+              <a:t><![CDATA[பிரவேசித்தாள்; அகியாவோ முதிர் வயதானதினால் அவன் கண்கள் மங்கலடைந்து பார்க்கக் கூடாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>