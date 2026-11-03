--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -131,50 +131,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -225,50 +233,54 @@
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -436,53 +448,57 @@
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -542,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஏத்தியனாகிய உரியாவின் சங்கதி ஒன்றுதவிர கர்த்தர் தனக்குக் கட்டளையிட்டதிலே தான் உயிரோடிருந்த நாளெல்லாம் ஒன்றையும் விட்டு விலகாமல், அவர் பார்வைக்குச் செம்மையானதைச் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless for David's sake did the LORD his God give him a lamp in Jerusalem, to set up his son after him, and to establish Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -651,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ரெகொபொயாமுக்கும் யெரொபெயாமுக்கும் அவர்கள் இருந்த நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. Because David did that which was right in the eyes of the LORD, and turned not aside from any thing that he commanded him all the days of his life, save only in the matter of Uriah the Hittite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -760,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அபியாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அபியாமுக்கும் யெரொபெயாமுக்கும் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. Because David did that which was right in the eyes of the LORD, and turned not aside from any thing that he commanded him all the days of his life, save only in the matter of Uriah the Hittite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -869,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அபியாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அபியாமுக்கும் யெரொபெயாமுக்கும் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And there was war between Rehoboam and Jeroboam all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -978,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அபியாம் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய ஆசா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[7. Now the rest of the acts of Abijam, and all that he did, are they not written in the book of the chronicles of the kings of Judah? And there was war between Abijam and Jeroboam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1087,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அபியாம் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய ஆசா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[7. Now the rest of the acts of Abijam, and all that he did, are they not written in the book of the chronicles of the kings of Judah? And there was war between Abijam and Jeroboam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1196,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலின் ராஜாவாகிய யெரொபெயாமின் இருபதாம் வருஷத்திலே ஆசா யூதாவின்மேல் ராஜாவாகி,]]></a:t>
+              <a:t><![CDATA[8. And Abijam slept with his fathers; and they buried him in the city of David: and Asa his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1305,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாற்பத்தொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
+              <a:t><![CDATA[8. And Abijam slept with his fathers; and they buried him in the city of David: and Asa his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1414,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாற்பத்தொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
+              <a:t><![CDATA[9. And in the twentieth year of Jeroboam king of Israel reigned Asa over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1523,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆசா தன் தகப்பனாகிய தாவீதைப் போல் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[10. And forty and one years reigned he in Jerusalem. And his mother's name was Maachah, the daughter of Abishalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1632,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நேபாத்தின் குமாரனாகிய யெரொபெயாம் என்னும் ராஜாவின் பதினெட்டாம் வருஷத்திலே அபியாம் யூதாவின்மேல் ராஜாவாகி,]]></a:t>
+              <a:t><![CDATA[1. Now in the eighteenth year of king Jeroboam the son of Nebat reigned Abijam over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1741,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் இலச்சையான புணர்ச்சிக் காரரை தேசத்திலிருந்து அகற்றி, தன் பிதாக்கள் உண்டுபண்ணின நரகலான விக்கிரகங்களையெல்லாம் விலக்கி,]]></a:t>
+              <a:t><![CDATA[10. And forty and one years reigned he in Jerusalem. And his mother's name was Maachah, the daughter of Abishalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1850,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் இலச்சையான புணர்ச்சிக் காரரை தேசத்திலிருந்து அகற்றி, தன் பிதாக்கள் உண்டுபண்ணின நரகலான விக்கிரகங்களையெல்லாம் விலக்கி,]]></a:t>
+              <a:t><![CDATA[11. And Asa did that which was right in the eyes of the LORD, as did David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1959,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தோப்பிலே அருவருப்பான விக்கிரகத்தை உண்டுபண்ணின தன் தாயாகிய மாகாளையும் ராஜாத்தியாய் இராத படிக்கு விலக்கிவிட்டான்; அவளுடைய விக்கிரகத்தையும் ஆசா நிர்மூலமாக்கி, கீதரோன் ஆற்றண்டையிலே சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And he took away the sodomites out of the land, and removed all the idols that his fathers had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2068,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தோப்பிலே அருவருப்பான விக்கிரகத்தை உண்டுபண்ணின தன் தாயாகிய மாகாளையும் ராஜாத்தியாய் இராத படிக்கு விலக்கிவிட்டான்; அவளுடைய விக்கிரகத்தையும் ஆசா நிர்மூலமாக்கி, கீதரோன் ஆற்றண்டையிலே சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And he took away the sodomites out of the land, and removed all the idols that his fathers had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2177,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேடைகளோ தகர்க்கப்படவில்லை; ஆனாலும் ஆசா உயிரோடிருந்த நாளெல்லாம் அவன் இருதயம் கர்த்தரோடே உத்தமமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And also Maachah his mother, even her he removed from being queen, because she had made an idol in a grove; and Asa destroyed her idol, and burnt it by the brook Kidron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2286,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேடைகளோ தகர்க்கப்படவில்லை; ஆனாலும் ஆசா உயிரோடிருந்த நாளெல்லாம் அவன் இருதயம் கர்த்தரோடே உத்தமமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And also Maachah his mother, even her he removed from being queen, because she had made an idol in a grove; and Asa destroyed her idol, and burnt it by the brook Kidron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2395,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் தகப்பனும் தானும் பரிசுத்தப் படுத்தும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் அவன் கர்த்தருடைய ஆலயத்திலே கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And also Maachah his mother, even her he removed from being queen, because she had made an idol in a grove; and Asa destroyed her idol, and burnt it by the brook Kidron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2504,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் தகப்பனும் தானும் பரிசுத்தப் படுத்தும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் அவன் கர்த்தருடைய ஆலயத்திலே கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[14. But the high places were not removed: nevertheless Asa's heart was perfect with the LORD all his days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2613,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆசாவுக்கும் இஸ்ரவேலின் ராஜாவாகிய பாஷாவுக்கும் அவர்களுடைய நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. But the high places were not removed: nevertheless Asa's heart was perfect with the LORD all his days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2722,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவரும் யூதாவின் ராஜாவாகிய ஆசாவினிடத்தில் போக்குவரத்தாயிராதபடிக்கு, இஸ்ரவேலின் ராஜாவாகிய பாஷா யூதாவுக்கு விரோதமாக வந்து ராமாவைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[15. And he brought in the things which his father had dedicated, and the things which himself had dedicated, into the house of the LORD, silver, and gold, and vessels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2831,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்று வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
+              <a:t><![CDATA[1. Now in the eighteenth year of king Jeroboam the son of Nebat reigned Abijam over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2940,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவரும் யூதாவின் ராஜாவாகிய ஆசாவினிடத்தில் போக்குவரத்தாயிராதபடிக்கு, இஸ்ரவேலின் ராஜாவாகிய பாஷா யூதாவுக்கு விரோதமாக வந்து ராமாவைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[15. And he brought in the things which his father had dedicated, and the things which himself had dedicated, into the house of the LORD, silver, and gold, and vessels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3049,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
+              <a:t><![CDATA[16. And there was war between Asa and Baasha king of Israel all their days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3158,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
+              <a:t><![CDATA[16. And there was war between Asa and Baasha king of Israel all their days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3267,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
+              <a:t><![CDATA[17. And Baasha king of Israel went up against Judah, and built Ramah, that he might not suffer any to go out or come in to Asa king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3376,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
+              <a:t><![CDATA[17. And Baasha king of Israel went up against Judah, and built Ramah, that he might not suffer any to go out or come in to Asa king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3485,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எனக்கும் உமக்கும் என் தகப்பனுக்கும் உம்முடைய தகப்பனுக்கும் உடன்படிக்கை உண்டே; இதோ, உமக்கு வெகுமதியாய் வெள்ளியையும் பொன்னையும் அனுப்புகிறேன்; இஸ்ரவேலின் ராஜாவாகிய பாஷா என்னைவிட்டு விலகிப் போகும்படிக்கு, நீர் வந்து அவனோடு செய்த உடன்படிக்கையைத் தள்ளிப்போடும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. Then Asa took all the silver and the gold that were left in the treasures of the house of the LORD, and the treasures of the king's house, and delivered them into the hand of his servants: and king Asa sent them to Benhadad, the son of Tabrimon, the son of Hezion, king of Syria, that dwelt at Damascus, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3594,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எனக்கும் உமக்கும் என் தகப்பனுக்கும் உம்முடைய தகப்பனுக்கும் உடன்படிக்கை உண்டே; இதோ, உமக்கு வெகுமதியாய் வெள்ளியையும் பொன்னையும் அனுப்புகிறேன்; இஸ்ரவேலின் ராஜாவாகிய பாஷா என்னைவிட்டு விலகிப் போகும்படிக்கு, நீர் வந்து அவனோடு செய்த உடன்படிக்கையைத் தள்ளிப்போடும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. Then Asa took all the silver and the gold that were left in the treasures of the house of the LORD, and the treasures of the king's house, and delivered them into the hand of his servants: and king Asa sent them to Benhadad, the son of Tabrimon, the son of Hezion, king of Syria, that dwelt at Damascus, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3703,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எனக்கும் உமக்கும் என் தகப்பனுக்கும் உம்முடைய தகப்பனுக்கும் உடன்படிக்கை உண்டே; இதோ, உமக்கு வெகுமதியாய் வெள்ளியையும் பொன்னையும் அனுப்புகிறேன்; இஸ்ரவேலின் ராஜாவாகிய பாஷா என்னைவிட்டு விலகிப் போகும்படிக்கு, நீர் வந்து அவனோடு செய்த உடன்படிக்கையைத் தள்ளிப்போடும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. Then Asa took all the silver and the gold that were left in the treasures of the house of the LORD, and the treasures of the king's house, and delivered them into the hand of his servants: and king Asa sent them to Benhadad, the son of Tabrimon, the son of Hezion, king of Syria, that dwelt at Damascus, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3812,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின் முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[18. Then Asa took all the silver and the gold that were left in the treasures of the house of the LORD, and the treasures of the king's house, and delivered them into the hand of his servants: and king Asa sent them to Benhadad, the son of Tabrimon, the son of Hezion, king of Syria, that dwelt at Damascus, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3921,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின் முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[19. There is a league between me and you, and between my father and your father: behold, I have sent unto you a present of silver and gold; come and break your league with Baasha king of Israel, that he may depart from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4030,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்று வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
+              <a:t><![CDATA[2. Three years reigned he in Jerusalem. and his mother's name was Maachah, the daughter of Abishalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4139,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின் முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[19. There is a league between me and you, and between my father and your father: behold, I have sent unto you a present of silver and gold; come and break your league with Baasha king of Israel, that he may depart from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4248,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பாஷா அதைக் கேட்டபோது, ராமாவைக் கட்டுகிறதை விட்டு திர்சாவிலிருந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. There is a league between me and you, and between my father and your father: behold, I have sent unto you a present of silver and gold; come and break your league with Baasha king of Israel, that he may depart from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4357,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பாஷா அதைக் கேட்டபோது, ராமாவைக் கட்டுகிறதை விட்டு திர்சாவிலிருந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[20. So Benhadad hearkened unto king Asa, and sent the captains of the hosts which he had against the cities of Israel, and stroke Ijon, and Dan, and Abelbethmaachah, and all Cinneroth, with all the land of Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4466,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன் கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[20. So Benhadad hearkened unto king Asa, and sent the captains of the hosts which he had against the cities of Israel, and stroke Ijon, and Dan, and Abelbethmaachah, and all Cinneroth, with all the land of Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4575,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன் கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[20. So Benhadad hearkened unto king Asa, and sent the captains of the hosts which he had against the cities of Israel, and stroke Ijon, and Dan, and Abelbethmaachah, and all Cinneroth, with all the land of Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4684,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன் கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, when Baasha heard thereof, that he left off building of Ramah, and dwelt in Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4793,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன் முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Then king Asa made a proclamation throughout all Judah; none was exempted: and they took away the stones of Ramah, and the timber thereof, wherewith Baasha had built; and king Asa built with them Geba of Benjamin, and Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4902,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன் முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Then king Asa made a proclamation throughout all Judah; none was exempted: and they took away the stones of Ramah, and the timber thereof, wherewith Baasha had built; and king Asa built with them Geba of Benjamin, and Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5011,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன் முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Then king Asa made a proclamation throughout all Judah; none was exempted: and they took away the stones of Ramah, and the timber thereof, wherewith Baasha had built; and king Asa built with them Geba of Benjamin, and Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5120,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆசா தன் பிதாக்களோடே நித்திரையடைந்தபின், தன் தகப்பனாகிய தாவீதின் நகரத்திலே தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோசபாத் அவன் ஸ்தானத்திலே ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[23. The rest of all the acts of Asa, and all his might, and all that he did, and the cities which he built, are they not written in the book of the chronicles of the kings of Judah? Nevertheless in the time of his old age he was diseased in his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5229,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பன் தனக்கு முன்செய்த எல்லாப் பாவங்களிலும் அவன் நடந்தான்; அவன் இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல், தன் தேவனாகிய கர்த்தருக்கு முன்பாக உத்தமமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. Three years reigned he in Jerusalem. and his mother's name was Maachah, the daughter of Abishalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5338,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆசா தன் பிதாக்களோடே நித்திரையடைந்தபின், தன் தகப்பனாகிய தாவீதின் நகரத்திலே தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோசபாத் அவன் ஸ்தானத்திலே ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[23. The rest of all the acts of Asa, and all his might, and all that he did, and the cities which he built, are they not written in the book of the chronicles of the kings of Judah? Nevertheless in the time of his old age he was diseased in his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5447,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யூதாவின் ராஜாவாகிய ஆசாவின் இரண்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய நாதாப் இஸ்ரவேலின் மேல் ராஜாவாகி, இரண்டு வருஷம் இஸ்ரவேலின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[23. The rest of all the acts of Asa, and all his might, and all that he did, and the cities which he built, are they not written in the book of the chronicles of the kings of Judah? Nevertheless in the time of his old age he was diseased in his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5556,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யூதாவின் ராஜாவாகிய ஆசாவின் இரண்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய நாதாப் இஸ்ரவேலின் மேல் ராஜாவாகி, இரண்டு வருஷம் இஸ்ரவேலின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[24. And Asa slept with his fathers, and was buried with his fathers in the city of David his father: and Jehoshaphat his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5665,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[24. And Asa slept with his fathers, and was buried with his fathers in the city of David his father: and Jehoshaphat his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5774,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[25. And Nadab the son of Jeroboam began to reign over Israel in the second year of Asa king of Judah, and reigned over Israel two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5883,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும் இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[25. And Nadab the son of Jeroboam began to reign over Israel in the second year of Asa king of Judah, and reigned over Israel two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5992,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும் இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And he did evil in the sight of the LORD, and walked in the way of his father, and in his sin wherewith he made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6101,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும் இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And he did evil in the sight of the LORD, and walked in the way of his father, and in his sin wherewith he made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6210,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பாஷா யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அவனைக் கொன்றுபோட்டபின், அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[27. And Baasha the son of Ahijah, of the house of Issachar, conspired against him; and Baasha stroke him at Gibbethon, which belonged to the Philistines; for Nadab and all Israel laid siege to Gibbethon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6319,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யெரொபெயாம் செய்ததும், இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவங்களினிமித்தமும், அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு உண்டாக்கின கோபத்தினிமித்தமும், கர்த்தர் சீலோனியனான அகியா என்னும் தமது ஊழியக்காரனைக்கொண்டு சொல்லியிருந்த வார்த்தையின்படியே,]]></a:t>
+              <a:t><![CDATA[27. And Baasha the son of Ahijah, of the house of Issachar, conspired against him; and Baasha stroke him at Gibbethon, which belonged to the Philistines; for Nadab and all Israel laid siege to Gibbethon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6428,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பன் தனக்கு முன்செய்த எல்லாப் பாவங்களிலும் அவன் நடந்தான்; அவன் இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல், தன் தேவனாகிய கர்த்தருக்கு முன்பாக உத்தமமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And he walked in all the sins of his father, which he had done before him: and his heart was not perfect with the LORD his God, as the heart of David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6537,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யெரொபெயாம் செய்ததும், இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவங்களினிமித்தமும், அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு உண்டாக்கின கோபத்தினிமித்தமும், கர்த்தர் சீலோனியனான அகியா என்னும் தமது ஊழியக்காரனைக்கொண்டு சொல்லியிருந்த வார்த்தையின்படியே,]]></a:t>
+              <a:t><![CDATA[27. And Baasha the son of Ahijah, of the house of Issachar, conspired against him; and Baasha stroke him at Gibbethon, which belonged to the Philistines; for Nadab and all Israel laid siege to Gibbethon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6646,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யெரொபெயாம் செய்ததும், இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவங்களினிமித்தமும், அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு உண்டாக்கின கோபத்தினிமித்தமும், கர்த்தர் சீலோனியனான அகியா என்னும் தமது ஊழியக்காரனைக்கொண்டு சொல்லியிருந்த வார்த்தையின்படியே,]]></a:t>
+              <a:t><![CDATA[28. Even in the third year of Asa king of Judah did Baasha slay him, and reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6755,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் ராஜாவானபின் அவன் யெரொபெயாமின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; யெரொபெயாமுக்கு இருந்த சுவாசமுள்ளதொன்றையும் அவன் அழிக்காமல் விடவில்லை.]]></a:t>
+              <a:t><![CDATA[28. Even in the third year of Asa king of Judah did Baasha slay him, and reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6864,51 +6880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் ராஜாவானபின் அவன் யெரொபெயாமின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; யெரொபெயாமுக்கு இருந்த சுவாசமுள்ளதொன்றையும் அவன் அழிக்காமல் விடவில்லை.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when he reigned, that he stroke all the house of Jeroboam; he left not to Jeroboam any that breathed, until he had destroyed him, according unto the saying of the LORD, which he spoke by his servant Ahijah the Shilonite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6973,51 +6989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நாதாபின் மற்ற வர்த்தமானங்களும் அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when he reigned, that he stroke all the house of Jeroboam; he left not to Jeroboam any that breathed, until he had destroyed him, according unto the saying of the LORD, which he spoke by his servant Ahijah the Shilonite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7082,51 +7098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நாதாபின் மற்ற வர்த்தமானங்களும் அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when he reigned, that he stroke all the house of Jeroboam; he left not to Jeroboam any that breathed, until he had destroyed him, according unto the saying of the LORD, which he spoke by his servant Ahijah the Shilonite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7191,51 +7207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசாவுக்கும் இஸ்ரவேல் ராஜாவாகிய பாஷாவுக்கும் அவர்கள் நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[30. Because of the sins of Jeroboam which he sinned, and which he made Israel sin, by his provocation wherewith he provoked the LORD God of Israel to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7300,51 +7316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அகியாவின் குமாரனாகிய பாஷா, இஸ்ரவேலனைத்தின் மேலும் திர்சாவிலே ராஜாவாகி இருபத்து நாலு வருஷம் ஆண்டு,]]></a:t>
+              <a:t><![CDATA[30. Because of the sins of Jeroboam which he sinned, and which he made Israel sin, by his provocation wherewith he provoked the LORD God of Israel to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7409,51 +7425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அகியாவின் குமாரனாகிய பாஷா, இஸ்ரவேலனைத்தின் மேலும் திர்சாவிலே ராஜாவாகி இருபத்து நாலு வருஷம் ஆண்டு,]]></a:t>
+              <a:t><![CDATA[31. Now the rest of the acts of Nadab, and all that he did, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7518,51 +7534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[31. Now the rest of the acts of Nadab, and all that he did, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7627,51 +7643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் தாவீதினிமித்தம் அவனுடைய தேவனாகிய கர்த்தர், அவனுக்குப் பிற்பாடு அவன் குமாரனை எழும்பப்பண்ணுகிறதினாலும், எருசலேமை நிலை நிறுத்துகிறதினாலும், அவனுக்கு எருசலேமில் ஒரு விளக்கைக் கட்டளையிட்டு வந்தார்.]]></a:t>
+              <a:t><![CDATA[3. And he walked in all the sins of his father, which he had done before him: and his heart was not perfect with the LORD his God, as the heart of David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7736,51 +7752,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[32. And there was war between Asa and Baasha king of Israel all their days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. In the third year of Asa king of Judah began Baasha the son of Ahijah to reign over all Israel in Tirzah, twenty and four years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. In the third year of Asa king of Judah began Baasha the son of Ahijah to reign over all Israel in Tirzah, twenty and four years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he did evil in the sight of the LORD, and walked in the way of Jeroboam, and in his sin wherewith he made Israel to sin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he did evil in the sight of the LORD, and walked in the way of Jeroboam, and in his sin wherewith he made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7845,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் தாவீதினிமித்தம் அவனுடைய தேவனாகிய கர்த்தர், அவனுக்குப் பிற்பாடு அவன் குமாரனை எழும்பப்பண்ணுகிறதினாலும், எருசலேமை நிலை நிறுத்துகிறதினாலும், அவனுக்கு எருசலேமில் ஒரு விளக்கைக் கட்டளையிட்டு வந்தார்.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless for David's sake did the LORD his God give him a lamp in Jerusalem, to set up his son after him, and to establish Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7954,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஏத்தியனாகிய உரியாவின் சங்கதி ஒன்றுதவிர கர்த்தர் தனக்குக் கட்டளையிட்டதிலே தான் உயிரோடிருந்த நாளெல்லாம் ஒன்றையும் விட்டு விலகாமல், அவர் பார்வைக்குச் செம்மையானதைச் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless for David's sake did the LORD his God give him a lamp in Jerusalem, to set up his son after him, and to establish Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8033,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417995" r:id="rId1"/>
+    <p:sldLayoutId id="2482677495" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8613,50 +9065,82 @@
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8773,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thing that he commanded him all the days of his life, save only in the matter of Uriah the Hittite.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And there was war between Rehoboam and Jeroboam all the days of his life.]]></a:t>
+              <a:t><![CDATA[5. தாவீது ஏத்தியனாகிய உரியாவின் சங்கதி ஒன்றுதவிர கர்த்தர் தனக்குக் கட்டளையிட்டதிலே தான் உயிரோடிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Now the rest of the acts of Abijam, and all that he did, are they not written in the book of the]]></a:t>
+              <a:t><![CDATA[நாளெல்லாம் ஒன்றையும் விட்டு விலகாமல், அவர் பார்வைக்குச் செம்மையானதைச் செய்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chronicles of the kings of Judah? And there was war between Abijam and Jeroboam.]]></a:t>
+              <a:t><![CDATA[6. ரெகொபொயாமுக்கும் யெரொபெயாமுக்கும் அவர்கள் இருந்த நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Abijam slept with his fathers; and they buried him in the city of David: and Asa his son]]></a:t>
+              <a:t><![CDATA[7. அபியாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reigned in his position.]]></a:t>
+              <a:t><![CDATA[அல்லவோ எழுதியிருக்கிறது; அபியாமுக்கும் யெரொபெயாமுக்கும் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And in the twentieth year of Jeroboam king of Israel reigned Asa over Judah.]]></a:t>
+              <a:t><![CDATA[8. அபியாம் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And forty and one years reigned he in Jerusalem. And his mother's name was Maachah, the daughter]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய ஆசா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Abishalom.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலின் ராஜாவாகிய யெரொபெயாமின் இருபதாம் வருஷத்திலே ஆசா யூதாவின்மேல் ராஜாவாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Asa did that which was right in the eyes of the LORD, as did David his father.]]></a:t>
+              <a:t><![CDATA[10. நாற்பத்தொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now in the eighteenth year of king Jeroboam the son of Nebat reigned Abijam over Judah.]]></a:t>
+              <a:t><![CDATA[1. நேபாத்தின் குமாரனாகிய யெரொபெயாம் என்னும் ராஜாவின் பதினெட்டாம் வருஷத்திலே அபியாம் யூதாவின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he took away the sodomites out of the land, and removed all the idols that his fathers had]]></a:t>
+              <a:t><![CDATA[மாகாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made.]]></a:t>
+              <a:t><![CDATA[11. ஆசா தன் தகப்பனாகிய தாவீதைப் போல் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And also Maachah his mother, even her he removed from being queen, because she had made an idol]]></a:t>
+              <a:t><![CDATA[12. அவன் இலச்சையான புணர்ச்சிக் காரரை தேசத்திலிருந்து அகற்றி, தன் பிதாக்கள் உண்டுபண்ணின நரகலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in a grove; and Asa destroyed her idol, and burnt it by the brook Kidron.]]></a:t>
+              <a:t><![CDATA[விக்கிரகங்களையெல்லாம் விலக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But the high places were not removed: nevertheless Asa's heart was perfect with the LORD all his]]></a:t>
+              <a:t><![CDATA[13. தோப்பிலே அருவருப்பான விக்கிரகத்தை உண்டுபண்ணின தன் தாயாகிய மாகாளையும் ராஜாத்தியாய் இராத படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days.]]></a:t>
+              <a:t><![CDATA[விலக்கிவிட்டான்; அவளுடைய விக்கிரகத்தையும் ஆசா நிர்மூலமாக்கி, கீதரோன் ஆற்றண்டையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he brought in the things which his father had dedicated, and the things which himself had]]></a:t>
+              <a:t><![CDATA[சுட்டெரித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dedicated, into the house of the LORD, silver, and gold, and vessels.]]></a:t>
+              <a:t><![CDATA[14. மேடைகளோ தகர்க்கப்படவில்லை; ஆனாலும் ஆசா உயிரோடிருந்த நாளெல்லாம் அவன் இருதயம் கர்த்தரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And there was war between Asa and Baasha king of Israel all their days.]]></a:t>
+              <a:t><![CDATA[உத்தமமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Baasha king of Israel went up against Judah, and built Ramah, that he might not suffer any]]></a:t>
+              <a:t><![CDATA[15. தன் தகப்பனும் தானும் பரிசுத்தப் படுத்தும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Three years reigned he in Jerusalem. and his mother's name was Maachah, the daughter of]]></a:t>
+              <a:t><![CDATA[ராஜாவாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go out or come in to Asa king of Judah.]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளையும் அவன் கர்த்தருடைய ஆலயத்திலே கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then Asa took all the silver and the gold that were left in the treasures of the house of the]]></a:t>
+              <a:t><![CDATA[16. ஆசாவுக்கும் இஸ்ரவேலின் ராஜாவாகிய பாஷாவுக்கும் அவர்களுடைய நாட்களிலெல்லாம் யுத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, and the treasures of the king's house, and delivered them into the hand of his servants: and]]></a:t>
+              <a:t><![CDATA[நடந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king Asa sent them to Benhadad, the son of Tabrimon, the son of Hezion, king of Syria, that dwelt at]]></a:t>
+              <a:t><![CDATA[17. ஒருவரும் யூதாவின் ராஜாவாகிய ஆசாவினிடத்தில் போக்குவரத்தாயிராதபடிக்கு, இஸ்ரவேலின் ராஜாவாகிய பாஷா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Damascus, saying,]]></a:t>
+              <a:t><![CDATA[யூதாவுக்கு விரோதமாக வந்து ராமாவைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. There is a league between me and you, and between my father and your father: behold, I have sent]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you a present of silver and gold; come and break your league with Baasha king of Israel, that]]></a:t>
+              <a:t><![CDATA[ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he may depart from me.]]></a:t>
+              <a:t><![CDATA[வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. So Benhadad hearkened unto king Asa, and sent the captains of the hosts which he had against the]]></a:t>
+              <a:t><![CDATA[கொடுத்தனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cities of Israel, and stroke Ijon, and Dan, and Abelbethmaachah, and all Cinneroth, with all the]]></a:t>
+              <a:t><![CDATA[19. எனக்கும் உமக்கும் என் தகப்பனுக்கும் உம்முடைய தகப்பனுக்கும் உடன்படிக்கை உண்டே; இதோ, உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abishalom.]]></a:t>
+              <a:t><![CDATA[2. மூன்று வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land of Naphtali.]]></a:t>
+              <a:t><![CDATA[வெகுமதியாய் வெள்ளியையும் பொன்னையும் அனுப்புகிறேன்; இஸ்ரவேலின் ராஜாவாகிய பாஷா என்னைவிட்டு விலகிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And it came to pass, when Baasha heard thereof, that he left off building of Ramah, and dwelt in]]></a:t>
+              <a:t><![CDATA[போகும்படிக்கு, நீர் வந்து அவனோடு செய்த உடன்படிக்கையைத் தள்ளிப்போடும் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Tirzah.]]></a:t>
+              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then king Asa made a proclamation throughout all Judah; none was exempted: and they took away]]></a:t>
+              <a:t><![CDATA[விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the stones of Ramah, and the timber thereof, wherewith Baasha had built; and king Asa built with]]></a:t>
+              <a:t><![CDATA[முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them Geba of Benjamin, and Mizpah.]]></a:t>
+              <a:t><![CDATA[21. பாஷா அதைக் கேட்டபோது, ராமாவைக் கட்டுகிறதை விட்டு திர்சாவிலிருந்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The rest of all the acts of Asa, and all his might, and all that he did, and the cities which he]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[built, are they not written in the book of the chronicles of the kings of Judah? Nevertheless in the]]></a:t>
+              <a:t><![CDATA[ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[time of his old age he was diseased in his feet.]]></a:t>
+              <a:t><![CDATA[கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Asa slept with his fathers, and was buried with his fathers in the city of David his father:]]></a:t>
+              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he walked in all the sins of his father, which he had done before him: and his heart was not]]></a:t>
+              <a:t><![CDATA[மாகாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Jehoshaphat his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Nadab the son of Jeroboam began to reign over Israel in the second year of Asa king of]]></a:t>
+              <a:t><![CDATA[முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah, and reigned over Israel two years.]]></a:t>
+              <a:t><![CDATA[24. ஆசா தன் பிதாக்களோடே நித்திரையடைந்தபின், தன் தகப்பனாகிய தாவீதின் நகரத்திலே தன் பிதாக்களண்டையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he did evil in the sight of the LORD, and walked in the way of his father, and in his sin]]></a:t>
+              <a:t><![CDATA[அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோசபாத் அவன் ஸ்தானத்திலே ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherewith he made Israel to sin.]]></a:t>
+              <a:t><![CDATA[25. யூதாவின் ராஜாவாகிய ஆசாவின் இரண்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய நாதாப் இஸ்ரவேலின் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Baasha the son of Ahijah, of the house of Issachar, conspired against him; and Baasha stroke]]></a:t>
+              <a:t><![CDATA[ராஜாவாகி, இரண்டு வருஷம் இஸ்ரவேலின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him at Gibbethon, which belonged to the Philistines; for Nadab and all Israel laid siege to]]></a:t>
+              <a:t><![CDATA[26. அவன் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், அவன் இஸ்ரவேலைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gibbethon.]]></a:t>
+              <a:t><![CDATA[பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Even in the third year of Asa king of Judah did Baasha slay him, and reigned in his position.]]></a:t>
+              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And it came to pass, when he reigned, that he stroke all the house of Jeroboam; he left not to]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[perfect with the LORD his God, as the heart of David his father.]]></a:t>
+              <a:t><![CDATA[3. தன் தகப்பன் தனக்கு முன்செய்த எல்லாப் பாவங்களிலும் அவன் நடந்தான்; அவன் இருதயம் அவன் தகப்பனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jeroboam any that breathed, until he had destroyed him, according unto the saying of the LORD, which]]></a:t>
+              <a:t><![CDATA[வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he spoke by his servant Ahijah the Shilonite:]]></a:t>
+              <a:t><![CDATA[28. பாஷா யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அவனைக் கொன்றுபோட்டபின், அவன் ஸ்தானத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Because of the sins of Jeroboam which he sinned, and which he made Israel sin, by his]]></a:t>
+              <a:t><![CDATA[ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[provocation wherewith he provoked the LORD God of Israel to anger.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது யெரொபெயாம் செய்ததும், இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவங்களினிமித்தமும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Now the rest of the acts of Nadab, and all that he did, are they not written in the book of the]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு உண்டாக்கின கோபத்தினிமித்தமும், கர்த்தர் சீலோனியனான அகியா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[தமது ஊழியக்காரனைக்கொண்டு சொல்லியிருந்த வார்த்தையின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And there was war between Asa and Baasha king of Israel all their days.]]></a:t>
+              <a:t><![CDATA[30. அவன் ராஜாவானபின் அவன் யெரொபெயாமின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; யெரொபெயாமுக்கு இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. In the third year of Asa king of Judah began Baasha the son of Ahijah to reign over all Israel]]></a:t>
+              <a:t><![CDATA[சுவாசமுள்ளதொன்றையும் அவன் அழிக்காமல் விடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in Tirzah, twenty and four years.]]></a:t>
+              <a:t><![CDATA[31. நாதாபின் மற்ற வர்த்தமானங்களும் அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And he did evil in the sight of the LORD, and walked in the way of Jeroboam, and in his sin]]></a:t>
+              <a:t><![CDATA[அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Nevertheless for David's sake did the LORD his God give him a lamp in Jerusalem, to set up his]]></a:t>
+              <a:t><![CDATA[தாவீதின் இருதயத்தைப்போல், தன் தேவனாகிய கர்த்தருக்கு முன்பாக உத்தமமாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +17969,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherewith he made Israel to sin.]]></a:t>
+              <a:t><![CDATA[32. ஆசாவுக்கும் இஸ்ரவேல் ராஜாவாகிய பாஷாவுக்கும் அவர்கள் நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அகியாவின் குமாரனாகிய பாஷா, இஸ்ரவேலனைத்தின் மேலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திர்சாவிலே ராஜாவாகி இருபத்து நாலு வருஷம் ஆண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும், அவன் இஸ்ரவேலைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son after him, and to establish Jerusalem:]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் தாவீதினிமித்தம் அவனுடைய தேவனாகிய கர்த்தர், அவனுக்குப் பிற்பாடு அவன் குமாரனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Because David did that which was right in the eyes of the LORD, and turned not aside from any]]></a:t>
+              <a:t><![CDATA[எழும்பப்பண்ணுகிறதினாலும், எருசலேமை நிலை நிறுத்துகிறதினாலும், அவனுக்கு எருசலேமில் ஒரு விளக்கைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17810,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18095,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>70</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>