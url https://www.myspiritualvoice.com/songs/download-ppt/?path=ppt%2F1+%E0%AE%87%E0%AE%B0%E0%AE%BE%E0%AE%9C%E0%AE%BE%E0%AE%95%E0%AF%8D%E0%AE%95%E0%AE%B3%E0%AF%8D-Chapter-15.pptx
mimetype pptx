--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -119,50 +119,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +219,56 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +430,59 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[5. தாவீது ஏத்தியனாகிய உரியாவின் சங்கதி ஒன்றுதவிர கர்த்தர் தனக்குக் கட்டளையிட்டதிலே தான் உயிரோடிருந்த நாளெல்லாம் ஒன்றையும் விட்டு விலகாமல், அவர் பார்வைக்குச் செம்மையானதைச் செய்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[6. ரெகொபொயாமுக்கும் யெரொபெயாமுக்கும் அவர்கள் இருந்த நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நேபாத்தின் குமாரனாகிய யெரொபெயாம் என்னும் ராஜாவின் பதினெட்டாம் வருஷத்திலே அபியாம் யூதாவின்மேல் ராஜாவாகி,]]></a:t>
+              <a:t><![CDATA[7. அபியாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அபியாமுக்கும் யெரொபெயாமுக்கும் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்று வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
+              <a:t><![CDATA[7. அபியாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அபியாமுக்கும் யெரொபெயாமுக்கும் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பன் தனக்கு முன்செய்த எல்லாப் பாவங்களிலும் அவன் நடந்தான்; அவன் இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல், தன் தேவனாகிய கர்த்தருக்கு முன்பாக உத்தமமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. அபியாம் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய ஆசா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பன் தனக்கு முன்செய்த எல்லாப் பாவங்களிலும் அவன் நடந்தான்; அவன் இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல், தன் தேவனாகிய கர்த்தருக்கு முன்பாக உத்தமமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. அபியாம் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய ஆசா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் தாவீதினிமித்தம் அவனுடைய தேவனாகிய கர்த்தர், அவனுக்குப் பிற்பாடு அவன் குமாரனை எழும்பப்பண்ணுகிறதினாலும், எருசலேமை நிலை நிறுத்துகிறதினாலும், அவனுக்கு எருசலேமில் ஒரு விளக்கைக் கட்டளையிட்டு வந்தார்.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலின் ராஜாவாகிய யெரொபெயாமின் இருபதாம் வருஷத்திலே ஆசா யூதாவின்மேல் ராஜாவாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் தாவீதினிமித்தம் அவனுடைய தேவனாகிய கர்த்தர், அவனுக்குப் பிற்பாடு அவன் குமாரனை எழும்பப்பண்ணுகிறதினாலும், எருசலேமை நிலை நிறுத்துகிறதினாலும், அவனுக்கு எருசலேமில் ஒரு விளக்கைக் கட்டளையிட்டு வந்தார்.]]></a:t>
+              <a:t><![CDATA[10. நாற்பத்தொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஏத்தியனாகிய உரியாவின் சங்கதி ஒன்றுதவிர கர்த்தர் தனக்குக் கட்டளையிட்டதிலே தான் உயிரோடிருந்த நாளெல்லாம் ஒன்றையும் விட்டு விலகாமல், அவர் பார்வைக்குச் செம்மையானதைச் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[10. நாற்பத்தொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஏத்தியனாகிய உரியாவின் சங்கதி ஒன்றுதவிர கர்த்தர் தனக்குக் கட்டளையிட்டதிலே தான் உயிரோடிருந்த நாளெல்லாம் ஒன்றையும் விட்டு விலகாமல், அவர் பார்வைக்குச் செம்மையானதைச் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[11. ஆசா தன் தகப்பனாகிய தாவீதைப் போல் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் ராஜாவானபின் அவன் யெரொபெயாமின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; யெரொபெயாமுக்கு இருந்த சுவாசமுள்ளதொன்றையும் அவன் அழிக்காமல் விடவில்லை.]]></a:t>
+              <a:t><![CDATA[1. நேபாத்தின் குமாரனாகிய யெரொபெயாம் என்னும் ராஜாவின் பதினெட்டாம் வருஷத்திலே அபியாம் யூதாவின்மேல் ராஜாவாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஏத்தியனாகிய உரியாவின் சங்கதி ஒன்றுதவிர கர்த்தர் தனக்குக் கட்டளையிட்டதிலே தான் உயிரோடிருந்த நாளெல்லாம் ஒன்றையும் விட்டு விலகாமல், அவர் பார்வைக்குச் செம்மையானதைச் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[12. அவன் இலச்சையான புணர்ச்சிக் காரரை தேசத்திலிருந்து அகற்றி, தன் பிதாக்கள் உண்டுபண்ணின நரகலான விக்கிரகங்களையெல்லாம் விலக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ரெகொபொயாமுக்கும் யெரொபெயாமுக்கும் அவர்கள் இருந்த நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. அவன் இலச்சையான புணர்ச்சிக் காரரை தேசத்திலிருந்து அகற்றி, தன் பிதாக்கள் உண்டுபண்ணின நரகலான விக்கிரகங்களையெல்லாம் விலக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அபியாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அபியாமுக்கும் யெரொபெயாமுக்கும் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. தோப்பிலே அருவருப்பான விக்கிரகத்தை உண்டுபண்ணின தன் தாயாகிய மாகாளையும் ராஜாத்தியாய் இராத படிக்கு விலக்கிவிட்டான்; அவளுடைய விக்கிரகத்தையும் ஆசா நிர்மூலமாக்கி, கீதரோன் ஆற்றண்டையிலே சுட்டெரித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அபியாம் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய ஆசா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[13. தோப்பிலே அருவருப்பான விக்கிரகத்தை உண்டுபண்ணின தன் தாயாகிய மாகாளையும் ராஜாத்தியாய் இராத படிக்கு விலக்கிவிட்டான்; அவளுடைய விக்கிரகத்தையும் ஆசா நிர்மூலமாக்கி, கீதரோன் ஆற்றண்டையிலே சுட்டெரித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அபியாம் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய ஆசா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[14. மேடைகளோ தகர்க்கப்படவில்லை; ஆனாலும் ஆசா உயிரோடிருந்த நாளெல்லாம் அவன் இருதயம் கர்த்தரோடே உத்தமமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலின் ராஜாவாகிய யெரொபெயாமின் இருபதாம் வருஷத்திலே ஆசா யூதாவின்மேல் ராஜாவாகி,]]></a:t>
+              <a:t><![CDATA[14. மேடைகளோ தகர்க்கப்படவில்லை; ஆனாலும் ஆசா உயிரோடிருந்த நாளெல்லாம் அவன் இருதயம் கர்த்தரோடே உத்தமமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாற்பத்தொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
+              <a:t><![CDATA[15. தன் தகப்பனும் தானும் பரிசுத்தப் படுத்தும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் அவன் கர்த்தருடைய ஆலயத்திலே கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாற்பத்தொரு வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
+              <a:t><![CDATA[15. தன் தகப்பனும் தானும் பரிசுத்தப் படுத்தும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் அவன் கர்த்தருடைய ஆலயத்திலே கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆசா தன் தகப்பனாகிய தாவீதைப் போல் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[16. ஆசாவுக்கும் இஸ்ரவேலின் ராஜாவாகிய பாஷாவுக்கும் அவர்களுடைய நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் இலச்சையான புணர்ச்சிக் காரரை தேசத்திலிருந்து அகற்றி, தன் பிதாக்கள் உண்டுபண்ணின நரகலான விக்கிரகங்களையெல்லாம் விலக்கி,]]></a:t>
+              <a:t><![CDATA[17. ஒருவரும் யூதாவின் ராஜாவாகிய ஆசாவினிடத்தில் போக்குவரத்தாயிராதபடிக்கு, இஸ்ரவேலின் ராஜாவாகிய பாஷா யூதாவுக்கு விரோதமாக வந்து ராமாவைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் ராஜாவானபின் அவன் யெரொபெயாமின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; யெரொபெயாமுக்கு இருந்த சுவாசமுள்ளதொன்றையும் அவன் அழிக்காமல் விடவில்லை.]]></a:t>
+              <a:t><![CDATA[2. மூன்று வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தோப்பிலே அருவருப்பான விக்கிரகத்தை உண்டுபண்ணின தன் தாயாகிய மாகாளையும் ராஜாத்தியாய் இராத படிக்கு விலக்கிவிட்டான்; அவளுடைய விக்கிரகத்தையும் ஆசா நிர்மூலமாக்கி, கீதரோன் ஆற்றண்டையிலே சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. ஒருவரும் யூதாவின் ராஜாவாகிய ஆசாவினிடத்தில் போக்குவரத்தாயிராதபடிக்கு, இஸ்ரவேலின் ராஜாவாகிய பாஷா யூதாவுக்கு விரோதமாக வந்து ராமாவைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தோப்பிலே அருவருப்பான விக்கிரகத்தை உண்டுபண்ணின தன் தாயாகிய மாகாளையும் ராஜாத்தியாய் இராத படிக்கு விலக்கிவிட்டான்; அவளுடைய விக்கிரகத்தையும் ஆசா நிர்மூலமாக்கி, கீதரோன் ஆற்றண்டையிலே சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேடைகளோ தகர்க்கப்படவில்லை; ஆனாலும் ஆசா உயிரோடிருந்த நாளெல்லாம் அவன் இருதயம் கர்த்தரோடே உத்தமமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேடைகளோ தகர்க்கப்படவில்லை; ஆனாலும் ஆசா உயிரோடிருந்த நாளெல்லாம் அவன் இருதயம் கர்த்தரோடே உத்தமமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் தகப்பனும் தானும் பரிசுத்தப் படுத்தும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் அவன் கர்த்தருடைய ஆலயத்திலே கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் தகப்பனும் தானும் பரிசுத்தப் படுத்தும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் அவன் கர்த்தருடைய ஆலயத்திலே கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[19. எனக்கும் உமக்கும் என் தகப்பனுக்கும் உம்முடைய தகப்பனுக்கும் உடன்படிக்கை உண்டே; இதோ, உமக்கு வெகுமதியாய் வெள்ளியையும் பொன்னையும் அனுப்புகிறேன்; இஸ்ரவேலின் ராஜாவாகிய பாஷா என்னைவிட்டு விலகிப் போகும்படிக்கு, நீர் வந்து அவனோடு செய்த உடன்படிக்கையைத் தள்ளிப்போடும் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆசாவுக்கும் இஸ்ரவேலின் ராஜாவாகிய பாஷாவுக்கும் அவர்களுடைய நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. எனக்கும் உமக்கும் என் தகப்பனுக்கும் உம்முடைய தகப்பனுக்கும் உடன்படிக்கை உண்டே; இதோ, உமக்கு வெகுமதியாய் வெள்ளியையும் பொன்னையும் அனுப்புகிறேன்; இஸ்ரவேலின் ராஜாவாகிய பாஷா என்னைவிட்டு விலகிப் போகும்படிக்கு, நீர் வந்து அவனோடு செய்த உடன்படிக்கையைத் தள்ளிப்போடும் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவரும் யூதாவின் ராஜாவாகிய ஆசாவினிடத்தில் போக்குவரத்தாயிராதபடிக்கு, இஸ்ரவேலின் ராஜாவாகிய பாஷா யூதாவுக்கு விரோதமாக வந்து ராமாவைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[19. எனக்கும் உமக்கும் என் தகப்பனுக்கும் உம்முடைய தகப்பனுக்கும் உடன்படிக்கை உண்டே; இதோ, உமக்கு வெகுமதியாய் வெள்ளியையும் பொன்னையும் அனுப்புகிறேன்; இஸ்ரவேலின் ராஜாவாகிய பாஷா என்னைவிட்டு விலகிப் போகும்படிக்கு, நீர் வந்து அவனோடு செய்த உடன்படிக்கையைத் தள்ளிப்போடும் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவரும் யூதாவின் ராஜாவாகிய ஆசாவினிடத்தில் போக்குவரத்தாயிராதபடிக்கு, இஸ்ரவேலின் ராஜாவாகிய பாஷா யூதாவுக்கு விரோதமாக வந்து ராமாவைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின் முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
+              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின் முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் ராஜாவானபின் அவன் யெரொபெயாமின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; யெரொபெயாமுக்கு இருந்த சுவாசமுள்ளதொன்றையும் அவன் அழிக்காமல் விடவில்லை.]]></a:t>
+              <a:t><![CDATA[2. மூன்று வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; அப்சலோமின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் மாகாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
+              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின் முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆசா கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் மீதியான எல்லா வெள்ளியையும் பொன்னையும், ராஜாவின் அரமனையின் பொக்கிஷங்களையும் எடுத்து, அவைகளைத் தன் ஊழியக்காரர் கையிலே தமஸ்குவில் வாசமாயிருக்கிற எசியோனின் மகனாகிய தப்ரிமோனின் குமாரன் பெனாதாத் என்னும் சீரியாவின் ராஜாவுக்குக் கொடுத்தனுப்பி:]]></a:t>
+              <a:t><![CDATA[21. பாஷா அதைக் கேட்டபோது, ராமாவைக் கட்டுகிறதை விட்டு திர்சாவிலிருந்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எனக்கும் உமக்கும் என் தகப்பனுக்கும் உம்முடைய தகப்பனுக்கும் உடன்படிக்கை உண்டே; இதோ, உமக்கு வெகுமதியாய் வெள்ளியையும் பொன்னையும் அனுப்புகிறேன்; இஸ்ரவேலின் ராஜாவாகிய பாஷா என்னைவிட்டு விலகிப் போகும்படிக்கு, நீர் வந்து அவனோடு செய்த உடன்படிக்கையைத் தள்ளிப்போடும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[21. பாஷா அதைக் கேட்டபோது, ராமாவைக் கட்டுகிறதை விட்டு திர்சாவிலிருந்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எனக்கும் உமக்கும் என் தகப்பனுக்கும் உம்முடைய தகப்பனுக்கும் உடன்படிக்கை உண்டே; இதோ, உமக்கு வெகுமதியாய் வெள்ளியையும் பொன்னையும் அனுப்புகிறேன்; இஸ்ரவேலின் ராஜாவாகிய பாஷா என்னைவிட்டு விலகிப் போகும்படிக்கு, நீர் வந்து அவனோடு செய்த உடன்படிக்கையைத் தள்ளிப்போடும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன் கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின் முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன் கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின் முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன் கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெனாதாத், ராஜாவாகிய ஆசாவுக்குச் செவிகொடுத்து, தனக்கு உண்டான சேனாபதிகளை இஸ்ரவேலின் பட்டணங்களுக்கு விரோதமாக அனுப்பி, ஈயோனையும், தாணையும் பெத்மாக்கா என்னும் ஆபேலையும் கின்னரேத் அனைத்தையும் நப்தலியின் முழுத்தேசத்தோடுங் கூடமுறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன் முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பாஷா அதைக் கேட்டபோது, ராமாவைக் கட்டுகிறதை விட்டு திர்சாவிலிருந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன் முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன் கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன் முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன் கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[24. ஆசா தன் பிதாக்களோடே நித்திரையடைந்தபின், தன் தகப்பனாகிய தாவீதின் நகரத்திலே தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோசபாத் அவன் ஸ்தானத்திலே ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நாதாபின் மற்ற வர்த்தமானங்களும் அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. தன் தகப்பன் தனக்கு முன்செய்த எல்லாப் பாவங்களிலும் அவன் நடந்தான்; அவன் இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல், தன் தேவனாகிய கர்த்தருக்கு முன்பாக உத்தமமாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ராஜாவாகிய ஆசா யூதா எங்கும் ஒருவரும் தப்பாமல் எல்லாரும் போய், பாஷா கட்டின ராமாவின்கற்களையும் அதின் மரங்களையும் எடுத்துவர பறைமுறை இடுவித்து; அவைகளினால் பென்யமீன் கோத்திரத்திலுள்ள கேபாவையும் மிஸ்பாவையும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[24. ஆசா தன் பிதாக்களோடே நித்திரையடைந்தபின், தன் தகப்பனாகிய தாவீதின் நகரத்திலே தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோசபாத் அவன் ஸ்தானத்திலே ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன் முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. யூதாவின் ராஜாவாகிய ஆசாவின் இரண்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய நாதாப் இஸ்ரவேலின் மேல் ராஜாவாகி, இரண்டு வருஷம் இஸ்ரவேலின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன் முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. யூதாவின் ராஜாவாகிய ஆசாவின் இரண்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய நாதாப் இஸ்ரவேலின் மேல் ராஜாவாகி, இரண்டு வருஷம் இஸ்ரவேலின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆசாவின் மற்ற எல்லா வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் செய்தவை யாவும், அவன் கட்டின பட்டணங்களின் வரலாறும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது; அவன் முதிர்வயதான காலத்தில் அவனுடைய கால்களில் வியாதி கண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அவன் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆசா தன் பிதாக்களோடே நித்திரையடைந்தபின், தன் தகப்பனாகிய தாவீதின் நகரத்திலே தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோசபாத் அவன் ஸ்தானத்திலே ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[26. அவன் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆசா தன் பிதாக்களோடே நித்திரையடைந்தபின், தன் தகப்பனாகிய தாவீதின் நகரத்திலே தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோசபாத் அவன் ஸ்தானத்திலே ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும் இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யூதாவின் ராஜாவாகிய ஆசாவின் இரண்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய நாதாப் இஸ்ரவேலின் மேல் ராஜாவாகி, இரண்டு வருஷம் இஸ்ரவேலின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும் இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யூதாவின் ராஜாவாகிய ஆசாவின் இரண்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய நாதாப் இஸ்ரவேலின் மேல் ராஜாவாகி, இரண்டு வருஷம் இஸ்ரவேலின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும் இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[28. பாஷா யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அவனைக் கொன்றுபோட்டபின், அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது யெரொபெயாம் செய்ததும், இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவங்களினிமித்தமும், அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு உண்டாக்கின கோபத்தினிமித்தமும், கர்த்தர் சீலோனியனான அகியா என்னும் தமது ஊழியக்காரனைக்கொண்டு சொல்லியிருந்த வார்த்தையின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நாதாபின் மற்ற வர்த்தமானங்களும் அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. தன் தகப்பன் தனக்கு முன்செய்த எல்லாப் பாவங்களிலும் அவன் நடந்தான்; அவன் இருதயம் அவன் தகப்பனாகிய தாவீதின் இருதயத்தைப்போல், தன் தேவனாகிய கர்த்தருக்கு முன்பாக உத்தமமாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும் இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது யெரொபெயாம் செய்ததும், இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவங்களினிமித்தமும், அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு உண்டாக்கின கோபத்தினிமித்தமும், கர்த்தர் சீலோனியனான அகியா என்னும் தமது ஊழியக்காரனைக்கொண்டு சொல்லியிருந்த வார்த்தையின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும் இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது யெரொபெயாம் செய்ததும், இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவங்களினிமித்தமும், அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு உண்டாக்கின கோபத்தினிமித்தமும், கர்த்தர் சீலோனியனான அகியா என்னும் தமது ஊழியக்காரனைக்கொண்டு சொல்லியிருந்த வார்த்தையின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இசக்கார் வம்சத்தானாகிய அகியாவின் குமாரனான பாஷா, அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, நாதாபும் இஸ்ரவேலனைத்தும் பெலிஸ்தருக்கு இருந்த கிபெத்தோனை முற்றிக்கைபோட்டிருக்கையில், பாஷா அவனைக் கிபெத்தோனிலே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[30. அவன் ராஜாவானபின் அவன் யெரொபெயாமின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; யெரொபெயாமுக்கு இருந்த சுவாசமுள்ளதொன்றையும் அவன் அழிக்காமல் விடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பாஷா யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அவனைக் கொன்றுபோட்டபின், அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[30. அவன் ராஜாவானபின் அவன் யெரொபெயாமின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; யெரொபெயாமுக்கு இருந்த சுவாசமுள்ளதொன்றையும் அவன் அழிக்காமல் விடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6973,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யெரொபெயாம் செய்ததும், இஸ்ரவேலைச் செய்யப்பண்ணினதுமான பாவங்களினிமித்தமும், அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு உண்டாக்கின கோபத்தினிமித்தமும், கர்த்தர் சீலோனியனான அகியா என்னும் தமது ஊழியக்காரனைக்கொண்டு சொல்லியிருந்த வார்த்தையின்படியே,]]></a:t>
+              <a:t><![CDATA[31. நாதாபின் மற்ற வர்த்தமானங்களும் அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. நாதாபின் மற்ற வர்த்தமானங்களும் அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. ஆசாவுக்கும் இஸ்ரவேல் ராஜாவாகிய பாஷாவுக்கும் அவர்கள் நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அகியாவின் குமாரனாகிய பாஷா, இஸ்ரவேலனைத்தின் மேலும் திர்சாவிலே ராஜாவாகி இருபத்து நாலு வருஷம் ஆண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அகியாவின் குமாரனாகிய பாஷா, இஸ்ரவேலனைத்தின் மேலும் திர்சாவிலே ராஜாவாகி இருபத்து நாலு வருஷம் ஆண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7627,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசாவுக்கும் இஸ்ரவேல் ராஜாவாகிய பாஷாவுக்கும் அவர்கள் நாட்களிலெல்லாம் யுத்தம் நடந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் தாவீதினிமித்தம் அவனுடைய தேவனாகிய கர்த்தர், அவனுக்குப் பிற்பாடு அவன் குமாரனை எழும்பப்பண்ணுகிறதினாலும், எருசலேமை நிலை நிறுத்துகிறதினாலும், அவனுக்கு எருசலேமில் ஒரு விளக்கைக் கட்டளையிட்டு வந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும், அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவத்திலும் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அகியாவின் குமாரனாகிய பாஷா, இஸ்ரவேலனைத்தின் மேலும் திர்சாவிலே ராஜாவாகி இருபத்து நாலு வருஷம் ஆண்டு,]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் தாவீதினிமித்தம் அவனுடைய தேவனாகிய கர்த்தர், அவனுக்குப் பிற்பாடு அவன் குமாரனை எழும்பப்பண்ணுகிறதினாலும், எருசலேமை நிலை நிறுத்துகிறதினாலும், அவனுக்கு எருசலேமில் ஒரு விளக்கைக் கட்டளையிட்டு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +7954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யூதாவின் ராஜாவாகிய ஆசாவின் மூன்றாம் வருஷத்திலே அகியாவின் குமாரனாகிய பாஷா, இஸ்ரவேலனைத்தின் மேலும் திர்சாவிலே ராஜாவாகி இருபத்து நாலு வருஷம் ஆண்டு,]]></a:t>
+              <a:t><![CDATA[5. தாவீது ஏத்தியனாகிய உரியாவின் சங்கதி ஒன்றுதவிர கர்த்தர் தனக்குக் கட்டளையிட்டதிலே தான் உயிரோடிருந்த நாளெல்லாம் ஒன்றையும் விட்டு விலகாமல், அவர் பார்வைக்குச் செம்மையானதைச் செய்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506699" r:id="rId1"/>
+    <p:sldLayoutId id="2473417995" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,54 +8557,102 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8047,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಆದರೆ ಅವನು ಕರ್ತನ ಸಮ್ಮುಖದಲ್ಲಿ ಕೆಟ್ಟದ್ದನ್ನು ಮಾಡಿ ಯಾರೊ ಬ್ಬಾಮನ ಮಾರ್ಗದಲ್ಲಿಯೂ ಅವನು ಇಸ್ರಾಯೇಲನ್ನು]]></a:t>
+              <a:t><![CDATA[thing that he commanded him all the days of his life, save only in the matter of Uriah the Hittite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾಪಮಾಡಲು ಪ್ರೇರೇಪಿಸಿದ ಅವನ ಪಾಪದ ಲ್ಲಿಯೂ ನಡೆದನು.]]></a:t>
+              <a:t><![CDATA[6. And there was war between Rehoboam and Jeroboam all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನೆಬಾಟನ ಮಗನಾಗಿರುವ ಅರಸನಾದ ಯಾರೊಬ್ಬಾಮನ ಹದಿನೆಂಟನೇ ವರುಷ ದಲ್ಲಿ ಅಬೀಯಾಮನು ಯೆಹೂದದ ಮೇಲೆ ಆಳುತ್ತಿ ದ್ದನು.]]></a:t>
+              <a:t><![CDATA[7. Now the rest of the acts of Abijam, and all that he did, are they not written in the book of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವನು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ಮೂರು ವರುಷ ಆಳಿದನು. ಅವನ ತಾಯಿ ಅಬೀಷಾಲೋಮನ ಮಗ ಳಾಗಿದ್ದು ಮಾಕಾ ಎಂಬ ಹೆಸರುಳ್ಳವಳಾಗಿದ್ದಳು.]]></a:t>
+              <a:t><![CDATA[chronicles of the kings of Judah? And there was war between Abijam and Jeroboam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆದರೆ ತನ್ನ ಪಿತೃವಾದ ದಾವೀದನ ಹೃದಯದ ಪ್ರಕಾರ ತನ್ನ ಹೃದಯವು ತನ್ನ ದೇವರಾದ ಕರ್ತನ ಮುಂದೆ ಪೂರ್ಣವಾಗಿರದೆ ತನಗೆ]]></a:t>
+              <a:t><![CDATA[8. And Abijam slept with his fathers; and they buried him in the city of David: and Asa his son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂಚಿದ್ದ ತನ್ನ ತಂದೆ ಮಾಡಿದ ಸಮಸ್ತ ಪಾಪಗಳಲ್ಲಿ ನಡೆದನು.]]></a:t>
+              <a:t><![CDATA[reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅವನ ತರುವಾಯ ಅವನ ಮಗನನ್ನು ನೇಮಿಸುವದಕ್ಕೂ ಯೆರೂಸಲೇಮನ್ನು ಸ್ಥಿರಪಡಿಸುವದಕ್ಕೂ ತನ್ನ ದೇವರಾದ ಕರ್ತನು ದಾವೀದನ]]></a:t>
+              <a:t><![CDATA[9. And in the twentieth year of Jeroboam king of Israel reigned Asa over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಿತ್ತ ಯೆರೂ ಸಲೇಮಿನಲ್ಲಿ ಅವನಿಗೆ ದೀಪವನ್ನು ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[10. And forty and one years reigned he in Jerusalem. And his mother's name was Maachah, the daughter]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ದಾವೀದನು ಹಿತ್ತಿಯನಾದ ಊರೀಯನ ವಿಷಯ ಹೊರತಾಗಿ ತನ್ನ ಜೀವಿತದ ಸಮಸ್ತ ದಿವಸಗಳಲ್ಲಿ ಕರ್ತನು ತನಗೆ ಆಜ್ಞಾಪಿಸಿದ]]></a:t>
+              <a:t><![CDATA[of Abishalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲಾದಕ್ಕೆ ತೊಲಗದೆ ಆತನ ದೃಷ್ಟಿಗೆ ಮೆಚ್ಚಿಗೆಯಾದದ್ದನ್ನು ಮಾಡಿ ದನು. ಆದರೆ ರೆಹಬ್ಬಾಮನಿಗೂ ಯಾರೊಬ್ಬಾಮನಿಗೂ ಅವರ]]></a:t>
+              <a:t><![CDATA[11. And Asa did that which was right in the eyes of the LORD, as did David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಯಾರೊಬ್ಬಾ ಮನು ಪಾಪಮಾಡಿ ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಪ್ರೇರೇಪಿ ಸಿದ ನಿಮಿತ್ತವಾಗಿಯೂ ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನಿಗೆ]]></a:t>
+              <a:t><![CDATA[1. Now in the eighteenth year of king Jeroboam the son of Nebat reigned Abijam over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜೀವಾಂತ್ಯದ ವರೆಗೆ ಯುದ್ಧಉಂಟಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[12. And he took away the sodomites out of the land, and removed all the idols that his fathers had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅಬೀಯಾಮನ ಮಿಕ್ಕಾದ ಕ್ರಿಯೆಗಳೂ ಅವನು ಮಾಡಿದ್ದೆಲ್ಲವೂ ಯೆಹೂದದ ಅರಸುಗಳ ವೃತಾಂತಗಳ ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯಲ್ಪಟ್ಟವಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅಬೀಯಾಮನಿಗೂ ಯಾರೂಬ್ಬಾಮನಿಗೂ ಯುದ್ಧ ನಡೆಯುತ್ತಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[13. And also Maachah his mother, even her he removed from being queen, because she had made an idol]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅಬೀಯಾಮನು ತನ್ನ ಪಿತೃಗಳ ಸಂಗಡ ಮಲಗಿ ದನು; ದಾವೀದನ ಪಟ್ಟಣದಲ್ಲಿ ಅವನನ್ನು ಹೂಣಿ ಟ್ಟರು. ಅವನ ಮಗನಾದ ಆಸನು ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[in a grove; and Asa destroyed her idol, and burnt it by the brook Kidron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬದಲಾಗಿ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[14. But the high places were not removed: nevertheless Asa's heart was perfect with the LORD all his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಇಸ್ರಾಯೇಲಿನ ಅರಸನಾದ ಯಾರೊಬ್ಬಾಮನ ಇಪ್ಪತ್ತನೇ ವರುಷದಲ್ಲಿ ಆಸನು ಯೆಹೂದದ ಮೇಲೆ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಾಲ್ವತ್ತೊಂದು ವರುಷ ಅವನು ಯೆರೂ ಸಲೇಮಿನಲ್ಲಿ ಆಳಿದನು. ಅವನ ತಾಯಿ ಅಬೀಷಾ ಲೋಮನ ಮಗಳಾಗಿದ್ದು ಮಾಕಾಳೆಂಬ ಹೆಸರುಳ್ಳವ]]></a:t>
+              <a:t><![CDATA[15. And he brought in the things which his father had dedicated, and the things which himself had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಳಾಗಿದ್ದಳು.]]></a:t>
+              <a:t><![CDATA[dedicated, into the house of the LORD, silver, and gold, and vessels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಸನು ತನ್ನ ತಂದೆಯಾದ ದಾವೀದನ ಹಾಗೆ ಕರ್ತನ ಸಮ್ಮುಖದಲ್ಲಿ ಮೆಚ್ಚಿಗೆಯಾದದ್ದನ್ನು ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[16. And there was war between Asa and Baasha king of Israel all their days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವನು ಪುರುಷ ಸಂಗಮರನ್ನು ದೇಶದಲ್ಲಿಂದ ಹೊರಡಿಸಿ ತನ್ನ ಪಿತೃಗಳು ಮಾಡಿದ ಸಮಸ್ತ ವಿಗ್ರಹಗಳನ್ನು ತೆಗೆದುಹಾಕಿದನು.]]></a:t>
+              <a:t><![CDATA[17. And Baasha king of Israel went up against Judah, and built Ramah, that he might not suffer any]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೋಪವನ್ನು ಎಬ್ಬಿಸಿದ ನಿಮಿತ್ತವಾಗಿಯೂ ಕರ್ತನು ಶೀಲೋವಿನವನಾಗಿರುವ ತನ್ನ ಸೇವಕನಾದ ಅಹೀಯನ ಮುಖಾಂತರ ಹೇಳಿದ ಮಾತಿನ]]></a:t>
+              <a:t><![CDATA[2. Three years reigned he in Jerusalem. and his mother's name was Maachah, the daughter of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಆಸನು ತನ್ನ ತಾಯಿಯಾದ ಮಾಕಾ ತೋಪಿನಲ್ಲಿ ಒಂದು ವಿಗ್ರಹವನ್ನು ಮಾಡಿಸಿ ಇಟ್ಟದ್ದರಿಂದ ಅವಳನ್ನು ರಾಣಿಯಾಗಿರದ]]></a:t>
+              <a:t><![CDATA[to go out or come in to Asa king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ತೆಗೆದುಹಾಕಿ ಅವಳ ವಿಗ್ರಹ ವನ್ನು ಕಡಿದುಬಿಟ್ಟು ಕಿದ್ರೋನೆಂಬ ಹಳ್ಳದ ಬಳಿಯಲ್ಲಿ ಅದನ್ನು ಸುಟ್ಟುಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[18. Then Asa took all the silver and the gold that were left in the treasures of the house of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಉನ್ನತ ಸ್ಥಳಗಳಾದರೋ ಅವು ತೆಗೆದು ಹಾಕಲ್ಪಟ್ಟಿದ್ದಿಲ್ಲ; ಆದಾಗ್ಯೂ ಆಸನ ಹೃದಯವು ತನ್ನ ಸಮಸ್ತ ದಿವಸಗಳಲ್ಲಿ ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[LORD, and the treasures of the king's house, and delivered them into the hand of his servants: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೃಷ್ಟಿಯಲ್ಲಿ ದೋಷವಿಲ್ಲದ್ದಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[king Asa sent them to Benhadad, the son of Tabrimon, the son of Hezion, king of Syria, that dwelt at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ತಾನೂ ತನ್ನ ತಂದೆಯೂ ಅರ್ಪಿಸಿದ ಬೆಳ್ಳಿಯೂ ಬಂಗಾರವೂ ಸಾಮಾನುಗಳೂ ಅಂತೂ ಪ್ರತಿಷ್ಠಿಸಿದವುಗಳನ್ನು ಅವನು ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[Damascus, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂದಿರಕ್ಕೆ ತಂದನು.]]></a:t>
+              <a:t><![CDATA[19. There is a league between me and you, and between my father and your father: behold, I have sent]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆಸನಿಗೂ ಇಸ್ರಾಯೇಲಿನ ಅರಸನಾದ ಬಾಷ ನಿಗೂ ಅವರ ಜೀವಾಂತ್ಯದ ವರೆಗೆ ಯುದ್ಧ ನಡೆಯು ತ್ತಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[unto you a present of silver and gold; come and break your league with Baasha king of Israel, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನಾದ ಬಾಷನು ಯೆಹೂದಕ್ಕೆ ವಿರೋಧವಾಗಿ ಹೋಗಿ ಯೆಹೂದದ ಅರಸನಾದ ಆಸನ ಬಳಿಗೆ ಒಳಗಾಗಲಿ ಹೊರಗಾಗಲಿ]]></a:t>
+              <a:t><![CDATA[he may depart from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾರೂ ಹೋಗದ ಹಾಗೆ ರಾಮವನ್ನು ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[20. So Benhadad hearkened unto king Asa, and sent the captains of the hosts which he had against the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಆಸನು ಕರ್ತನ ಮಂದಿರದ ಬೊಕ್ಕಸಗಳನ್ನೂ ಮಿಕ್ಕ ಸಮಸ್ತ ಬೆಳ್ಳಿ ಬಂಗಾರವನ್ನು ಅರಮನೆಯ ಬೊಕ್ಕಸಗಳಲ್ಲಿ ತೆಗೆದು ತನ್ನ]]></a:t>
+              <a:t><![CDATA[cities of Israel, and stroke Ijon, and Dan, and Abelbethmaachah, and all Cinneroth, with all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರವೇ ಅವನು ಯಾರೊಬ್ಬಾಮನನ್ನು ನಾಶಮಾಡುವ ವರೆಗೆ ಶ್ವಾಸವುಳ್ಳ ಒಬ್ಬನನ್ನೂ ಉಳಿಯಗೊಡಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[Abishalom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಕರ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿ ದಮಸ್ಕ ಪಟ್ಟಣದಲ್ಲಿ ವಾಸವಾಗಿರುವ ಹೆಜ್ಯೋನನ ಮೊಮ್ಮಗನೂ ಟಬ್ರಿಮ್ಮೋನನ ಮಗನೂ ಆಗಿರುವ ಅರಾಮಿನ]]></a:t>
+              <a:t><![CDATA[land of Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನಾದ ಬೆನ್ಹದದನಿಗೆ ಅವುಗಳನ್ನು ಕಳುಹಿಸಿ--ನನಗೂ ನಿನಗೂ ನನ್ನ ತಂದೆಗೂ ನಿನ್ನ ತಂದೆಗೂ ಒಡಂಬಡಿಕೆ ಉಂಟಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, when Baasha heard thereof, that he left off building of Ramah, and dwelt in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಇಗೋ, ನಾನು ಬೆಳ್ಳಿ ಬಂಗಾರವನ್ನು ಕಾಣಿಕೆಯಾಗಿ ನಿನ್ನ ಬಳಿಗೆ ಕಳುಹಿಸಿದ್ದೇನೆ. ಇಸ್ರಾಯೇಲಿನ ಅರಸನಾದ ಬಾಷನು]]></a:t>
+              <a:t><![CDATA[Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನನ್ನು ಬಿಟ್ಟು ಹೋಗುವ ಹಾಗೆ ನೀನು ಬಂದು ಅವನ ಸಂಗಡ ಮಾಡಿದ ನಿನ್ನ ಒಡಂಬಡಿಕೆಯನ್ನು ಮುರಿಯಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[22. Then king Asa made a proclamation throughout all Judah; none was exempted: and they took away]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಹಾಗೆಯೇ ಬೆನ್ಹದದನು ಅರಸನಾದ ಆಸನ ಮಾತನ್ನು ಕೇಳಿ ಇಸ್ರಾಯೇಲಿನ ಪಟ್ಟಣಗಳಿಗೆ ವಿರೋಧವಾಗಿ ತನಗುಂಟಾದ ಸೈನ್ಯಗಳ ಅಧಿಪತಿ]]></a:t>
+              <a:t><![CDATA[the stones of Ramah, and the timber thereof, wherewith Baasha had built; and king Asa built with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಳನ್ನು ಕಳುಹಿಸಿ ಇಯ್ಯೋನ್‌, ದಾನ್‌, ಆಬೇಲ್ಬೇ ತ್ಮಾಕಾ ಸಮಸ್ತ ಕಿನ್ನೆರೋತ್‌, ಸಮಸ್ತ ನಫ್ತಾಲಿ ದೇಶವು, ಇವುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[them Geba of Benjamin, and Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಡೆದುಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[23. The rest of all the acts of Asa, and all his might, and all that he did, and the cities which he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಬಾಷನು ಅದನ್ನು ಕೇಳುತ್ತಲೆ ರಾಮವನ್ನು ಕಟ್ಟಿಸುವದನ್ನು ಬಿಟ್ಟು ತಿರ್ಚ ದಲ್ಲಿ ವಾಸಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[built, are they not written in the book of the chronicles of the kings of Judah? Nevertheless in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ಅರಸನಾದ ಆಸನು ಯೆಹೂದದೆಲ್ಲೆಲ್ಲಿಯೂ ಸಾರಿದನು; ಒಬ್ಬರೂ ಬಿಡಲ್ಪ ಡಲಿಲ್ಲ; ಆಗ ಅವರು ಬಾಷನು ಕಟ್ಟಿಸಿದ ರಾಮದ]]></a:t>
+              <a:t><![CDATA[time of his old age he was diseased in his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಲ್ಲುಗಳನ್ನೂ ಅದರ ಮರಗಳನ್ನೂ ತಕ್ಕೊಂಡು ಹೋದರು. ಅರಸನಾದ ಆಸನು ಅವುಗಳಿಂದ ಬೆನ್ಯಾವಿಾನನ ಗೆಬವನ್ನೂ ಮಿಚ್ಪೆಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[24. And Asa slept with his fathers, and was buried with his fathers in the city of David his father:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಆದರೆ ನಾದಾಬನ ಮಿಕ್ಕಾದ ಕ್ರಿಯೆಗಳೂ ಅವನು ಮಾಡಿದ ಸಮಸ್ತವೂ ಇಸ್ರಾಯೇಲ್ಯರ ಅರಸುಗಳ ವೃತಾಂತಗಳ ಪುಸ್ತಕದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[3. And he walked in all the sins of his father, which he had done before him: and his heart was not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[and Jehoshaphat his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆಸನ ಮಿಕ್ಕಾದ ಎಲ್ಲಾ ಕ್ರಿಯೆಗಳೂ ಅವನ ಸಮಸ್ತ ಪರಾಕ್ರಮವೂ ಅವನು ಮಾಡಿದ್ದೆಲ್ಲವೂ ಅವನು ಕಟ್ಟಿಸಿದ ಪಟ್ಟಣಗಳೂ ಯೆಹೂದದ]]></a:t>
+              <a:t><![CDATA[25. And Nadab the son of Jeroboam began to reign over Israel in the second year of Asa king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸುಗಳ ವೃತಾಂತಗಳ ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯ ಲ್ಪಡಲಿಲ್ಲವೋ? ಆದರೆ ತನ್ನ ವೃದ್ದಾಪ್ಯದ ಕಾಲದಲ್ಲಿ ಅವನು ತನ್ನ ಕಾಲುಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[Judah, and reigned over Israel two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಸ್ವಸ್ಥನಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[26. And he did evil in the sight of the LORD, and walked in the way of his father, and in his sin]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆಸನು ತನ್ನ ಪಿತೃಗಳ ಸಂಗಡ ಮಲಗಿದನು; ತನ್ನ ತಂದೆಯಾದ ದಾವೀದನ ಪಟ್ಟಣದಲ್ಲಿ ತನ್ನ ಪಿತೃಗಳ ಸಂಗಡ ಹೂಣಿಡಲ್ಪಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[wherewith he made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ ಬದ ಲಾಗಿ ಅವನ ಮಗನಾದ ಯೆಹೋಷಾಫಾಟನು ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[27. And Baasha the son of Ahijah, of the house of Issachar, conspired against him; and Baasha stroke]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಯೆಹೂದದ ಅರಸನಾದ ಆಸನ ಎರಡನೇ ವರುಷದಲ್ಲಿ ಯಾರೊಬ್ಬಾಮನ ಮಗನಾದ ನಾದಾಬನು ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಆಳಲು ಆರಂಭಿಸಿ ಎರಡು]]></a:t>
+              <a:t><![CDATA[him at Gibbethon, which belonged to the Philistines; for Nadab and all Israel laid siege to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರುಷ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[Gibbethon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆದರೆ ಅವನು ಕರ್ತನ ಸಮ್ಮುಖದಲ್ಲಿ ಕೆಟ್ಟದ್ದನ್ನು ಮಾಡಿ ಪಾಪಮಾಡಲು ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಪ್ರೇರೇಪಿಸಿದ ಅವನ ತಂದೆಯ]]></a:t>
+              <a:t><![CDATA[28. Even in the third year of Asa king of Judah did Baasha slay him, and reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾಪದಲ್ಲಿಯೂ ಅವನ ಮಾರ್ಗದಲ್ಲಿಯೂ ನಡೆದನು.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when he reigned, that he stroke all the house of Jeroboam; he left not to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರೆಯಲ್ಪಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[perfect with the LORD his God, as the heart of David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಇಸ್ಸಾಕಾರನ ಮನೆಯವನಾಗಿರುವ ಅಹೀಯನ ಮಗನಾದ ಬಾಷನು ಅವನಿಗೆ ವಿರೋಧವಾಗಿದ್ದು ಫಿಲಿಷ್ಟಿಯರಿಗೆ ಉಂಟಾದ]]></a:t>
+              <a:t><![CDATA[Jeroboam any that breathed, until he had destroyed him, according unto the saying of the LORD, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿಬ್ಬೆತೋನಿನಲ್ಲಿ ಅವನನ್ನು ಹೊಡೆದುಬಿಟ್ಟನು. ಯಾಕಂದರೆ ನಾದಾಬನೂ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲ್ಯರೂ ಗಿಬ್ಬೆತೋನಿಗೆ ಮುತ್ತಿಗೆ]]></a:t>
+              <a:t><![CDATA[he spoke by his servant Ahijah the Shilonite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಕುತ್ತಾ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[30. Because of the sins of Jeroboam which he sinned, and which he made Israel sin, by his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಯೆಹೂದದ ಅರಸನಾದ ಆಸನ ಮೂರ ನೇ ವರುಷದಲ್ಲಿ ಬಾಷನು ನಾದಾಬನನ್ನು ಕೊಂದು ಹಾಕಿ ಅವನಿಗೆ ಬದಲಾಗಿ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[provocation wherewith he provoked the LORD God of Israel to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16561,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಅವನು ಆಳುತ್ತಿರುವಾಗ ಏನಾಯಿತಂದರೆ, ಯಾರೊಬ್ಬಾಮನ ಮನೆಯನ್ನೆಲ್ಲಾ ಹೊಡೆದುಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[31. Now the rest of the acts of Nadab, and all that he did, are they not written in the book of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[chronicles of the kings of Israel?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And there was war between Asa and Baasha king of Israel all their days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. In the third year of Asa king of Judah began Baasha the son of Ahijah to reign over all Israel]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[in Tirzah, twenty and four years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he did evil in the sight of the LORD, and walked in the way of Jeroboam, and in his sin]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17353,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಇದಲ್ಲದೆ ಆಸನಿಗೂ ಇಸ್ರಾಯೇಲಿನ ಅರಸನಾದ ಬಾಷನಿಗೂ ಅವರ ಜೀವಾಂತ್ಯದ ವರೆಗೆ ಯುದ್ಧವಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless for David's sake did the LORD his God give him a lamp in Jerusalem, to set up his]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[wherewith he made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಯೆಹೂದದ ಅರಸನಾದ ಆಸನ ಮೂರನೇ ವರುಷದಲ್ಲಿ ಅಹೀಯನ ಮಗನಾದ ಬಾಷನು ಸಮಸ್ತ ಇಸ್ರಾಯೇಲ್ಯರ ಮೇಲೆ ತಿರ್ಚದಲ್ಲಿ ಆಳಲು]]></a:t>
+              <a:t><![CDATA[son after him, and to establish Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆರಂಭಿಸಿ ಇಪ್ಪತ್ತನಾಲ್ಕು ವರುಷ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[5. Because David did that which was right in the eyes of the LORD, and turned not aside from any]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>