--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -131,50 +131,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -225,50 +245,60 @@
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -436,53 +466,63 @@
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -542,51 +582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நான் பாஷாவின் பின்னடியாரையும் அவன் வீட்டாரின் பின்னடியாரையும் அழித்துப்போட்டு, உன் வீட்டை நேபாத்தின் குமாரனாகிய யெரொபெயாமின் வீட்டைப்போல ஆக்குவேன்.]]></a:t>
+              <a:t><![CDATA[5. Now the rest of the acts of Baasha, and what he did, and his might, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -651,51 +691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாஷாவின் சந்ததியிலே பட்டணத்தில் சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்துப் பறவைகள் தின்னும் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Now the rest of the acts of Baasha, and what he did, and his might, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -760,51 +800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாஷாவின் சந்ததியிலே பட்டணத்தில் சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்துப் பறவைகள் தின்னும் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. So Baasha slept with his fathers, and was buried in Tirzah: and Elah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -869,51 +909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாஷாவின் மற்ற வர்த்தமானங்களும், அவன் செய்ததும், அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. So Baasha slept with his fathers, and was buried in Tirzah: and Elah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -978,51 +1018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாஷாவின் மற்ற வர்த்தமானங்களும், அவன் செய்ததும், அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. And also by the hand of the prophet Jehu the son of Hanani came the word of the LORD against Baasha, and against his house, even for all the evil that he did in the sight of the LORD, in provoking him to anger with the work of his hands, in being like the house of Jeroboam; and because he killed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1087,51 +1127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பாஷா தன் பிதாக்களோடே நித்திரையடைந்து திர்சாவில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஏலா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[7. And also by the hand of the prophet Jehu the son of Hanani came the word of the LORD against Baasha, and against his house, even for all the evil that he did in the sight of the LORD, in provoking him to anger with the work of his hands, in being like the house of Jeroboam; and because he killed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1196,51 +1236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பாஷா தன் பிதாக்களோடே நித்திரையடைந்து திர்சாவில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஏலா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[7. And also by the hand of the prophet Jehu the son of Hanani came the word of the LORD against Baasha, and against his house, even for all the evil that he did in the sight of the LORD, in provoking him to anger with the work of his hands, in being like the house of Jeroboam; and because he killed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1305,51 +1345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[7. And also by the hand of the prophet Jehu the son of Hanani came the word of the LORD against Baasha, and against his house, even for all the evil that he did in the sight of the LORD, in provoking him to anger with the work of his hands, in being like the house of Jeroboam; and because he killed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1414,51 +1454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. In the twenty and sixth year of Asa king of Judah began Elah the son of Baasha to reign over Israel in Tirzah, two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1523,51 +1563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. In the twenty and sixth year of Asa king of Judah began Elah the son of Baasha to reign over Israel in Tirzah, two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1632,51 +1672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம் என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும் சாகக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[1. Then the word of the LORD came to Jehu the son of Hanani against Baasha, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1741,51 +1781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. And his servant Zimri, captain of half his chariots, conspired against him, as he was in Tirzah, drinking himself drunk in the house of Arza steward of his house in Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1850,51 +1890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் ராஜாவான ஆசாவின் இருபத்தாறாம் வருஷத்திலே பாஷாவின் குமாரனாகிய ஏலா இஸ்ரவேலின்மேல் திர்சாவிலே ராஜாவாகி இரண்டு வருஷம் அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And his servant Zimri, captain of half his chariots, conspired against him, as he was in Tirzah, drinking himself drunk in the house of Arza steward of his house in Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1959,51 +1999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் ராஜாவான ஆசாவின் இருபத்தாறாம் வருஷத்திலே பாஷாவின் குமாரனாகிய ஏலா இஸ்ரவேலின்மேல் திர்சாவிலே ராஜாவாகி இரண்டு வருஷம் அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And his servant Zimri, captain of half his chariots, conspired against him, as he was in Tirzah, drinking himself drunk in the house of Arza steward of his house in Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2068,51 +2108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரதங்களில் பாதிபங்குக்குத் தலைவனாகிய சிம்ரி என்னும் அவன் ஊழியக்காரன் அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, அவன் திர்சாவிலே அவ்விடத்து அரமனை உக்கிராணக்காரனாகிய அர்சாவின் வீட்டிலே குடித்து வெறி கொண்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[10. And Zimri went in and stroke him, and killed him, in the twenty and seventh year of Asa king of Judah, and reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2177,51 +2217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரதங்களில் பாதிபங்குக்குத் தலைவனாகிய சிம்ரி என்னும் அவன் ஊழியக்காரன் அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, அவன் திர்சாவிலே அவ்விடத்து அரமனை உக்கிராணக்காரனாகிய அர்சாவின் வீட்டிலே குடித்து வெறி கொண்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[10. And Zimri went in and stroke him, and killed him, in the twenty and seventh year of Asa king of Judah, and reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2286,51 +2326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிம்ரி உள்ளே புகுந்து, யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்தில் அவனை வெட்டிக் கொன்று போட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when he began to reign, as soon as he sat on his throne, that he slew all the house of Baasha: he left him not one that pisses against a wall, neither of his kinsfolks, nor of his friends.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2395,51 +2435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிம்ரி உள்ளே புகுந்து, யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்தில் அவனை வெட்டிக் கொன்று போட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when he began to reign, as soon as he sat on his throne, that he slew all the house of Baasha: he left him not one that pisses against a wall, neither of his kinsfolks, nor of his friends.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2504,51 +2544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் ராஜாவாகி, சிங்காசனத்தின் மேல் உட்கார்ந்தபோது, அவன் பாஷாவின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; அவன் இனத்தாரையாகிலும், அவன் சிநேகிதரையாகிலும், சுவரில் நீர்விடும் ஒரு நாயையாகிலும், அவன் உயிரோடே வைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when he began to reign, as soon as he sat on his throne, that he slew all the house of Baasha: he left him not one that pisses against a wall, neither of his kinsfolks, nor of his friends.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2613,51 +2653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் ராஜாவாகி, சிங்காசனத்தின் மேல் உட்கார்ந்தபோது, அவன் பாஷாவின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; அவன் இனத்தாரையாகிலும், அவன் சிநேகிதரையாகிலும், சுவரில் நீர்விடும் ஒரு நாயையாகிலும், அவன் உயிரோடே வைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[12. Thus did Zimri destroy all the house of Baasha, according to the word of the LORD, which he spoke against Baasha by Jehu the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2722,51 +2762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் ராஜாவாகி, சிங்காசனத்தின் மேல் உட்கார்ந்தபோது, அவன் பாஷாவின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; அவன் இனத்தாரையாகிலும், அவன் சிநேகிதரையாகிலும், சுவரில் நீர்விடும் ஒரு நாயையாகிலும், அவன் உயிரோடே வைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[12. Thus did Zimri destroy all the house of Baasha, according to the word of the LORD, which he spoke against Baasha by Jehu the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2831,51 +2871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம் என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும் சாகக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[2. Forasmuch as I exalted you out of the dust, and made you prince over my people Israel; and you have walked in the way of Jeroboam, and have made my people Israel to sin, to provoke me to anger with their sins;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2940,51 +2980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்படியே பாஷாவும், அவன் குமாரனாகிய ஏலாவும், தங்கள் வீணான விக்கிரகங்களினாலே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபமுண்டாக்கிச் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான அவர்களுடைய எல்லாப் பாவங்களினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[12. Thus did Zimri destroy all the house of Baasha, according to the word of the LORD, which he spoke against Baasha by Jehu the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3049,51 +3089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்படியே பாஷாவும், அவன் குமாரனாகிய ஏலாவும், தங்கள் வீணான விக்கிரகங்களினாலே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபமுண்டாக்கிச் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான அவர்களுடைய எல்லாப் பாவங்களினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[13. For all the sins of Baasha, and the sins of Elah his son, by which they sinned, and by which they made Israel to sin, in provoking the LORD God of Israel to anger with their vanities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3158,51 +3198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் தீர்க்கதரிசியாகிய யெகூவினால் பாஷாவைக்குறித்துச் சொல்லியிருந்த அவருடைய வார்த்தையின்படியே, சிம்ரி பாஷாவின் வீட்டாரையெல்லாம் அழித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[13. For all the sins of Baasha, and the sins of Elah his son, by which they sinned, and by which they made Israel to sin, in provoking the LORD God of Israel to anger with their vanities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3267,51 +3307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் தீர்க்கதரிசியாகிய யெகூவினால் பாஷாவைக்குறித்துச் சொல்லியிருந்த அவருடைய வார்த்தையின்படியே, சிம்ரி பாஷாவின் வீட்டாரையெல்லாம் அழித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[14. Now the rest of the acts of Elah, and all that he did, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3376,51 +3416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏலாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. Now the rest of the acts of Elah, and all that he did, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3485,51 +3525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏலாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. In the twenty and seventh year of Asa king of Judah did Zimri reign seven days in Tirzah. And the people were encamped against Gibbethon, which belonged to the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3594,51 +3634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்திலே சிம்ரி திர்சாவிலே ஏழுநாள் ராஜாவாயிருந்தான்; ஜனங்கள் அப்பொழுது பெலிஸ்தருக்கு இருக்கிற கிபெத்தோனுக்கு எதிராகப் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. In the twenty and seventh year of Asa king of Judah did Zimri reign seven days in Tirzah. And the people were encamped against Gibbethon, which belonged to the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3703,51 +3743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்திலே சிம்ரி திர்சாவிலே ஏழுநாள் ராஜாவாயிருந்தான்; ஜனங்கள் அப்பொழுது பெலிஸ்தருக்கு இருக்கிற கிபெத்தோனுக்கு எதிராகப் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the people that were encamped heard say, Zimri has conspired, and has also slain the king: wherefore all Israel made Omri, the captain of the host, king over Israel that day in the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3812,51 +3852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிம்ரி கட்டுப்பாடுபண்ணி, ராஜாவைக் கொன்றுபோட்டான் என்பதை அங்கே பாளயமிறங்கின ஜனங்கள் கேட்டபோது, இஸ்ரவேலரெல்லாம் அந்நாளிலேதானே பாளயத்திலே படைத்தலைவனாகிய உம்ரியை இஸ்ரவேல்மேல் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the people that were encamped heard say, Zimri has conspired, and has also slain the king: wherefore all Israel made Omri, the captain of the host, king over Israel that day in the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3921,51 +3961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிம்ரி கட்டுப்பாடுபண்ணி, ராஜாவைக் கொன்றுபோட்டான் என்பதை அங்கே பாளயமிறங்கின ஜனங்கள் கேட்டபோது, இஸ்ரவேலரெல்லாம் அந்நாளிலேதானே பாளயத்திலே படைத்தலைவனாகிய உம்ரியை இஸ்ரவேல்மேல் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And Omri went up from Gibbethon, and all Israel with him, and they besieged Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4030,51 +4070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம் என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும் சாகக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[2. Forasmuch as I exalted you out of the dust, and made you prince over my people Israel; and you have walked in the way of Jeroboam, and have made my people Israel to sin, to provoke me to anger with their sins;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4139,51 +4179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது உம்ரியும் அவனோடேகூட இஸ்ரவேல் அனைத்தும் கிபெத்தோனிலிருந்து வந்து, திர்சாவை முற்றிக்கை போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And Omri went up from Gibbethon, and all Israel with him, and they besieged Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4248,51 +4288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பட்டணம் பிடிபட்டதைச் சிம்ரி கண்டபோது, அவன் ராஜாவின் வீடாகிய அரமனைக்குள் பிரவேசித்து, தான் இருக்கிற ராஜ அரமனையைத் தீக்கொளுத்தி, அதிலே செத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, when Zimri saw that the city was taken, that he went into the palace of the king's house, and burnt the king's house over him with fire, and died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4357,51 +4397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பட்டணம் பிடிபட்டதைச் சிம்ரி கண்டபோது, அவன் ராஜாவின் வீடாகிய அரமனைக்குள் பிரவேசித்து, தான் இருக்கிற ராஜ அரமனையைத் தீக்கொளுத்தி, அதிலே செத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, when Zimri saw that the city was taken, that he went into the palace of the king's house, and burnt the king's house over him with fire, and died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4466,51 +4506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும் அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவன் பாவத்திலும் நடந்ததினால், கட்டிக்கொண்ட அவனுடைய பாவங்களினிமித்தம் அப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[19. For his sins which he sinned in doing evil in the sight of the LORD, in walking in the way of Jeroboam, and in his sin which he did, to make Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4575,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும் அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவன் பாவத்திலும் நடந்ததினால், கட்டிக்கொண்ட அவனுடைய பாவங்களினிமித்தம் அப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[19. For his sins which he sinned in doing evil in the sight of the LORD, in walking in the way of Jeroboam, and in his sin which he did, to make Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4684,51 +4724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிம்ரியின் மற்ற வர்த்தமானங்களும், அவன் பண்ணின அவனுடைய கட்டுப்பாடும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. For his sins which he sinned in doing evil in the sight of the LORD, in walking in the way of Jeroboam, and in his sin which he did, to make Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4793,51 +4833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிம்ரியின் மற்ற வர்த்தமானங்களும், அவன் பண்ணின அவனுடைய கட்டுப்பாடும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. Now the rest of the acts of Zimri, and his treason that he wrought, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4902,51 +4942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேல் ஜனங்கள் இரண்டு வகுப்பாய்ப் பிரிந்து, பாதி ஜனங்கள் கீனாத்தின் குமாரனாகிய திப்னியை ராஜாவாக்க, அவனைப் பின்பற்றினார்கள்; பாதி ஜனங்கள் உம்ரியைப் பின் பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Now the rest of the acts of Zimri, and his treason that he wrought, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5011,51 +5051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேல் ஜனங்கள் இரண்டு வகுப்பாய்ப் பிரிந்து, பாதி ஜனங்கள் கீனாத்தின் குமாரனாகிய திப்னியை ராஜாவாக்க, அவனைப் பின்பற்றினார்கள்; பாதி ஜனங்கள் உம்ரியைப் பின் பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then were the people of Israel divided into two parts: half of the people followed Tibni the son of Ginath, to make him king; and half followed Omri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5120,51 +5160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆனாலும் கீனாத்தின் குமாரனாகிய திப்னியைப் பின்பற்றின ஜனங்களைப் பார்க்கிலும், உம்ரியைப் பின்பற்றின ஜனங்கள் பலத்துப் போனார்கள்; திப்னி செத்துப்போனான்; உம்ரி அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[21. Then were the people of Israel divided into two parts: half of the people followed Tibni the son of Ginath, to make him king; and half followed Omri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5229,51 +5269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாஷாவுக்கு விரோதமாகக் கர்த்தருடைய வார்த்தை ஆனானியின் குமாரனாகிய யெகூவுக்கு உண்டாயிற்று, அவர்:]]></a:t>
+              <a:t><![CDATA[2. Forasmuch as I exalted you out of the dust, and made you prince over my people Israel; and you have walked in the way of Jeroboam, and have made my people Israel to sin, to provoke me to anger with their sins;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5338,51 +5378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆனாலும் கீனாத்தின் குமாரனாகிய திப்னியைப் பின்பற்றின ஜனங்களைப் பார்க்கிலும், உம்ரியைப் பின்பற்றின ஜனங்கள் பலத்துப் போனார்கள்; திப்னி செத்துப்போனான்; உம்ரி அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[22. But the people that followed Omri prevailed against the people that followed Tibni the son of Ginath: so Tibni died, and Omri reigned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5447,51 +5487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தோராம் வருஷத்தில், உம்ரி இஸ்ரவேல்மேல் ராஜாவாகிய, பன்னிரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்; அவன் திர்சாவிலே ஆறுவருஷம் அரசாண்டு,]]></a:t>
+              <a:t><![CDATA[22. But the people that followed Omri prevailed against the people that followed Tibni the son of Ginath: so Tibni died, and Omri reigned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5556,51 +5596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தோராம் வருஷத்தில், உம்ரி இஸ்ரவேல்மேல் ராஜாவாகிய, பன்னிரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்; அவன் திர்சாவிலே ஆறுவருஷம் அரசாண்டு,]]></a:t>
+              <a:t><![CDATA[23. In the thirty and first year of Asa king of Judah began Omri to reign over Israel, twelve years: six years reigned he in Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5665,51 +5705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு சேமேரின் கையிலிருந்து சமாரியா மலையை இரண்டு தாலந்து வெள்ளிக்கு வாங்கி, அந்த மலையின்மேல் ஒரு பட்டணத்தைக் கட்டி, அதற்கு மலையினுடைய எஜமானாயிருந்த சேமேருடைய பேரின்படியே சமாரியா என்னும் பேரைத் தரித்தான்.]]></a:t>
+              <a:t><![CDATA[23. In the thirty and first year of Asa king of Judah began Omri to reign over Israel, twelve years: six years reigned he in Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5774,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு சேமேரின் கையிலிருந்து சமாரியா மலையை இரண்டு தாலந்து வெள்ளிக்கு வாங்கி, அந்த மலையின்மேல் ஒரு பட்டணத்தைக் கட்டி, அதற்கு மலையினுடைய எஜமானாயிருந்த சேமேருடைய பேரின்படியே சமாரியா என்னும் பேரைத் தரித்தான்.]]></a:t>
+              <a:t><![CDATA[24. And he bought the hill Samaria of Shemer for two talents of silver, and built on the hill, and called the name of the city which he built, after the name of Shemer, owner of the hill, Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5883,51 +5923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உம்ரி கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தனக்கு முன்னிருந்த எல்லாரைப் பார்க்கிலும் கேடாய் நடந்து,]]></a:t>
+              <a:t><![CDATA[24. And he bought the hill Samaria of Shemer for two talents of silver, and built on the hill, and called the name of the city which he built, after the name of Shemer, owner of the hill, Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5992,51 +6032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் சகல வழியிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குத் தங்கள் வீணான விக்கிரகங்களாலே கோபம் மூட்டும்படியாய் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவங்களிலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[24. And he bought the hill Samaria of Shemer for two talents of silver, and built on the hill, and called the name of the city which he built, after the name of Shemer, owner of the hill, Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6101,51 +6141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் சகல வழியிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குத் தங்கள் வீணான விக்கிரகங்களாலே கோபம் மூட்டும்படியாய் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவங்களிலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[25. But Omri wrought evil in the eyes of the LORD, and did worse than all that were before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6210,51 +6250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உம்ரி செய்த அவனுடைய மற்ற வர்த்தமானங்களும், அவன் காண்பித்த வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[25. But Omri wrought evil in the eyes of the LORD, and did worse than all that were before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6319,51 +6359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உம்ரி செய்த அவனுடைய மற்ற வர்த்தமானங்களும், அவன் காண்பித்த வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. For he walked in all the way of Jeroboam the son of Nebat, and in his sin wherewith he made Israel to sin, to provoke the LORD God of Israel to anger with their vanities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6428,51 +6468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உன்னைத் தூளிலிருந்து உயர்த்தி, உன்னை என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாக வைத்திருக்கையில், நீ யெரொபெயாமின் வழியிலே நடந்து, என் ஜனமாகிய இஸ்ரவேல் தங்கள் பாவங்களால் எனக்குக் கோபமுண்டாக்கும்படி அவர்களைப் பாவஞ்செய்யப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[3. Behold, I will take away the posterity of Baasha, and the posterity of his house; and will make your house like the house of Jeroboam the son of Nebat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6537,51 +6577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உம்ரி தன் பிதாக்களோடே நித்திரையடைந்து, சமாரியாவிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாப் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[26. For he walked in all the way of Jeroboam the son of Nebat, and in his sin wherewith he made Israel to sin, to provoke the LORD God of Israel to anger with their vanities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6646,51 +6686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உம்ரி தன் பிதாக்களோடே நித்திரையடைந்து, சமாரியாவிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாப் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[26. For he walked in all the way of Jeroboam the son of Nebat, and in his sin wherewith he made Israel to sin, to provoke the LORD God of Israel to anger with their vanities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6755,51 +6795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தெட்டாம் வருஷத்தில் உம்ரியின் குமாரனாகிய ஆகாப் இஸ்ரவேலின்மேல் ராஜாவாகி, சமாரியாவில் இஸ்ரவேலின் மேல் இருபத்திரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[27. Now the rest of the acts of Omri which he did, and his might that he showed, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6864,51 +6904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தெட்டாம் வருஷத்தில் உம்ரியின் குமாரனாகிய ஆகாப் இஸ்ரவேலின்மேல் ராஜாவாகி, சமாரியாவில் இஸ்ரவேலின் மேல் இருபத்திரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[27. Now the rest of the acts of Omri which he did, and his might that he showed, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6973,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உம்ரியின் குமாரனாகிய ஆகாப், தனக்கு முன்னிருந்த எல்லாரைப்பார்க்கிலும் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[28. So Omri slept with his fathers, and was buried in Samaria: and Ahab his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7082,51 +7122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களில் நடப்பது அவனுக்குக் கொஞ்சக்காரியமென்று நினைத்தாற்போல் அவன் சீதோனியரின் ராஜாவாகிய ஏத்பாகாலின் குமாரத்தி யேசபேலை விவாகம்பண்ணினதுமல்லாமல், அவன் போய் பாகாலையும் சேவித்து அதைப் பணிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[28. So Omri slept with his fathers, and was buried in Samaria: and Ahab his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7191,51 +7231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களில் நடப்பது அவனுக்குக் கொஞ்சக்காரியமென்று நினைத்தாற்போல் அவன் சீதோனியரின் ராஜாவாகிய ஏத்பாகாலின் குமாரத்தி யேசபேலை விவாகம்பண்ணினதுமல்லாமல், அவன் போய் பாகாலையும் சேவித்து அதைப் பணிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[29. And in the thirty and eighth year of Asa king of Judah began Ahab the son of Omri to reign over Israel: and Ahab the son of Omri reigned over Israel in Samaria twenty and two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7300,51 +7340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களில் நடப்பது அவனுக்குக் கொஞ்சக்காரியமென்று நினைத்தாற்போல் அவன் சீதோனியரின் ராஜாவாகிய ஏத்பாகாலின் குமாரத்தி யேசபேலை விவாகம்பண்ணினதுமல்லாமல், அவன் போய் பாகாலையும் சேவித்து அதைப் பணிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[29. And in the thirty and eighth year of Asa king of Judah began Ahab the son of Omri to reign over Israel: and Ahab the son of Omri reigned over Israel in Samaria twenty and two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7409,51 +7449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தான் சமாரியாவிலே கட்டின பாகாலின் கோவிலில் பாகாலுக்குப் பலிபீடத்தை எடுப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[30. And Ahab the son of Omri did evil in the sight of the LORD above all that were before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7518,51 +7558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆகாப் ஒரு விக்கிரகத்தோப்பையும் வைத்து, இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபம் உண்டாக்கும்படிக்கு தனக்கு முன்னிருந்த இஸ்ரவேலின் ராஜாக்களெல்லாம் செய்ததைப்பார்க்கிலும் அதிகமாய்ச் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[30. And Ahab the son of Omri did evil in the sight of the LORD above all that were before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7627,51 +7667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உன்னைத் தூளிலிருந்து உயர்த்தி, உன்னை என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாக வைத்திருக்கையில், நீ யெரொபெயாமின் வழியிலே நடந்து, என் ஜனமாகிய இஸ்ரவேல் தங்கள் பாவங்களால் எனக்குக் கோபமுண்டாக்கும்படி அவர்களைப் பாவஞ்செய்யப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[3. Behold, I will take away the posterity of Baasha, and the posterity of his house; and will make your house like the house of Jeroboam the son of Nebat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7736,51 +7776,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆகாப் ஒரு விக்கிரகத்தோப்பையும் வைத்து, இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபம் உண்டாக்கும்படிக்கு தனக்கு முன்னிருந்த இஸ்ரவேலின் ராஜாக்களெல்லாம் செய்ததைப்பார்க்கிலும் அதிகமாய்ச் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[31. And it came to pass, as if it had been a light thing for him to walk in the sins of Jeroboam the son of Nebat, that he took to wife Jezebel the daughter of Ethbaal king of the Zidonians, and went and served Baal, and worshipped him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And it came to pass, as if it had been a light thing for him to walk in the sins of Jeroboam the son of Nebat, that he took to wife Jezebel the daughter of Ethbaal king of the Zidonians, and went and served Baal, and worshipped him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And it came to pass, as if it had been a light thing for him to walk in the sins of Jeroboam the son of Nebat, that he took to wife Jezebel the daughter of Ethbaal king of the Zidonians, and went and served Baal, and worshipped him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And he reared up an altar for Baal in the house of Baal, which he had built in Samaria.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Ahab made a grove; and Ahab did more to provoke the LORD God of Israel to anger than all the kings of Israel that were before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Ahab made a grove; and Ahab did more to provoke the LORD God of Israel to anger than all the kings of Israel that were before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Ahab made a grove; and Ahab did more to provoke the LORD God of Israel to anger than all the kings of Israel that were before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. In his days did Hiel the Bethelite build Jericho: he laid the foundation thereof in Abiram his firstborn, and set up the gates thereof in his youngest son Segub, according to the word of the LORD, which he spoke by Joshua the son of Nun.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. In his days did Hiel the Bethelite build Jericho: he laid the foundation thereof in Abiram his firstborn, and set up the gates thereof in his youngest son Segub, according to the word of the LORD, which he spoke by Joshua the son of Nun.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. In his days did Hiel the Bethelite build Jericho: he laid the foundation thereof in Abiram his firstborn, and set up the gates thereof in his youngest son Segub, according to the word of the LORD, which he spoke by Joshua the son of Nun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7845,51 +8866,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உன்னைத் தூளிலிருந்து உயர்த்தி, உன்னை என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாக வைத்திருக்கையில், நீ யெரொபெயாமின் வழியிலே நடந்து, என் ஜனமாகிய இஸ்ரவேல் தங்கள் பாவங்களால் எனக்குக் கோபமுண்டாக்கும்படி அவர்களைப் பாவஞ்செய்யப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[4. Him that dies of Baasha in the city shall the dogs eat; and him that dies of his in the fields shall the fowls of the air eat.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. In his days did Hiel the Bethelite build Jericho: he laid the foundation thereof in Abiram his firstborn, and set up the gates thereof in his youngest son Segub, according to the word of the LORD, which he spoke by Joshua the son of Nun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7954,51 +9084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நான் பாஷாவின் பின்னடியாரையும் அவன் வீட்டாரின் பின்னடியாரையும் அழித்துப்போட்டு, உன் வீட்டை நேபாத்தின் குமாரனாகிய யெரொபெயாமின் வீட்டைப்போல ஆக்குவேன்.]]></a:t>
+              <a:t><![CDATA[4. Him that dies of Baasha in the city shall the dogs eat; and him that dies of his in the fields shall the fowls of the air eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8033,51 +9163,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414424" r:id="rId1"/>
+    <p:sldLayoutId id="2478632579" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8613,54 +9743,134 @@
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -8773,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your house like the house of Jeroboam the son of Nebat.]]></a:t>
+              <a:t><![CDATA[5. பாஷாவின் மற்ற வர்த்தமானங்களும், அவன் செய்ததும், அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Him that dies of Baasha in the city shall the dogs eat; and him that dies of his in the fields]]></a:t>
+              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall the fowls of the air eat.]]></a:t>
+              <a:t><![CDATA[6. பாஷா தன் பிதாக்களோடே நித்திரையடைந்து திர்சாவில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஏலா அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Now the rest of the acts of Baasha, and what he did, and his might, are they not written in the]]></a:t>
+              <a:t><![CDATA[ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So Baasha slept with his fathers, and was buried in Tirzah: and Elah his son reigned in his]]></a:t>
+              <a:t><![CDATA[பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[position.]]></a:t>
+              <a:t><![CDATA[என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And also by the hand of the prophet Jehu the son of Hanani came the word of the LORD against]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Baasha, and against his house, even for all the evil that he did in the sight of the LORD, in]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் ராஜாவான ஆசாவின் இருபத்தாறாம் வருஷத்திலே பாஷாவின் குமாரனாகிய ஏலா இஸ்ரவேலின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[provoking him to anger with the work of his hands, in being like the house of Jeroboam; and because]]></a:t>
+              <a:t><![CDATA[திர்சாவிலே ராஜாவாகி இரண்டு வருஷம் அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. In his days did Hiel the Bethelite build Jericho: he laid the foundation thereof in Abiram his]]></a:t>
+              <a:t><![CDATA[1. பாஷாவுக்கு விரோதமாகக் கர்த்தருடைய வார்த்தை ஆனானியின் குமாரனாகிய யெகூவுக்கு உண்டாயிற்று, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he killed him.]]></a:t>
+              <a:t><![CDATA[9. இரதங்களில் பாதிபங்குக்குத் தலைவனாகிய சிம்ரி என்னும் அவன் ஊழியக்காரன் அவனுக்கு விரோதமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. In the twenty and sixth year of Asa king of Judah began Elah the son of Baasha to reign over]]></a:t>
+              <a:t><![CDATA[கட்டுப்பாடுபண்ணி, அவன் திர்சாவிலே அவ்விடத்து அரமனை உக்கிராணக்காரனாகிய அர்சாவின் வீட்டிலே குடித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel in Tirzah, two years.]]></a:t>
+              <a:t><![CDATA[வெறி கொண்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And his servant Zimri, captain of half his chariots, conspired against him, as he was in Tirzah,]]></a:t>
+              <a:t><![CDATA[10. சிம்ரி உள்ளே புகுந்து, யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்தில் அவனை வெட்டிக் கொன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drinking himself drunk in the house of Arza steward of his house in Tirzah.]]></a:t>
+              <a:t><![CDATA[போட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Zimri went in and stroke him, and killed him, in the twenty and seventh year of Asa king of]]></a:t>
+              <a:t><![CDATA[11. அவன் ராஜாவாகி, சிங்காசனத்தின் மேல் உட்கார்ந்தபோது, அவன் பாஷாவின் வீட்டாரையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah, and reigned in his position.]]></a:t>
+              <a:t><![CDATA[வெட்டிப்போட்டான்; அவன் இனத்தாரையாகிலும், அவன் சிநேகிதரையாகிலும், சுவரில் நீர்விடும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass, when he began to reign, as soon as he sat on his throne, that he slew all]]></a:t>
+              <a:t><![CDATA[நாயையாகிலும், அவன் உயிரோடே வைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house of Baasha: he left him not one that pisses against a wall, neither of his kinsfolks, nor]]></a:t>
+              <a:t><![CDATA[12. அப்படியே பாஷாவும், அவன் குமாரனாகிய ஏலாவும், தங்கள் வீணான விக்கிரகங்களினாலே இஸ்ரவேலின் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of his friends.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குக் கோபமுண்டாக்கிச் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான அவர்களுடைய எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[firstborn, and set up the gates thereof in his youngest son Segub, according to the word of the]]></a:t>
+              <a:t><![CDATA[2. நான் உன்னைத் தூளிலிருந்து உயர்த்தி, உன்னை என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாக வைத்திருக்கையில், நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Thus did Zimri destroy all the house of Baasha, according to the word of the LORD, which he]]></a:t>
+              <a:t><![CDATA[பாவங்களினிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoke against Baasha by Jehu the prophet.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் தீர்க்கதரிசியாகிய யெகூவினால் பாஷாவைக்குறித்துச் சொல்லியிருந்த அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For all the sins of Baasha, and the sins of Elah his son, by which they sinned, and by which]]></a:t>
+              <a:t><![CDATA[வார்த்தையின்படியே, சிம்ரி பாஷாவின் வீட்டாரையெல்லாம் அழித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they made Israel to sin, in provoking the LORD God of Israel to anger with their vanities.]]></a:t>
+              <a:t><![CDATA[14. ஏலாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Now the rest of the acts of Elah, and all that he did, are they not written in the book of the]]></a:t>
+              <a:t><![CDATA[அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[15. யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்திலே சிம்ரி திர்சாவிலே ஏழுநாள் ராஜாவாயிருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. In the twenty and seventh year of Asa king of Judah did Zimri reign seven days in Tirzah. And]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் அப்பொழுது பெலிஸ்தருக்கு இருக்கிற கிபெத்தோனுக்கு எதிராகப் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the people were encamped against Gibbethon, which belonged to the Philistines.]]></a:t>
+              <a:t><![CDATA[16. சிம்ரி கட்டுப்பாடுபண்ணி, ராஜாவைக் கொன்றுபோட்டான் என்பதை அங்கே பாளயமிறங்கின ஜனங்கள் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the people that were encamped heard say, Zimri has conspired, and has also slain the king:]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலரெல்லாம் அந்நாளிலேதானே பாளயத்திலே படைத்தலைவனாகிய உம்ரியை இஸ்ரவேல்மேல் ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherefore all Israel made Omri, the captain of the host, king over Israel that day in the camp.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது உம்ரியும் அவனோடேகூட இஸ்ரவேல் அனைத்தும் கிபெத்தோனிலிருந்து வந்து, திர்சாவை முற்றிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, which he spoke by Joshua the son of Nun.]]></a:t>
+              <a:t><![CDATA[யெரொபெயாமின் வழியிலே நடந்து, என் ஜனமாகிய இஸ்ரவேல் தங்கள் பாவங்களால் எனக்குக் கோபமுண்டாக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Omri went up from Gibbethon, and all Israel with him, and they besieged Tirzah.]]></a:t>
+              <a:t><![CDATA[போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it came to pass, when Zimri saw that the city was taken, that he went into the palace of the]]></a:t>
+              <a:t><![CDATA[18. பட்டணம் பிடிபட்டதைச் சிம்ரி கண்டபோது, அவன் ராஜாவின் வீடாகிய அரமனைக்குள் பிரவேசித்து, தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king's house, and burnt the king's house over him with fire, and died.]]></a:t>
+              <a:t><![CDATA[இருக்கிற ராஜ அரமனையைத் தீக்கொளுத்தி, அதிலே செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For his sins which he sinned in doing evil in the sight of the LORD, in walking in the way of]]></a:t>
+              <a:t><![CDATA[19. அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும் அவன் இஸ்ரவேலைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jeroboam, and in his sin which he did, to make Israel to sin.]]></a:t>
+              <a:t><![CDATA[பாவஞ்செய்யப்பண்ணின அவன் பாவத்திலும் நடந்ததினால், கட்டிக்கொண்ட அவனுடைய பாவங்களினிமித்தம் அப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Now the rest of the acts of Zimri, and his treason that he wrought, are they not written in the]]></a:t>
+              <a:t><![CDATA[நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[20. சிம்ரியின் மற்ற வர்த்தமானங்களும், அவன் பண்ணின அவனுடைய கட்டுப்பாடும் இஸ்ரவேல் ராஜாக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then were the people of Israel divided into two parts: half of the people followed Tibni the son]]></a:t>
+              <a:t><![CDATA[நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Ginath, to make him king; and half followed Omri.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேல் ஜனங்கள் இரண்டு வகுப்பாய்ப் பிரிந்து, பாதி ஜனங்கள் கீனாத்தின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But the people that followed Omri prevailed against the people that followed Tibni the son of]]></a:t>
+              <a:t><![CDATA[திப்னியை ராஜாவாக்க, அவனைப் பின்பற்றினார்கள்; பாதி ஜனங்கள் உம்ரியைப் பின் பற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then the word of the LORD came to Jehu the son of Hanani against Baasha, saying,]]></a:t>
+              <a:t><![CDATA[அவர்களைப் பாவஞ்செய்யப்பண்ணுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ginath: so Tibni died, and Omri reigned.]]></a:t>
+              <a:t><![CDATA[22. ஆனாலும் கீனாத்தின் குமாரனாகிய திப்னியைப் பின்பற்றின ஜனங்களைப் பார்க்கிலும், உம்ரியைப் பின்பற்றின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. In the thirty and first year of Asa king of Judah began Omri to reign over Israel, twelve years:]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் பலத்துப் போனார்கள்; திப்னி செத்துப்போனான்; உம்ரி அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[six years reigned he in Tirzah.]]></a:t>
+              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தோராம் வருஷத்தில், உம்ரி இஸ்ரவேல்மேல் ராஜாவாகிய, பன்னிரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he bought the hill Samaria of Shemer for two talents of silver, and built on the hill, and]]></a:t>
+              <a:t><![CDATA[வருஷம் ராஜ்யபாரம்பண்ணினான்; அவன் திர்சாவிலே ஆறுவருஷம் அரசாண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called the name of the city which he built, after the name of Shemer, owner of the hill, Samaria.]]></a:t>
+              <a:t><![CDATA[24. பின்பு சேமேரின் கையிலிருந்து சமாரியா மலையை இரண்டு தாலந்து வெள்ளிக்கு வாங்கி, அந்த மலையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But Omri wrought evil in the eyes of the LORD, and did worse than all that were before him.]]></a:t>
+              <a:t><![CDATA[ஒரு பட்டணத்தைக் கட்டி, அதற்கு மலையினுடைய எஜமானாயிருந்த சேமேருடைய பேரின்படியே சமாரியா என்னும் பேரைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For he walked in all the way of Jeroboam the son of Nebat, and in his sin wherewith he made]]></a:t>
+              <a:t><![CDATA[தரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel to sin, to provoke the LORD God of Israel to anger with their vanities.]]></a:t>
+              <a:t><![CDATA[25. உம்ரி கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தனக்கு முன்னிருந்த எல்லாரைப் பார்க்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Now the rest of the acts of Omri which he did, and his might that he showed, are they not]]></a:t>
+              <a:t><![CDATA[கேடாய் நடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[written in the book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[26. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் சகல வழியிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குத் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Forasmuch as I exalted you out of the dust, and made you prince over my people Israel; and you]]></a:t>
+              <a:t><![CDATA[3. இதோ, நான் பாஷாவின் பின்னடியாரையும் அவன் வீட்டாரின் பின்னடியாரையும் அழித்துப்போட்டு, உன் வீட்டை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. So Omri slept with his fathers, and was buried in Samaria: and Ahab his son reigned in his]]></a:t>
+              <a:t><![CDATA[வீணான விக்கிரகங்களாலே கோபம் மூட்டும்படியாய் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[position.]]></a:t>
+              <a:t><![CDATA[நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And in the thirty and eighth year of Asa king of Judah began Ahab the son of Omri to reign over]]></a:t>
+              <a:t><![CDATA[27. உம்ரி செய்த அவனுடைய மற்ற வர்த்தமானங்களும், அவன் காண்பித்த வல்லமையும், இஸ்ரவேல் ராஜாக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel: and Ahab the son of Omri reigned over Israel in Samaria twenty and two years.]]></a:t>
+              <a:t><![CDATA[நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Ahab the son of Omri did evil in the sight of the LORD above all that were before him.]]></a:t>
+              <a:t><![CDATA[28. உம்ரி தன் பிதாக்களோடே நித்திரையடைந்து, சமாரியாவிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And it came to pass, as if it had been a light thing for him to walk in the sins of Jeroboam the]]></a:t>
+              <a:t><![CDATA[அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Nebat, that he took to wife Jezebel the daughter of Ethbaal king of the Zidonians, and went]]></a:t>
+              <a:t><![CDATA[29. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தெட்டாம் வருஷத்தில் உம்ரியின் குமாரனாகிய ஆகாப் இஸ்ரவேலின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and served Baal, and worshipped him.]]></a:t>
+              <a:t><![CDATA[ராஜாவாகி, சமாரியாவில் இஸ்ரவேலின் மேல் இருபத்திரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And he reared up an altar for Baal in the house of Baal, which he had built in Samaria.]]></a:t>
+              <a:t><![CDATA[30. உம்ரியின் குமாரனாகிய ஆகாப், தனக்கு முன்னிருந்த எல்லாரைப்பார்க்கிலும் கர்த்தரின் பார்வைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Ahab made a grove; and Ahab did more to provoke the LORD God of Israel to anger than all the]]></a:t>
+              <a:t><![CDATA[பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have walked in the way of Jeroboam, and have made my people Israel to sin, to provoke me to anger]]></a:t>
+              <a:t><![CDATA[நேபாத்தின் குமாரனாகிய யெரொபெயாமின் வீட்டைப்போல ஆக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +18695,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kings of Israel that were before him.]]></a:t>
+              <a:t><![CDATA[31. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களில் நடப்பது அவனுக்குக் கொஞ்சக்காரியமென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நினைத்தாற்போல் அவன் சீதோனியரின் ராஜாவாகிய ஏத்பாகாலின் குமாரத்தி யேசபேலை விவாகம்பண்ணினதுமல்லாமல்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் போய் பாகாலையும் சேவித்து அதைப் பணிந்துகொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. தான் சமாரியாவிலே கட்டின பாகாலின் கோவிலில் பாகாலுக்குப் பலிபீடத்தை எடுப்பித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஆகாப் ஒரு விக்கிரகத்தோப்பையும் வைத்து, இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உண்டாக்கும்படிக்கு தனக்கு முன்னிருந்த இஸ்ரவேலின் ராஜாக்களெல்லாம் செய்ததைப்பார்க்கிலும் அதிகமாய்ச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்துவந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +20015,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with their sins;]]></a:t>
+              <a:t><![CDATA[4. பாஷாவின் சந்ததியிலே பட்டணத்தில் சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்துப் பறவைகள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாகக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Behold, I will take away the posterity of Baasha, and the posterity of his house; and will make]]></a:t>
+              <a:t><![CDATA[தின்னும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17810,91 +20340,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +20450,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18095,51 +20625,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>70</Slides>
+  <Slides>80</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>