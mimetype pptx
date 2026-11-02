--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -9163,51 +9163,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632579" r:id="rId1"/>
+    <p:sldLayoutId id="2482639378" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -20340,91 +20340,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +20450,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>