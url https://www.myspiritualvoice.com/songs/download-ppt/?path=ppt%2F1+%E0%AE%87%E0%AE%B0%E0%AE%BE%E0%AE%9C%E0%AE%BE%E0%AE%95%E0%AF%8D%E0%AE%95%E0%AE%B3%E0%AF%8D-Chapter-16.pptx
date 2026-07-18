--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -123,50 +123,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -213,50 +221,54 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,53 +432,57 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாஷாவின் மற்ற வர்த்தமானங்களும், அவன் செய்ததும், அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. இதோ, நான் பாஷாவின் பின்னடியாரையும் அவன் வீட்டாரின் பின்னடியாரையும் அழித்துப்போட்டு, உன் வீட்டை நேபாத்தின் குமாரனாகிய யெரொபெயாமின் வீட்டைப்போல ஆக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாஷாவின் மற்ற வர்த்தமானங்களும், அவன் செய்ததும், அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. பாஷாவின் சந்ததியிலே பட்டணத்தில் சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்துப் பறவைகள் தின்னும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பாஷா தன் பிதாக்களோடே நித்திரையடைந்து திர்சாவில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஏலா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[4. பாஷாவின் சந்ததியிலே பட்டணத்தில் சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்துப் பறவைகள் தின்னும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பாஷா தன் பிதாக்களோடே நித்திரையடைந்து திர்சாவில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஏலா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[5. பாஷாவின் மற்ற வர்த்தமானங்களும், அவன் செய்ததும், அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[5. பாஷாவின் மற்ற வர்த்தமானங்களும், அவன் செய்ததும், அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. பாஷா தன் பிதாக்களோடே நித்திரையடைந்து திர்சாவில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஏலா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. பாஷா தன் பிதாக்களோடே நித்திரையடைந்து திர்சாவில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஏலா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் ராஜாவான ஆசாவின் இருபத்தாறாம் வருஷத்திலே பாஷாவின் குமாரனாகிய ஏலா இஸ்ரவேலின்மேல் திர்சாவிலே ராஜாவாகி இரண்டு வருஷம் அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் ராஜாவான ஆசாவின் இருபத்தாறாம் வருஷத்திலே பாஷாவின் குமாரனாகிய ஏலா இஸ்ரவேலின்மேல் திர்சாவிலே ராஜாவாகி இரண்டு வருஷம் அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரதங்களில் பாதிபங்குக்குத் தலைவனாகிய சிம்ரி என்னும் அவன் ஊழியக்காரன் அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, அவன் திர்சாவிலே அவ்விடத்து அரமனை உக்கிராணக்காரனாகிய அர்சாவின் வீட்டிலே குடித்து வெறி கொண்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாஷாவுக்கு விரோதமாகக் கர்த்தருடைய வார்த்தை ஆனானியின் குமாரனாகிய யெகூவுக்கு உண்டாயிற்று, அவர்:]]></a:t>
+              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம் என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும் சாகக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரதங்களில் பாதிபங்குக்குத் தலைவனாகிய சிம்ரி என்னும் அவன் ஊழியக்காரன் அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, அவன் திர்சாவிலே அவ்விடத்து அரமனை உக்கிராணக்காரனாகிய அர்சாவின் வீட்டிலே குடித்து வெறி கொண்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[7. பாஷா தன் கைகளின் செய்கையால் கர்த்தருக்குக் கோபமுண்டாக்கி, அவர் பார்வைக்குச் செய்த எல்லாப் பொல்லாப்பினிமித்தமும், அவன் யெரொபெயாமின் வீட்டாரை வெட்டிப்போட்டதினிமித்தமும், இவர்களைப்போல் ஆவான் என்று அவனுக்கும் அவன் வீட்டுக்கும் விரோதமாக ஆனானியின் குமாரனாகிய யெகூ என்னும் தீர்க்கதரிசியினால் கர்த்தருடைய வார்த்தை பின்னும் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிம்ரி உள்ளே புகுந்து, யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்தில் அவனை வெட்டிக் கொன்று போட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் ராஜாவான ஆசாவின் இருபத்தாறாம் வருஷத்திலே பாஷாவின் குமாரனாகிய ஏலா இஸ்ரவேலின்மேல் திர்சாவிலே ராஜாவாகி இரண்டு வருஷம் அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிம்ரி உள்ளே புகுந்து, யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்தில் அவனை வெட்டிக் கொன்று போட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் ராஜாவான ஆசாவின் இருபத்தாறாம் வருஷத்திலே பாஷாவின் குமாரனாகிய ஏலா இஸ்ரவேலின்மேல் திர்சாவிலே ராஜாவாகி இரண்டு வருஷம் அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் ராஜாவாகி, சிங்காசனத்தின் மேல் உட்கார்ந்தபோது, அவன் பாஷாவின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; அவன் இனத்தாரையாகிலும், அவன் சிநேகிதரையாகிலும், சுவரில் நீர்விடும் ஒரு நாயையாகிலும், அவன் உயிரோடே வைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[9. இரதங்களில் பாதிபங்குக்குத் தலைவனாகிய சிம்ரி என்னும் அவன் ஊழியக்காரன் அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, அவன் திர்சாவிலே அவ்விடத்து அரமனை உக்கிராணக்காரனாகிய அர்சாவின் வீட்டிலே குடித்து வெறி கொண்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் ராஜாவாகி, சிங்காசனத்தின் மேல் உட்கார்ந்தபோது, அவன் பாஷாவின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; அவன் இனத்தாரையாகிலும், அவன் சிநேகிதரையாகிலும், சுவரில் நீர்விடும் ஒரு நாயையாகிலும், அவன் உயிரோடே வைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[9. இரதங்களில் பாதிபங்குக்குத் தலைவனாகிய சிம்ரி என்னும் அவன் ஊழியக்காரன் அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, அவன் திர்சாவிலே அவ்விடத்து அரமனை உக்கிராணக்காரனாகிய அர்சாவின் வீட்டிலே குடித்து வெறி கொண்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்படியே பாஷாவும், அவன் குமாரனாகிய ஏலாவும், தங்கள் வீணான விக்கிரகங்களினாலே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபமுண்டாக்கிச் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான அவர்களுடைய எல்லாப் பாவங்களினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[10. சிம்ரி உள்ளே புகுந்து, யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்தில் அவனை வெட்டிக் கொன்று போட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்படியே பாஷாவும், அவன் குமாரனாகிய ஏலாவும், தங்கள் வீணான விக்கிரகங்களினாலே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபமுண்டாக்கிச் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான அவர்களுடைய எல்லாப் பாவங்களினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[10. சிம்ரி உள்ளே புகுந்து, யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்தில் அவனை வெட்டிக் கொன்று போட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் தீர்க்கதரிசியாகிய யெகூவினால் பாஷாவைக்குறித்துச் சொல்லியிருந்த அவருடைய வார்த்தையின்படியே, சிம்ரி பாஷாவின் வீட்டாரையெல்லாம் அழித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. அவன் ராஜாவாகி, சிங்காசனத்தின் மேல் உட்கார்ந்தபோது, அவன் பாஷாவின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; அவன் இனத்தாரையாகிலும், அவன் சிநேகிதரையாகிலும், சுவரில் நீர்விடும் ஒரு நாயையாகிலும், அவன் உயிரோடே வைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் தீர்க்கதரிசியாகிய யெகூவினால் பாஷாவைக்குறித்துச் சொல்லியிருந்த அவருடைய வார்த்தையின்படியே, சிம்ரி பாஷாவின் வீட்டாரையெல்லாம் அழித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. அவன் ராஜாவாகி, சிங்காசனத்தின் மேல் உட்கார்ந்தபோது, அவன் பாஷாவின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; அவன் இனத்தாரையாகிலும், அவன் சிநேகிதரையாகிலும், சுவரில் நீர்விடும் ஒரு நாயையாகிலும், அவன் உயிரோடே வைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏலாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. அவன் ராஜாவாகி, சிங்காசனத்தின் மேல் உட்கார்ந்தபோது, அவன் பாஷாவின் வீட்டாரையெல்லாம் வெட்டிப்போட்டான்; அவன் இனத்தாரையாகிலும், அவன் சிநேகிதரையாகிலும், சுவரில் நீர்விடும் ஒரு நாயையாகிலும், அவன் உயிரோடே வைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாஷாவுக்கு விரோதமாகக் கர்த்தருடைய வார்த்தை ஆனானியின் குமாரனாகிய யெகூவுக்கு உண்டாயிற்று, அவர்:]]></a:t>
+              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம் என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும் சாகக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்திலே சிம்ரி திர்சாவிலே ஏழுநாள் ராஜாவாயிருந்தான்; ஜனங்கள் அப்பொழுது பெலிஸ்தருக்கு இருக்கிற கிபெத்தோனுக்கு எதிராகப் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்படியே பாஷாவும், அவன் குமாரனாகிய ஏலாவும், தங்கள் வீணான விக்கிரகங்களினாலே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபமுண்டாக்கிச் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான அவர்களுடைய எல்லாப் பாவங்களினிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்திலே சிம்ரி திர்சாவிலே ஏழுநாள் ராஜாவாயிருந்தான்; ஜனங்கள் அப்பொழுது பெலிஸ்தருக்கு இருக்கிற கிபெத்தோனுக்கு எதிராகப் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்படியே பாஷாவும், அவன் குமாரனாகிய ஏலாவும், தங்கள் வீணான விக்கிரகங்களினாலே இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபமுண்டாக்கிச் செய்ததும் இஸ்ரவேலைச் செய்யப்பண்ணினதுமான அவர்களுடைய எல்லாப் பாவங்களினிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிம்ரி கட்டுப்பாடுபண்ணி, ராஜாவைக் கொன்றுபோட்டான் என்பதை அங்கே பாளயமிறங்கின ஜனங்கள் கேட்டபோது, இஸ்ரவேலரெல்லாம் அந்நாளிலேதானே பாளயத்திலே படைத்தலைவனாகிய உம்ரியை இஸ்ரவேல்மேல் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் தீர்க்கதரிசியாகிய யெகூவினால் பாஷாவைக்குறித்துச் சொல்லியிருந்த அவருடைய வார்த்தையின்படியே, சிம்ரி பாஷாவின் வீட்டாரையெல்லாம் அழித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிம்ரி கட்டுப்பாடுபண்ணி, ராஜாவைக் கொன்றுபோட்டான் என்பதை அங்கே பாளயமிறங்கின ஜனங்கள் கேட்டபோது, இஸ்ரவேலரெல்லாம் அந்நாளிலேதானே பாளயத்திலே படைத்தலைவனாகிய உம்ரியை இஸ்ரவேல்மேல் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் தீர்க்கதரிசியாகிய யெகூவினால் பாஷாவைக்குறித்துச் சொல்லியிருந்த அவருடைய வார்த்தையின்படியே, சிம்ரி பாஷாவின் வீட்டாரையெல்லாம் அழித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது உம்ரியும் அவனோடேகூட இஸ்ரவேல் அனைத்தும் கிபெத்தோனிலிருந்து வந்து, திர்சாவை முற்றிக்கை போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஏலாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பட்டணம் பிடிபட்டதைச் சிம்ரி கண்டபோது, அவன் ராஜாவின் வீடாகிய அரமனைக்குள் பிரவேசித்து, தான் இருக்கிற ராஜ அரமனையைத் தீக்கொளுத்தி, அதிலே செத்தான்.]]></a:t>
+              <a:t><![CDATA[14. ஏலாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பட்டணம் பிடிபட்டதைச் சிம்ரி கண்டபோது, அவன் ராஜாவின் வீடாகிய அரமனைக்குள் பிரவேசித்து, தான் இருக்கிற ராஜ அரமனையைத் தீக்கொளுத்தி, அதிலே செத்தான்.]]></a:t>
+              <a:t><![CDATA[15. யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்திலே சிம்ரி திர்சாவிலே ஏழுநாள் ராஜாவாயிருந்தான்; ஜனங்கள் அப்பொழுது பெலிஸ்தருக்கு இருக்கிற கிபெத்தோனுக்கு எதிராகப் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும் அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவன் பாவத்திலும் நடந்ததினால், கட்டிக்கொண்ட அவனுடைய பாவங்களினிமித்தம் அப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[15. யூதாவின் ராஜாவாகிய ஆசாவின் இருபத்தேழாம் வருஷத்திலே சிம்ரி திர்சாவிலே ஏழுநாள் ராஜாவாயிருந்தான்; ஜனங்கள் அப்பொழுது பெலிஸ்தருக்கு இருக்கிற கிபெத்தோனுக்கு எதிராகப் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும் அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவன் பாவத்திலும் நடந்ததினால், கட்டிக்கொண்ட அவனுடைய பாவங்களினிமித்தம் அப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[16. சிம்ரி கட்டுப்பாடுபண்ணி, ராஜாவைக் கொன்றுபோட்டான் என்பதை அங்கே பாளயமிறங்கின ஜனங்கள் கேட்டபோது, இஸ்ரவேலரெல்லாம் அந்நாளிலேதானே பாளயத்திலே படைத்தலைவனாகிய உம்ரியை இஸ்ரவேல்மேல் ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிம்ரியின் மற்ற வர்த்தமானங்களும், அவன் பண்ணின அவனுடைய கட்டுப்பாடும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. சிம்ரி கட்டுப்பாடுபண்ணி, ராஜாவைக் கொன்றுபோட்டான் என்பதை அங்கே பாளயமிறங்கின ஜனங்கள் கேட்டபோது, இஸ்ரவேலரெல்லாம் அந்நாளிலேதானே பாளயத்திலே படைத்தலைவனாகிய உம்ரியை இஸ்ரவேல்மேல் ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உன்னைத் தூளிலிருந்து உயர்த்தி, உன்னை என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாக வைத்திருக்கையில், நீ யெரொபெயாமின் வழியிலே நடந்து, என் ஜனமாகிய இஸ்ரவேல் தங்கள் பாவங்களால் எனக்குக் கோபமுண்டாக்கும்படி அவர்களைப் பாவஞ்செய்யப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம் என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும் சாகக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேல் ஜனங்கள் இரண்டு வகுப்பாய்ப் பிரிந்து, பாதி ஜனங்கள் கீனாத்தின் குமாரனாகிய திப்னியை ராஜாவாக்க, அவனைப் பின்பற்றினார்கள்; பாதி ஜனங்கள் உம்ரியைப் பின் பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது உம்ரியும் அவனோடேகூட இஸ்ரவேல் அனைத்தும் கிபெத்தோனிலிருந்து வந்து, திர்சாவை முற்றிக்கை போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேல் ஜனங்கள் இரண்டு வகுப்பாய்ப் பிரிந்து, பாதி ஜனங்கள் கீனாத்தின் குமாரனாகிய திப்னியை ராஜாவாக்க, அவனைப் பின்பற்றினார்கள்; பாதி ஜனங்கள் உம்ரியைப் பின் பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. பட்டணம் பிடிபட்டதைச் சிம்ரி கண்டபோது, அவன் ராஜாவின் வீடாகிய அரமனைக்குள் பிரவேசித்து, தான் இருக்கிற ராஜ அரமனையைத் தீக்கொளுத்தி, அதிலே செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆனாலும் கீனாத்தின் குமாரனாகிய திப்னியைப் பின்பற்றின ஜனங்களைப் பார்க்கிலும், உம்ரியைப் பின்பற்றின ஜனங்கள் பலத்துப் போனார்கள்; திப்னி செத்துப்போனான்; உம்ரி அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[18. பட்டணம் பிடிபட்டதைச் சிம்ரி கண்டபோது, அவன் ராஜாவின் வீடாகிய அரமனைக்குள் பிரவேசித்து, தான் இருக்கிற ராஜ அரமனையைத் தீக்கொளுத்தி, அதிலே செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தோராம் வருஷத்தில், உம்ரி இஸ்ரவேல்மேல் ராஜாவாகிய, பன்னிரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்; அவன் திர்சாவிலே ஆறுவருஷம் அரசாண்டு,]]></a:t>
+              <a:t><![CDATA[19. அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும் அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவன் பாவத்திலும் நடந்ததினால், கட்டிக்கொண்ட அவனுடைய பாவங்களினிமித்தம் அப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தோராம் வருஷத்தில், உம்ரி இஸ்ரவேல்மேல் ராஜாவாகிய, பன்னிரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்; அவன் திர்சாவிலே ஆறுவருஷம் அரசாண்டு,]]></a:t>
+              <a:t><![CDATA[19. அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, யெரொபெயாமின் வழியிலும் அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவன் பாவத்திலும் நடந்ததினால், கட்டிக்கொண்ட அவனுடைய பாவங்களினிமித்தம் அப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு சேமேரின் கையிலிருந்து சமாரியா மலையை இரண்டு தாலந்து வெள்ளிக்கு வாங்கி, அந்த மலையின்மேல் ஒரு பட்டணத்தைக் கட்டி, அதற்கு மலையினுடைய எஜமானாயிருந்த சேமேருடைய பேரின்படியே சமாரியா என்னும் பேரைத் தரித்தான்.]]></a:t>
+              <a:t><![CDATA[20. சிம்ரியின் மற்ற வர்த்தமானங்களும், அவன் பண்ணின அவனுடைய கட்டுப்பாடும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு சேமேரின் கையிலிருந்து சமாரியா மலையை இரண்டு தாலந்து வெள்ளிக்கு வாங்கி, அந்த மலையின்மேல் ஒரு பட்டணத்தைக் கட்டி, அதற்கு மலையினுடைய எஜமானாயிருந்த சேமேருடைய பேரின்படியே சமாரியா என்னும் பேரைத் தரித்தான்.]]></a:t>
+              <a:t><![CDATA[20. சிம்ரியின் மற்ற வர்த்தமானங்களும், அவன் பண்ணின அவனுடைய கட்டுப்பாடும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு சேமேரின் கையிலிருந்து சமாரியா மலையை இரண்டு தாலந்து வெள்ளிக்கு வாங்கி, அந்த மலையின்மேல் ஒரு பட்டணத்தைக் கட்டி, அதற்கு மலையினுடைய எஜமானாயிருந்த சேமேருடைய பேரின்படியே சமாரியா என்னும் பேரைத் தரித்தான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேல் ஜனங்கள் இரண்டு வகுப்பாய்ப் பிரிந்து, பாதி ஜனங்கள் கீனாத்தின் குமாரனாகிய திப்னியை ராஜாவாக்க, அவனைப் பின்பற்றினார்கள்; பாதி ஜனங்கள் உம்ரியைப் பின் பற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உம்ரி கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தனக்கு முன்னிருந்த எல்லாரைப் பார்க்கிலும் கேடாய் நடந்து,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேல் ஜனங்கள் இரண்டு வகுப்பாய்ப் பிரிந்து, பாதி ஜனங்கள் கீனாத்தின் குமாரனாகிய திப்னியை ராஜாவாக்க, அவனைப் பின்பற்றினார்கள்; பாதி ஜனங்கள் உம்ரியைப் பின் பற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் சகல வழியிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குத் தங்கள் வீணான விக்கிரகங்களாலே கோபம் மூட்டும்படியாய் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவங்களிலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[22. ஆனாலும் கீனாத்தின் குமாரனாகிய திப்னியைப் பின்பற்றின ஜனங்களைப் பார்க்கிலும், உம்ரியைப் பின்பற்றின ஜனங்கள் பலத்துப் போனார்கள்; திப்னி செத்துப்போனான்; உம்ரி அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உன்னைத் தூளிலிருந்து உயர்த்தி, உன்னை என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாக வைத்திருக்கையில், நீ யெரொபெயாமின் வழியிலே நடந்து, என் ஜனமாகிய இஸ்ரவேல் தங்கள் பாவங்களால் எனக்குக் கோபமுண்டாக்கும்படி அவர்களைப் பாவஞ்செய்யப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[1. பாஷாவுக்கு விரோதமாகக் கர்த்தருடைய வார்த்தை ஆனானியின் குமாரனாகிய யெகூவுக்கு உண்டாயிற்று, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் சகல வழியிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குத் தங்கள் வீணான விக்கிரகங்களாலே கோபம் மூட்டும்படியாய் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவங்களிலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[22. ஆனாலும் கீனாத்தின் குமாரனாகிய திப்னியைப் பின்பற்றின ஜனங்களைப் பார்க்கிலும், உம்ரியைப் பின்பற்றின ஜனங்கள் பலத்துப் போனார்கள்; திப்னி செத்துப்போனான்; உம்ரி அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் சகல வழியிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குத் தங்கள் வீணான விக்கிரகங்களாலே கோபம் மூட்டும்படியாய் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவங்களிலும் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தோராம் வருஷத்தில், உம்ரி இஸ்ரவேல்மேல் ராஜாவாகிய, பன்னிரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்; அவன் திர்சாவிலே ஆறுவருஷம் அரசாண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உம்ரி செய்த அவனுடைய மற்ற வர்த்தமானங்களும், அவன் காண்பித்த வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தோராம் வருஷத்தில், உம்ரி இஸ்ரவேல்மேல் ராஜாவாகிய, பன்னிரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்; அவன் திர்சாவிலே ஆறுவருஷம் அரசாண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உம்ரி செய்த அவனுடைய மற்ற வர்த்தமானங்களும், அவன் காண்பித்த வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. பின்பு சேமேரின் கையிலிருந்து சமாரியா மலையை இரண்டு தாலந்து வெள்ளிக்கு வாங்கி, அந்த மலையின்மேல் ஒரு பட்டணத்தைக் கட்டி, அதற்கு மலையினுடைய எஜமானாயிருந்த சேமேருடைய பேரின்படியே சமாரியா என்னும் பேரைத் தரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆகாப் ஒரு விக்கிரகத்தோப்பையும் வைத்து, இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபம் உண்டாக்கும்படிக்கு தனக்கு முன்னிருந்த இஸ்ரவேலின் ராஜாக்களெல்லாம் செய்ததைப்பார்க்கிலும் அதிகமாய்ச் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[24. பின்பு சேமேரின் கையிலிருந்து சமாரியா மலையை இரண்டு தாலந்து வெள்ளிக்கு வாங்கி, அந்த மலையின்மேல் ஒரு பட்டணத்தைக் கட்டி, அதற்கு மலையினுடைய எஜமானாயிருந்த சேமேருடைய பேரின்படியே சமாரியா என்னும் பேரைத் தரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆகாப் ஒரு விக்கிரகத்தோப்பையும் வைத்து, இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபம் உண்டாக்கும்படிக்கு தனக்கு முன்னிருந்த இஸ்ரவேலின் ராஜாக்களெல்லாம் செய்ததைப்பார்க்கிலும் அதிகமாய்ச் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[25. உம்ரி கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தனக்கு முன்னிருந்த எல்லாரைப் பார்க்கிலும் கேடாய் நடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +5992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உம்ரி தன் பிதாக்களோடே நித்திரையடைந்து, சமாரியாவிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாப் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[26. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் சகல வழியிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குத் தங்கள் வீணான விக்கிரகங்களாலே கோபம் மூட்டும்படியாய் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவங்களிலும் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உம்ரி தன் பிதாக்களோடே நித்திரையடைந்து, சமாரியாவிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாப் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[26. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் சகல வழியிலும், இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குத் தங்கள் வீணான விக்கிரகங்களாலே கோபம் மூட்டும்படியாய் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின அவனுடைய பாவங்களிலும் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம் என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும் சாகக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[27. உம்ரி செய்த அவனுடைய மற்ற வர்த்தமானங்களும், அவன் காண்பித்த வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம் என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும் சாகக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[27. உம்ரி செய்த அவனுடைய மற்ற வர்த்தமானங்களும், அவன் காண்பித்த வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நான் பாஷாவின் பின்னடியாரையும் அவன் வீட்டாரின் பின்னடியாரையும் அழித்துப்போட்டு, உன் வீட்டை நேபாத்தின் குமாரனாகிய யெரொபெயாமின் வீட்டைப்போல ஆக்குவேன்.]]></a:t>
+              <a:t><![CDATA[2. நான் உன்னைத் தூளிலிருந்து உயர்த்தி, உன்னை என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாக வைத்திருக்கையில், நீ யெரொபெயாமின் வழியிலே நடந்து, என் ஜனமாகிய இஸ்ரவேல் தங்கள் பாவங்களால் எனக்குக் கோபமுண்டாக்கும்படி அவர்களைப் பாவஞ்செய்யப்பண்ணுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் நாட்களிலே பெத்தேல் ஊரானாகிய ஈயேல் எரிகோவைக் கட்டினான்; கர்த்தர் நூனின் குமாரனாகிய யோசுவாவைக் கொண்டு சொல்லியிருந்த வார்த்தையின்படியே, அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது, அபிராம் என்னும் தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது செகூப் என்னும் தன் இளையகுமாரனையும் சாகக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[28. உம்ரி தன் பிதாக்களோடே நித்திரையடைந்து, சமாரியாவிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாப் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தெட்டாம் வருஷத்தில் உம்ரியின் குமாரனாகிய ஆகாப் இஸ்ரவேலின்மேல் ராஜாவாகி, சமாரியாவில் இஸ்ரவேலின் மேல் இருபத்திரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[28. உம்ரி தன் பிதாக்களோடே நித்திரையடைந்து, சமாரியாவிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாப் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உம்ரியின் குமாரனாகிய ஆகாப், தனக்கு முன்னிருந்த எல்லாரைப்பார்க்கிலும் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[29. யூதாவின் ராஜாவாகிய ஆசாவின் முப்பத்தெட்டாம் வருஷத்தில் உம்ரியின் குமாரனாகிய ஆகாப் இஸ்ரவேலின்மேல் ராஜாவாகி, சமாரியாவில் இஸ்ரவேலின் மேல் இருபத்திரண்டு வருஷம் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,51 +6973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களில் நடப்பது அவனுக்குக் கொஞ்சக்காரியமென்று நினைத்தாற்போல் அவன் சீதோனியரின் ராஜாவாகிய ஏத்பாகாலின் குமாரத்தி யேசபேலை விவாகம்பண்ணினதுமல்லாமல், அவன் போய் பாகாலையும் சேவித்து அதைப் பணிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[30. உம்ரியின் குமாரனாகிய ஆகாப், தனக்கு முன்னிருந்த எல்லாரைப்பார்க்கிலும் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7175,51 +7191,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[31. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களில் நடப்பது அவனுக்குக் கொஞ்சக்காரியமென்று நினைத்தாற்போல் அவன் சீதோனியரின் ராஜாவாகிய ஏத்பாகாலின் குமாரத்தி யேசபேலை விவாகம்பண்ணினதுமல்லாமல், அவன் போய் பாகாலையும் சேவித்து அதைப் பணிந்துகொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களில் நடப்பது அவனுக்குக் கொஞ்சக்காரியமென்று நினைத்தாற்போல் அவன் சீதோனியரின் ராஜாவாகிய ஏத்பாகாலின் குமாரத்தி யேசபேலை விவாகம்பண்ணினதுமல்லாமல், அவன் போய் பாகாலையும் சேவித்து அதைப் பணிந்துகொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[32. தான் சமாரியாவிலே கட்டின பாகாலின் கோவிலில் பாகாலுக்குப் பலிபீடத்தை எடுப்பித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஆகாப் ஒரு விக்கிரகத்தோப்பையும் வைத்து, இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபம் உண்டாக்கும்படிக்கு தனக்கு முன்னிருந்த இஸ்ரவேலின் ராஜாக்களெல்லாம் செய்ததைப்பார்க்கிலும் அதிகமாய்ச் செய்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7627,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நான் பாஷாவின் பின்னடியாரையும் அவன் வீட்டாரின் பின்னடியாரையும் அழித்துப்போட்டு, உன் வீட்டை நேபாத்தின் குமாரனாகிய யெரொபெயாமின் வீட்டைப்போல ஆக்குவேன்.]]></a:t>
+              <a:t><![CDATA[2. நான் உன்னைத் தூளிலிருந்து உயர்த்தி, உன்னை என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாக வைத்திருக்கையில், நீ யெரொபெயாமின் வழியிலே நடந்து, என் ஜனமாகிய இஸ்ரவேல் தங்கள் பாவங்களால் எனக்குக் கோபமுண்டாக்கும்படி அவர்களைப் பாவஞ்செய்யப்பண்ணுகிறபடியினால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஆகாப் ஒரு விக்கிரகத்தோப்பையும் வைத்து, இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபம் உண்டாக்கும்படிக்கு தனக்கு முன்னிருந்த இஸ்ரவேலின் ராஜாக்களெல்லாம் செய்ததைப்பார்க்கிலும் அதிகமாய்ச் செய்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாஷாவின் சந்ததியிலே பட்டணத்தில் சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்துப் பறவைகள் தின்னும் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. நான் உன்னைத் தூளிலிருந்து உயர்த்தி, உன்னை என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாக வைத்திருக்கையில், நீ யெரொபெயாமின் வழியிலே நடந்து, என் ஜனமாகிய இஸ்ரவேல் தங்கள் பாவங்களால் எனக்குக் கோபமுண்டாக்கும்படி அவர்களைப் பாவஞ்செய்யப்பண்ணுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +7954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாஷாவின் சந்ததியிலே பட்டணத்தில் சாகிறவனை நாய்கள் தின்னும்; வெளியிலே சாகிறவனை ஆகாயத்துப் பறவைகள் தின்னும் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, நான் பாஷாவின் பின்னடியாரையும் அவன் வீட்டாரின் பின்னடியாரையும் அழித்துப்போட்டு, உன் வீட்டை நேபாத்தின் குமாரனாகிய யெரொபெயாமின் வீட்டைப்போல ஆக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506605" r:id="rId1"/>
+    <p:sldLayoutId id="2473414424" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8121,54 +8573,86 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8289,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆದರೆ ಬಾಷನ ಇತರ ಕಾರ್ಯಗಳೂ ಅವನು ಮಾಡಿದ್ದೂ ಅವನ ಪರಾಕ್ರಮವೂ ಇಸ್ರಾ ಯೇಲಿನ ಅರಸುಗಳ ವೃತಾಂತಗಳ ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯ]]></a:t>
+              <a:t><![CDATA[your house like the house of Jeroboam the son of Nebat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲ್ಪಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[4. Him that dies of Baasha in the city shall the dogs eat; and him that dies of his in the fields]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಬಾಷನು ತನ್ನ ಪಿತೃಗಳ ಸಂಗಡ ಮಲಗಿದನು; ತಿರ್ಚದಲ್ಲಿ ಅವನು ಹೂಣಿಡಲ್ಪಟ್ಟನು; ಅವನ ಮಗನಾದ ಏಲನು ಅವನಿಗೆ ಬದಲಾಗಿ ಆಳಿ]]></a:t>
+              <a:t><![CDATA[shall the fowls of the air eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದನು.]]></a:t>
+              <a:t><![CDATA[5. Now the rest of the acts of Baasha, and what he did, and his might, are they not written in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಇದಲ್ಲದೆ ಬಾಷನು ಯಾರೂಬ್ಬಾಮನ ಮನೆ ಯವರ ಹಾಗಿದ್ದು ಅವನನ್ನು ಕೊಂದುಹಾಕಿ ತನ್ನ ದುಷ್ಕೃತ್ಯಗಳಿಂದ ಕರ್ತನಿಗೆ ಕೋಪವನ್ನು]]></a:t>
+              <a:t><![CDATA[book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಬ್ಬಿಸಿ ಕರ್ತನ ಸಮ್ಮುಖದಲ್ಲಿ ತಾನು ಮಾಡಿದ ಎಲ್ಲಾ ಕೆಟ್ಟತನದ ನಿಮಿತ್ತ ಅವನಿಗೆ ವಿರೋಧವಾಗಿಯೂ ಅವನ ಮನೆಗೆ ವಿರೋಧವಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[6. So Baasha slept with his fathers, and was buried in Tirzah: and Elah his son reigned in his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹನಾನೀಯ ಮಗನಾಗಿರುವ ಪ್ರವಾದಿಯಾದ ಯೇಹುವಿನ ಮುಖಾಂತರ ಕರ್ತನ ವಾಕ್ಯ ಉಂಟಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಯೆಹೂದದ ಅರಸನಾದ ಆಸನ ಇಪ್ಪತ್ತಾರನೇ ವರುಷದಲ್ಲಿ ಬಾಷನ ಮಗನಾದ ಏಲನು ಇಸ್ರಾಯೇ ಲಿನ ಮೇಲೆ ತಿರ್ಚದಲ್ಲಿ ಎರಡು ವರುಷ]]></a:t>
+              <a:t><![CDATA[7. And also by the hand of the prophet Jehu the son of Hanani came the word of the LORD against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಳಲಾರಂಭಿ ಸಿದನು.]]></a:t>
+              <a:t><![CDATA[Baasha, and against his house, even for all the evil that he did in the sight of the LORD, in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದರೆ ತಿರ್ಚದಲ್ಲಿ ತನ್ನ ಮನೆಯ ಉಗ್ರಾಣಿಕ ನಾದ ಅರ್ಚನ ಮನೆಯಲ್ಲಿ ಅವನು ಕುಡಿದು ಮತ್ತನಾಗಿ ತಿರ್ಚದಲ್ಲಿರುವಾಗ ಅರ್ಧ]]></a:t>
+              <a:t><![CDATA[provoking him to anger with the work of his hands, in being like the house of Jeroboam; and because]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಬಾಷನಿಗೆ ವಿರೋಧವಾಗಿ ಹನಾನೀಯ ಮಗನಾದ ಯೇಹುವಿಗೆ ಕರ್ತನ ವಾಕ್ಯ ಉಂಟಾಗಿ ಹೇಳಿದ್ದೇನಂದರೆ--ನಾನು ನಿನ್ನನ್ನು ಧೂಳಿ]]></a:t>
+              <a:t><![CDATA[34. In his days did Hiel the Bethelite build Jericho: he laid the foundation thereof in Abiram his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಥಗಳಿಗೆ ಅಧಿಪತಿಯಾಗಿ ರುವ ಅವನ ಸೇವಕನಾದ ಜಿಮ್ರಿ ಅವನಿಗೆ ವಿರೋಧ ವಾಗಿ ಒಳಸಂಚು ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[he killed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಜಿಮ್ರಿಯು ಒಳಗೆ ಹೋಗಿ ಯೆಹೂದದ ಅರಸನಾದ ಆಸನ ಇಪ್ಪತ್ತೇಳನೇ ವರುಷದಲ್ಲಿ ಅವನನ್ನು ಹೊಡೆದು ಕೊಂದುಹಾಕಿ ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[8. In the twenty and sixth year of Asa king of Judah began Elah the son of Baasha to reign over]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬದಲಾಗಿ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[Israel in Tirzah, two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವನು ಆಳಲು ಆರಂಭಿಸಿದಾಗ ಏನಾಯಿತಂದರೆ, ಅವನು ಸಿಂಹಾ ಸನದ ಮೇಲೆ ಕುಳಿತು ಕೊಳ್ಳುತ್ತಲೇ ಬಾಷನ ಮನೆ ಯವರನ್ನೆಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[9. And his servant Zimri, captain of half his chariots, conspired against him, as he was in Tirzah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂದುಹಾಕಿದನು. ಅವನ ಬಂಧು ಗಳಲ್ಲಿಯೂ ಸ್ನೇಹಿತರಲ್ಲಿಯೂ ಗಂಡಸರಾದ ಒಬ್ಬ ನನ್ನೂ ಅವನಿಗೆ ಉಳಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[drinking himself drunk in the house of Arza steward of his house in Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಹೀಗೆ ಭಾಷನೂ ಅವನ ಮಗನಾದ ಏಲನೂ ತಮ್ಮ ಎಲ್ಲಾ ಪಾಪಗಳಿಂದ ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನಿಗೆ ಕೋಪವನ್ನು ಎಬ್ಬಿಸಿ ತಾವು]]></a:t>
+              <a:t><![CDATA[10. And Zimri went in and stroke him, and killed him, in the twenty and seventh year of Asa king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದ ಪಾಪಗಳಿಂದಲೂ ತಾವು ಇಸ್ರಾಯೇಲನ್ನು ಪಾಪಮಾಡಲು ಪ್ರೇರೇಪಿಸಿದ್ದ ರಿಂದಲೂ]]></a:t>
+              <a:t><![CDATA[Judah, and reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಕರ್ತನು ಪ್ರವಾದಿಯಾದ ಯೇಹುವಿನ ಮುಖಾಂತರ ಬಾಷನಿಗೆ ವಿರೋಧವಾಗಿ ಹೇಳಿದ ಆತನ ವಾಕ್ಯದ ಪ್ರಕಾರವೇ ಜಿಮ್ರಿಯು ಬಾಷನ ಮನೆಯ]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when he began to reign, as soon as he sat on his throne, that he slew all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರನ್ನೆಲ್ಲಾ ನಾಶಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[the house of Baasha: he left him not one that pisses against a wall, neither of his kinsfolks, nor]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಏಲನ ಇತರ ಕ್ರಿಯೆ ಗಳೂ ಅವನು ಮಾಡಿದ್ದೆಲ್ಲವೂ ಇಸ್ರಾಯೇಲ್‌ ಅರಸು ಗಳ ವೃತಾಂತಗಳ ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯಲ್ಪಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[of his friends.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಲ್ಲಿಂದ ಮೇಲೆತ್ತಿ ನಿನ್ನನ್ನು ನನ್ನ ಜನರಾದ ಇಸ್ರಾ ಯೇಲಿನ ಮೇಲೆ ನಾಯಕನಾಗಿ ಇರಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[firstborn, and set up the gates thereof in his youngest son Segub, according to the word of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಯೆಹೂದದ ಅರಸನಾದ ಆಸನ ಇಪ್ಪತ್ತೇಳನೇವರುಷದಲ್ಲಿ ಜಿಮ್ರಿಯು ತಿರ್ಚದಲ್ಲಿ ಏಳು ದಿವಸ ಆಳಿದನು. ಆಗ ಜನರು]]></a:t>
+              <a:t><![CDATA[12. Thus did Zimri destroy all the house of Baasha, according to the word of the LORD, which he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫಿಲಿಷ್ಟಿಯರಿಗೆ ಸಂಬಂಧ ಪಟ್ಟ ಗಿಬ್ಬೆತೋನಿನ ಬಳಿಯಲ್ಲಿ ದಂಡಾಗಿ ಇಳಿದಿರುವ]]></a:t>
+              <a:t><![CDATA[spoke against Baasha by Jehu the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಜಿಮ್ರಿಯು ಒಳಸಂಚು ಮಾಡಿ ಅರಸನನ್ನು ಕೊಂದು ಹಾಕಿದ್ದಾನೆಂದು ಅಲ್ಲಿ ಇಳಿದಿರುವ ದಂಡಿನವರು ಕೇಳಿ ದ್ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[13. For all the sins of Baasha, and the sins of Elah his son, by which they sinned, and by which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್ಯರೆಲ್ಲರೂ ಅದೇ ದಿವಸದಲ್ಲಿ ದಂಡಿನೊಳಗೆ ದಂಡಿನ ಅಧಿಪತಿಯಾದ ಒಮ್ರಿಯನ್ನು ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಅರಸನಾಗ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[they made Israel to sin, in provoking the LORD God of Israel to anger with their vanities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ಒಮ್ರಿಯೂ ಅವನ ಸಂಗಡ ಇಸ್ರಾಯೇಲ್ಯ ರೆಲ್ಲರೂ ಗಿಬ್ಬೆತೋನನ್ನು ಬಿಟ್ಟು ಹೋಗಿ ತಿರ್ಚವನ್ನು ಮುತ್ತಿಗೆ ಹಾಕಿದರು.]]></a:t>
+              <a:t><![CDATA[14. Now the rest of the acts of Elah, and all that he did, are they not written in the book of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಪಟ್ಟಣವು ಹಿಡಿಯಲ್ಪಟ್ಟದ್ದನ್ನು ಜಿಮ್ರಿಯು ನೋಡಿದಾಗ ಅವನು ಅರಮನೆಯ ಅಂತಃಪುರದೊಳಗೆ ಪ್ರವೇಶಿಸಿ ಅರಮನೆಯನ್ನು ಬೆಂಕಿ]]></a:t>
+              <a:t><![CDATA[chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಿಂದ ಸುಟ್ಟು ತಾನೂ ಸತ್ತನು.]]></a:t>
+              <a:t><![CDATA[15. In the twenty and seventh year of Asa king of Judah did Zimri reign seven days in Tirzah. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಅವನು ಕರ್ತನ ಸಮ್ಮುಖದಲ್ಲಿ ಕೆಟ್ಟತನಮಾಡಿ ತಾನು ಮಾಡಿದ ಪಾಪ ಗಳ ನಿಮಿತ್ತವಾಗಿಯೂ ಯಾರೊಬ್ಬಾಮನ ಮಾರ್ಗ ದಲ್ಲಿ ನಡೆದು]]></a:t>
+              <a:t><![CDATA[the people were encamped against Gibbethon, which belonged to the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲನ್ನು ಪಾಪಮಾಡಲು ಪ್ರೇರೇಪಿಸಿದ ಅವನ ಪಾಪದ ನಿಮಿತ್ತವಾಗಿಯೂ ಇದು ಆಯಿತು.]]></a:t>
+              <a:t><![CDATA[16. And the people that were encamped heard say, Zimri has conspired, and has also slain the king:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಜಿಮ್ರಿಯ ಇತರ ಕಾರ್ಯಗಳೂ ಅವನು ಮಾಡಿದ ಒಳಸಂಚೂ ಇಸ್ರಾಯೇಲಿನ ಅರಸು ಗಳ ವೃತಾಂತಗಳ ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯಲ್ಪಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[wherefore all Israel made Omri, the captain of the host, king over Israel that day in the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆದರೆ ನೀನು ಯಾರೊಬ್ಬಾಮನ ಮಾರ್ಗದಲ್ಲಿ ನಡೆದು ನನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರು ತಮ್ಮ ಪಾಪಗಳಿಂದ ನನಗೆ ಕೋಪವನ್ನು]]></a:t>
+              <a:t><![CDATA[LORD, which he spoke by Joshua the son of Nun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಜನರು ಎರಡು ಭಾಗವಾಗಿ ವಿಭಾಗಿಸಲ್ಪಟ್ಟು ಅರ್ಧ ಜನರು ಗೀನತನ ಮಗನಾದ ತಿಬ್ನಿಯನ್ನು ಅರಸನನ್ನಾಗಿ]]></a:t>
+              <a:t><![CDATA[17. And Omri went up from Gibbethon, and all Israel with him, and they besieged Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಲು ಅವನ ಹಿಂದೆ ಹೋದರು. ಅರ್ಧ ಜನರು ಒಮ್ರಿಯ ಹಿಂದೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, when Zimri saw that the city was taken, that he went into the palace of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದರೆ ಒಮ್ರಿಯ ಹಿಂದೆ ಹೋದ ಜನರು ಜಯಿಸಿದ್ದರಿಂದ ತಿಬ್ನಿಯು ಸತ್ತುಹೋದನು. ಒಮ್ರಿಯು ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[king's house, and burnt the king's house over him with fire, and died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಯೆಹೂದದ ಅರಸನಾದ ಆಸನ ಮೂವ ತ್ತೊಂದನೇ ವರ್ಷದಲ್ಲಿ ಒಮ್ರಿಯು ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಆಳಲು ಆರಂಭಿಸಿ ಹನ್ನೆರಡು ವರುಷ]]></a:t>
+              <a:t><![CDATA[19. For his sins which he sinned in doing evil in the sight of the LORD, in walking in the way of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಳಿದನು;]]></a:t>
+              <a:t><![CDATA[Jeroboam, and in his sin which he did, to make Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ತಿರ್ಚದಲ್ಲಿ ಆರು ವರುಷ ಆಳಿದನು ಅವನು ಶೆಮೆರ್‌ ನಿಗೆ ಎರಡು ತಲಾಂತು ಬೆಳ್ಳಿಯನ್ನು ಕೊಟ್ಟು ಸಮಾರ್ಯ ವೆಂಬ]]></a:t>
+              <a:t><![CDATA[20. Now the rest of the acts of Zimri, and his treason that he wrought, are they not written in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಟ್ಟವನ್ನು ಕೊಂಡುಕೊಂಡು ಆ ಬೆಟ್ಟದ ಮೇಲೆ ಪಟ್ಟಣವನ್ನು ಕಟ್ಟಿಸಿ ಶೆಮೆರನೆಂಬ ಬೆಟ್ಟದ ಯಜಮಾನನ ಹೆಸರಿನ ಹಾಗೆ ತಾನು]]></a:t>
+              <a:t><![CDATA[book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿಸಿದ ಪಟ್ಟಣಕ್ಕೆ ಸಮಾರ್ಯ ವೆಂದು ಹೆಸರಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[21. Then were the people of Israel divided into two parts: half of the people followed Tibni the son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆದರೆ ಒಮ್ರಿಯು ಕರ್ತನ ಸಮ್ಮುಖದಲ್ಲಿ ಕೆಟ್ಟತನ ಮಾಡಿ ತನಗೆ ಮುಂಚೆ ಇದ್ದ ಎಲ್ಲರಿಗಿಂತ ಕೆಟ್ಟವನಾಗಿ ನಡೆದನು.]]></a:t>
+              <a:t><![CDATA[of Ginath, to make him king; and half followed Omri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಅದೇನಂದರೆ, ಅವನು ನೆಬಾಟನ ಮಗನಾದ ಯಾರೊಬ್ಬಾಮನ ಸಕಲ ಮಾರ್ಗಗಳಲ್ಲಿಯೂ ಇಸ್ರಾಯೇಲಿನ ದೇವ ರಾದ ಕರ್ತನಿಗೆ ತಮ್ಮ]]></a:t>
+              <a:t><![CDATA[22. But the people that followed Omri prevailed against the people that followed Tibni the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಬ್ಬಿಸುವ ಹಾಗೆ ಅವರನ್ನು ಪಾಪ ಮಾಡಲು ಪ್ರೇರೇಪಿಸಿದಿ.]]></a:t>
+              <a:t><![CDATA[1. Then the word of the LORD came to Jehu the son of Hanani against Baasha, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವ್ಯರ್ಥವಾದವುಗಳಿಂದ ಕೋಪ ವನ್ನು ಎಬ್ಬಿಸಿದ ಹಾಗೆ ಇಸ್ರಾಯೇಲನ್ನು ಪಾಪಮಾಡಲು ಪ್ರೇರೇಪಿಸಿದ ಯಾರೊಬ್ಬಾಮನ ಪಾಪದಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[Ginath: so Tibni died, and Omri reigned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡೆದನು.]]></a:t>
+              <a:t><![CDATA[23. In the thirty and first year of Asa king of Judah began Omri to reign over Israel, twelve years:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆದರೆ ಒಮ್ರಿಯು ಮಾಡಿದ ಇತರ ಕಾರ್ಯಗಳೂ ಅವನು ತೋರಿಸಿದ ಅವನ ಪರಾ ಕ್ರಮವೂ ಇಸ್ರಾಯೇಲಿನ ಅರಸುಗಳ ವೃತಾಂತಗಳ]]></a:t>
+              <a:t><![CDATA[six years reigned he in Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯಲ್ಪಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[24. And he bought the hill Samaria of Shemer for two talents of silver, and built on the hill, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಅಹಾಬನು ತೋಪನ್ನು ಹಾಕಿಸಿದನು. ಹೀಗೆಯೆ ಅಹಾಬನು ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನಿಗೆ ಕೋಪವನ್ನು ಎಬ್ಬಿಸುವ ಹಾಗೆ ತನಗೆ]]></a:t>
+              <a:t><![CDATA[called the name of the city which he built, after the name of Shemer, owner of the hill, Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂಚಿನ ಇಸ್ರಾಯೇಲಿನ ಅರಸುಗಳೆಲ್ಲರಿಗಿಂತ ಅಧಿಕ ವಾಗಿ ಕೆಟ್ಟತನಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[25. But Omri wrought evil in the eyes of the LORD, and did worse than all that were before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಒಮ್ರಿಯು ತನ್ನ ಪಿತೃಗಳ ಸಂಗಡ ಮಲಗಿ ಸಮಾರ್ಯ ಪಟ್ಟಣ ದಲ್ಲಿ ಹೂಣಿಡಲ್ಪಟ್ಟನು; ಅವನಿಗೆ ಬದಲಾಗಿ ಅವನ ಮಗನಾದ ಅಹಾಬನು]]></a:t>
+              <a:t><![CDATA[26. For he walked in all the way of Jeroboam the son of Nebat, and in his sin wherewith he made]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[Israel to sin, to provoke the LORD God of Israel to anger with their vanities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಅವನ ದಿವಸಗಳಲ್ಲಿ ಬೇತೇಲಿನವನಾದ ಹೀಯೇ ಲನು ಯೆರಿಕೋವನ್ನು ಕಟ್ಟಿಸಿದನು; ಕರ್ತನು ನೂನನ ಮಗನಾದ ಯೆಹೋಶುವನ ಮುಖಾಂತರ]]></a:t>
+              <a:t><![CDATA[27. Now the rest of the acts of Omri which he did, and his might that he showed, are they not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ್ದ ವಾಕ್ಯದ ಪ್ರಕಾರವೇ ಅವನು ಅದಕ್ಕೆ ಅಸ್ತಿವಾರವನ್ನು ಹಾಕಿದಾಗ ತನ್ನ ಚೊಚ್ಚಲ ಮಗನಾದ ಅಬೀರಾಮನೂ ಅದರ ಬಾಗಲುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇಗೋ, ನಾನು ಬಾಷನ ಸಂತತಿಯನ್ನೂ ಅವನ ಮನೆಯ ಸಂತತಿಯನ್ನೂ ತೆಗೆದು ಹಾಕಿ ನಿನ್ನ ಮನೆಯನ್ನು ನೆಬಾಟನ ಮಗನಾದ ಯಾರೊಬ್ಬಾಮನ]]></a:t>
+              <a:t><![CDATA[2. Forasmuch as I exalted you out of the dust, and made you prince over my people Israel; and you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಟ್ಟಾಗ ಅವನ ಚಿಕ್ಕಮಗನಾದ ಸೆಗೂಬನೂ ಸತ್ತರು.]]></a:t>
+              <a:t><![CDATA[28. So Omri slept with his fathers, and was buried in Samaria: and Ahab his son reigned in his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಯೆಹೂದದ ಅರಸನಾದ ಆಸನ ಮೂವ ತ್ತೆಂಟನೇ ವರುಷದಲ್ಲಿ ಒಮ್ರಿಯ ಮಗನಾದ ಅಹಾ ಬನು ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಆಳಲು ಆರಂಭಿಸಿ]]></a:t>
+              <a:t><![CDATA[position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಾರ್ಯದಲ್ಲಿ ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಇಪ್ಪತ್ತೆರಡು ವರುಷ ಆಳಿದನು;]]></a:t>
+              <a:t><![CDATA[29. And in the thirty and eighth year of Asa king of Judah began Ahab the son of Omri to reign over]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಆದರೆ ಒಮ್ರಿಯ ಮಗನಾದ ಅಹಾಬನು ತನಗೆ ಮುಂಚೆ ಇದ್ದ ಎಲ್ಲರಿಗಿಂತ ಕರ್ತನ ಮುಂದೆ ಹೆಚ್ಚು ಕೆಟ್ಟತನಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[Israel: and Ahab the son of Omri reigned over Israel in Samaria twenty and two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ನೆಬಾಟನ ಮಗನಾದ ಯಾರೊಬ್ಬಾಮನ ಪಾಪಗಳಲ್ಲಿ ನಡೆಯು ವದು ಅವನಿಗೆ ಅಲ್ಪವಾಗಿತ್ತು; ಅವನು ಚೀದೋನ್ಯರ ಅರಸನಾಗಿರುವ]]></a:t>
+              <a:t><![CDATA[30. And Ahab the son of Omri did evil in the sight of the LORD above all that were before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ಬಾಳನ ಮಗಳಾದ ಈಜೆಬೆಲಳನ್ನು ಮದುವೆಯಾಗಿ ಬಾಳನನ್ನು ಸೇವಿಸಿ ಅವನಿಗೆ ಅಡ್ಡ ಬಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[31. And it came to pass, as if it had been a light thing for him to walk in the sins of Jeroboam the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +16825,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಇದಲ್ಲದೆ ತಾನು ಸಮಾರ್ಯದಲ್ಲಿ ಕಟ್ಟಿಸಿದ ಬಾಳನ ಮನೆಯಲ್ಲಿ ಬಾಳನಿಗೆ ಬಲಿಪೀಠವನ್ನು ಕಟ್ಟಿಸಿ ದನು,]]></a:t>
+              <a:t><![CDATA[son of Nebat, that he took to wife Jezebel the daughter of Ethbaal king of the Zidonians, and went]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and served Baal, and worshipped him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And he reared up an altar for Baal in the house of Baal, which he had built in Samaria.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Ahab made a grove; and Ahab did more to provoke the LORD God of Israel to anger than all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +17353,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯ ಹಾಗೆ ಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[have walked in the way of Jeroboam, and have made my people Israel to sin, to provoke me to anger]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[kings of Israel that were before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಬಾಷನ ಕಡೆಯವನಲ್ಲಿ ಪಟ್ಟಣದೊಳಗೆ ಸಾಯುವ ವನನ್ನು ನಾಯಿಗಳು ತಿನ್ನುವವು. ಅವನ ಕಡೆಯವನಲ್ಲಿ ಹೊಲದೊಳಗೆ ಸಾಯುವವನನ್ನು]]></a:t>
+              <a:t><![CDATA[with their sins;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಕಾಶದ ಪಕ್ಷಿಗಳು ತಿನ್ನುವವು.]]></a:t>
+              <a:t><![CDATA[3. Behold, I will take away the posterity of Baasha, and the posterity of his house; and will make]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>