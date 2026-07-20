--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -75,50 +75,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +157,58 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +348,61 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேசத்தில் மழைபெய்யாதபடியினால், சிலநாளுக்குப்பின்பு அந்த ஆறு வற்றிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. அவன் போய், கர்த்தருடைய வார்த்தையின்படியே யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையிலே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று, அவர்:]]></a:t>
+              <a:t><![CDATA[5. அவன் போய், கர்த்தருடைய வார்த்தையின்படியே யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையிலே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ எழுந்து, சீதோனுக்கடுத்த சாறிபாத் ஊருக்குப் போய், அங்கே தங்கியிரு; உன்னைப் பராமரிக்கும்படி அங்கே இருக்கிற ஒரு விதவைக்குக் கட்டளையிட்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. காகங்கள் அவனுக்கு விடியற்காலத்தில் அப்பமும் இறைச்சியும், சாயங்காலத்தில் அப்பமும் இறைச்சியும் கொண்டுவந்தது; தாகத்திற்கு அந்த ஆற்றின் தண்ணீரைக் குடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ எழுந்து, சீதோனுக்கடுத்த சாறிபாத் ஊருக்குப் போய், அங்கே தங்கியிரு; உன்னைப் பராமரிக்கும்படி அங்கே இருக்கிற ஒரு விதவைக்குக் கட்டளையிட்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. காகங்கள் அவனுக்கு விடியற்காலத்தில் அப்பமும் இறைச்சியும், சாயங்காலத்தில் அப்பமும் இறைச்சியும் கொண்டுவந்தது; தாகத்திற்கு அந்த ஆற்றின் தண்ணீரைக் குடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவன் எழுந்து, சாறிபாத்துக்குப் போனான்; அந்தப் பட்டணத்தின் ஒலிமுகவாசலுக்கு அவன் வந்த போது, அங்கே ஒரு விதவை விறகு பொறுக்கிக்கொண்டிருந்தாள்; அவன் அவளைப் பார்த்துக் கூப்பிட்டு, நான் குடிக்கிறதற்குக் கொஞ்சம் தண்ணீர் ஒரு பாத்திரத்தில் எனக்குக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[7. தேசத்தில் மழைபெய்யாதபடியினால், சிலநாளுக்குப்பின்பு அந்த ஆறு வற்றிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவன் எழுந்து, சாறிபாத்துக்குப் போனான்; அந்தப் பட்டணத்தின் ஒலிமுகவாசலுக்கு அவன் வந்த போது, அங்கே ஒரு விதவை விறகு பொறுக்கிக்கொண்டிருந்தாள்; அவன் அவளைப் பார்த்துக் கூப்பிட்டு, நான் குடிக்கிறதற்குக் கொஞ்சம் தண்ணீர் ஒரு பாத்திரத்தில் எனக்குக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[7. தேசத்தில் மழைபெய்யாதபடியினால், சிலநாளுக்குப்பின்பு அந்த ஆறு வற்றிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கொண்டுவர அவள் போகிறபோது அவன் அவளை நோக்கிக் கூப்பிட்டு, கொஞ்சம் அப்பமும் உன் கையிலே எனக்குக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கொண்டுவர அவள் போகிறபோது அவன் அவளை நோக்கிக் கூப்பிட்டு, கொஞ்சம் அப்பமும் உன் கையிலே எனக்குக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[9. நீ எழுந்து, சீதோனுக்கடுத்த சாறிபாத் ஊருக்குப் போய், அங்கே தங்கியிரு; உன்னைப் பராமரிக்கும்படி அங்கே இருக்கிற ஒரு விதவைக்குக் கட்டளையிட்டேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என் குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு பொறுக்குகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. நீ எழுந்து, சீதோனுக்கடுத்த சாறிபாத் ஊருக்குப் போய், அங்கே தங்கியிரு; உன்னைப் பராமரிக்கும்படி அங்கே இருக்கிற ஒரு விதவைக்குக் கட்டளையிட்டேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என் குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு பொறுக்குகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவன் எழுந்து, சாறிபாத்துக்குப் போனான்; அந்தப் பட்டணத்தின் ஒலிமுகவாசலுக்கு அவன் வந்த போது, அங்கே ஒரு விதவை விறகு பொறுக்கிக்கொண்டிருந்தாள்; அவன் அவளைப் பார்த்துக் கூப்பிட்டு, நான் குடிக்கிறதற்குக் கொஞ்சம் தண்ணீர் ஒரு பாத்திரத்தில் எனக்குக் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என் குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு பொறுக்குகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவன் எழுந்து, சாறிபாத்துக்குப் போனான்; அந்தப் பட்டணத்தின் ஒலிமுகவாசலுக்கு அவன் வந்த போது, அங்கே ஒரு விதவை விறகு பொறுக்கிக்கொண்டிருந்தாள்; அவன் அவளைப் பார்த்துக் கூப்பிட்டு, நான் குடிக்கிறதற்குக் கொஞ்சம் தண்ணீர் ஒரு பாத்திரத்தில் எனக்குக் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது எலியா அவளைப் பார்த்து: பயப்படாதே; நீ போய் உன் வார்த்தையின்படி ஆயத்தப்படுத்து; ஆனாலும் முதல் அதிலே எனக்கு ஒரு சிறிய அடையைப் பண்ணி என்னிடத்தில் கொண்டுவா; பின்பு உனக்கும் உன் குமாரனுக்கும் பண்ணலாம்.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவன் எழுந்து, சாறிபாத்துக்குப் போனான்; அந்தப் பட்டணத்தின் ஒலிமுகவாசலுக்கு அவன் வந்த போது, அங்கே ஒரு விதவை விறகு பொறுக்கிக்கொண்டிருந்தாள்; அவன் அவளைப் பார்த்துக் கூப்பிட்டு, நான் குடிக்கிறதற்குக் கொஞ்சம் தண்ணீர் ஒரு பாத்திரத்தில் எனக்குக் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது எலியா அவளைப் பார்த்து: பயப்படாதே; நீ போய் உன் வார்த்தையின்படி ஆயத்தப்படுத்து; ஆனாலும் முதல் அதிலே எனக்கு ஒரு சிறிய அடையைப் பண்ணி என்னிடத்தில் கொண்டுவா; பின்பு உனக்கும் உன் குமாரனுக்கும் பண்ணலாம்.]]></a:t>
+              <a:t><![CDATA[11. கொண்டுவர அவள் போகிறபோது அவன் அவளை நோக்கிக் கூப்பிட்டு, கொஞ்சம் அப்பமும் உன் கையிலே எனக்குக் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் தேசத்தின்மேல் மழையைக் கட்டளையிடும் நாள்மட்டும் பானையின் மா செலவழிந்துபோவதும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோவதும் இல்லை என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. கொண்டுவர அவள் போகிறபோது அவன் அவளை நோக்கிக் கூப்பிட்டு, கொஞ்சம் அப்பமும் உன் கையிலே எனக்குக் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் தேசத்தின்மேல் மழையைக் கட்டளையிடும் நாள்மட்டும் பானையின் மா செலவழிந்துபோவதும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோவதும் இல்லை என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என் குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு பொறுக்குகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவள் போய், எலியாவின் சொற்படி செய்தாள்; அவளும், இவனும், அவள் வீட்டாரும் அநேகநாள் சாப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என் குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு பொறுக்குகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவள் போய், எலியாவின் சொற்படி செய்தாள்; அவளும், இவனும், அவள் வீட்டாரும் அநேகநாள் சாப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என் குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு பொறுக்குகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் எலியாவைக்கொண்டு சொன்ன வார்த்தையின்படியே, பானையிலே மா செலவழிந்துபோகவும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோகவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது எலியா அவளைப் பார்த்து: பயப்படாதே; நீ போய் உன் வார்த்தையின்படி ஆயத்தப்படுத்து; ஆனாலும் முதல் அதிலே எனக்கு ஒரு சிறிய அடையைப் பண்ணி என்னிடத்தில் கொண்டுவா; பின்பு உனக்கும் உன் குமாரனுக்கும் பண்ணலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் எலியாவைக்கொண்டு சொன்ன வார்த்தையின்படியே, பானையிலே மா செலவழிந்துபோகவும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோகவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது எலியா அவளைப் பார்த்து: பயப்படாதே; நீ போய் உன் வார்த்தையின்படி ஆயத்தப்படுத்து; ஆனாலும் முதல் அதிலே எனக்கு ஒரு சிறிய அடையைப் பண்ணி என்னிடத்தில் கொண்டுவா; பின்பு உனக்கும் உன் குமாரனுக்கும் பண்ணலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவைகள் நடந்தபின்பு, வீட்டுக்காரியாகிய அந்த ஸ்திரீயின் மகன் வியாதியில் விழுந்தான்; அவனுடைய சுவாசம் போகுமட்டும் அவனுடைய வியாதி அதிகரித்துக்கொண்டே இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் தேசத்தின்மேல் மழையைக் கட்டளையிடும் நாள்மட்டும் பானையின் மா செலவழிந்துபோவதும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோவதும் இல்லை என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள் எலியாவை நோக்கி: தேவனுடைய மனுஷனே, எனக்கும் உமக்கும் என்ன? என் அக்கிரமத்தை நினைக்கப்பண்ணவும், என் குமாரனைச் சாகப்பண்ணவுமா? என்னிடத்தில் வந்தீர் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் தேசத்தின்மேல் மழையைக் கட்டளையிடும் நாள்மட்டும் பானையின் மா செலவழிந்துபோவதும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோவதும் இல்லை என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள் எலியாவை நோக்கி: தேவனுடைய மனுஷனே, எனக்கும் உமக்கும் என்ன? என் அக்கிரமத்தை நினைக்கப்பண்ணவும், என் குமாரனைச் சாகப்பண்ணவுமா? என்னிடத்தில் வந்தீர் என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. அவள் போய், எலியாவின் சொற்படி செய்தாள்; அவளும், இவனும், அவள் வீட்டாரும் அநேகநாள் சாப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவன்: உன் குமாரனை என்னிடத்தில் தா என்று சொல்லி, அவனை அவள் மடியிலிருந்து எடுத்து, தான் தங்கியிருக்கிற மேல்வீட்டிலே அவனைக் கொண்டுபோய், தன் கட்டிலின்மேல் வைத்து:]]></a:t>
+              <a:t><![CDATA[15. அவள் போய், எலியாவின் சொற்படி செய்தாள்; அவளும், இவனும், அவள் வீட்டாரும் அநேகநாள் சாப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவன்: உன் குமாரனை என்னிடத்தில் தா என்று சொல்லி, அவனை அவள் மடியிலிருந்து எடுத்து, தான் தங்கியிருக்கிற மேல்வீட்டிலே அவனைக் கொண்டுபோய், தன் கட்டிலின்மேல் வைத்து:]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் எலியாவைக்கொண்டு சொன்ன வார்த்தையின்படியே, பானையிலே மா செலவழிந்துபோகவும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோகவும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் தேவனாகிய கர்த்தாவே, நான் தங்கியிருக்க இடங்கொடுத்த இந்த விதவையின் மகனைச் சாகப்பண்ணினதினால் அவளுக்குத் துக்கத்தை வருவித்தீரோ என்று கர்த்தரை நோக்கிக் கூப்பிட்டு;]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் எலியாவைக்கொண்டு சொன்ன வார்த்தையின்படியே, பானையிலே மா செலவழிந்துபோகவும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோகவும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் தேவனாகிய கர்த்தாவே, நான் தங்கியிருக்க இடங்கொடுத்த இந்த விதவையின் மகனைச் சாகப்பண்ணினதினால் அவளுக்குத் துக்கத்தை வருவித்தீரோ என்று கர்த்தரை நோக்கிக் கூப்பிட்டு;]]></a:t>
+              <a:t><![CDATA[17. இவைகள் நடந்தபின்பு, வீட்டுக்காரியாகிய அந்த ஸ்திரீயின் மகன் வியாதியில் விழுந்தான்; அவனுடைய சுவாசம் போகுமட்டும் அவனுடைய வியாதி அதிகரித்துக்கொண்டே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தப் பிள்ளையின்மேல் மூன்று தரம் குப்புறவிழுந்து: என் தேவனாகிய கர்த்தாவே, இந்தப் பிள்ளையின் ஆத்துமா அவனுக்குள் திரும்பிவரப்பண்ணும் என்று கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[17. இவைகள் நடந்தபின்பு, வீட்டுக்காரியாகிய அந்த ஸ்திரீயின் மகன் வியாதியில் விழுந்தான்; அவனுடைய சுவாசம் போகுமட்டும் அவனுடைய வியாதி அதிகரித்துக்கொண்டே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தப் பிள்ளையின்மேல் மூன்று தரம் குப்புறவிழுந்து: என் தேவனாகிய கர்த்தாவே, இந்தப் பிள்ளையின் ஆத்துமா அவனுக்குள் திரும்பிவரப்பண்ணும் என்று கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவள் எலியாவை நோக்கி: தேவனுடைய மனுஷனே, எனக்கும் உமக்கும் என்ன? என் அக்கிரமத்தை நினைக்கப்பண்ணவும், என் குமாரனைச் சாகப்பண்ணவுமா? என்னிடத்தில் வந்தீர் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் எலியாவின் சத்தத்தைக் கேட்டார்; பிள்ளையினுடைய ஆத்துமா அவனுள் திரும்பிவந்தது; அவன் பிழைத்தான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவள் எலியாவை நோக்கி: தேவனுடைய மனுஷனே, எனக்கும் உமக்கும் என்ன? என் அக்கிரமத்தை நினைக்கப்பண்ணவும், என் குமாரனைச் சாகப்பண்ணவுமா? என்னிடத்தில் வந்தீர் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எலியா பிள்ளையை எடுத்து, மேல்வீட்டிலிருந்து அவனைக் கீழ்வீட்டிற்குள் கொண்டுவந்து, அவனை அவன் தாயினிடத்தில் கொடுத்து: பார் உன் பிள்ளை உயிரோடிருக்கிறான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அவன்: உன் குமாரனை என்னிடத்தில் தா என்று சொல்லி, அவனை அவள் மடியிலிருந்து எடுத்து, தான் தங்கியிருக்கிற மேல்வீட்டிலே அவனைக் கொண்டுபோய், தன் கட்டிலின்மேல் வைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எலியா பிள்ளையை எடுத்து, மேல்வீட்டிலிருந்து அவனைக் கீழ்வீட்டிற்குள் கொண்டுவந்து, அவனை அவன் தாயினிடத்தில் கொடுத்து: பார் உன் பிள்ளை உயிரோடிருக்கிறான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அவன்: உன் குமாரனை என்னிடத்தில் தா என்று சொல்லி, அவனை அவள் மடியிலிருந்து எடுத்து, தான் தங்கியிருக்கிற மேல்வீட்டிலே அவனைக் கொண்டுபோய், தன் கட்டிலின்மேல் வைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அந்த ஸ்திரீ எலியாவை நோக்கி: நீர் தேவனுடைய மனுஷன் என்றும், உம்முடைய வாயிலிருந்து பிறக்கும் கர்த்தரின் வார்த்தை உண்மை என்றும், இதினால் இப்போது அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. என் தேவனாகிய கர்த்தாவே, நான் தங்கியிருக்க இடங்கொடுத்த இந்த விதவையின் மகனைச் சாகப்பண்ணினதினால் அவளுக்குத் துக்கத்தை வருவித்தீரோ என்று கர்த்தரை நோக்கிக் கூப்பிட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,50 +4277,813 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[20. என் தேவனாகிய கர்த்தாவே, நான் தங்கியிருக்க இடங்கொடுத்த இந்த விதவையின் மகனைச் சாகப்பண்ணினதினால் அவளுக்குத் துக்கத்தை வருவித்தீரோ என்று கர்த்தரை நோக்கிக் கூப்பிட்டு;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அந்தப் பிள்ளையின்மேல் மூன்று தரம் குப்புறவிழுந்து: என் தேவனாகிய கர்த்தாவே, இந்தப் பிள்ளையின் ஆத்துமா அவனுக்குள் திரும்பிவரப்பண்ணும் என்று கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அந்தப் பிள்ளையின்மேல் மூன்று தரம் குப்புறவிழுந்து: என் தேவனாகிய கர்த்தாவே, இந்தப் பிள்ளையின் ஆத்துமா அவனுக்குள் திரும்பிவரப்பண்ணும் என்று கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. கர்த்தர் எலியாவின் சத்தத்தைக் கேட்டார்; பிள்ளையினுடைய ஆத்துமா அவனுள் திரும்பிவந்தது; அவன் பிழைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. கர்த்தர் எலியாவின் சத்தத்தைக் கேட்டார்; பிள்ளையினுடைய ஆத்துமா அவனுள் திரும்பிவந்தது; அவன் பிழைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அப்பொழுது எலியா பிள்ளையை எடுத்து, மேல்வீட்டிலிருந்து அவனைக் கீழ்வீட்டிற்குள் கொண்டுவந்து, அவனை அவன் தாயினிடத்தில் கொடுத்து: பார் உன் பிள்ளை உயிரோடிருக்கிறான் என்று சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அப்பொழுது எலியா பிள்ளையை எடுத்து, மேல்வீட்டிலிருந்து அவனைக் கீழ்வீட்டிற்குள் கொண்டுவந்து, அவனை அவன் தாயினிடத்தில் கொடுத்து: பார் உன் பிள்ளை உயிரோடிருக்கிறான் என்று சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[24. அப்பொழுது அந்த ஸ்திரீ எலியாவை நோக்கி: நீர் தேவனுடைய மனுஷன் என்றும், உம்முடைய வாயிலிருந்து பிறக்கும் கர்த்தரின் வார்த்தை உண்மை என்றும், இதினால் இப்போது அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4364,50 +5159,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. பின்பு கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அப்பொழுது அந்த ஸ்திரீ எலியாவை நோக்கி: நீர் தேவனுடைய மனுஷன் என்றும், உம்முடைய வாயிலிருந்து பிறக்கும் கர்த்தரின் வார்த்தை உண்மை என்றும், இதினால் இப்போது அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4572,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஆற்றின் தண்ணீரைக் குடிப்பாய்; அங்கே உன்னைப் போஷிக்க, காகங்களுக்குக் கட்டளையிடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. நீ இவ்விடத்தை விட்டுக் கீழ்த்திசையை நோக்கிப் போய், யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையில் ஒளித்துக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் போய், கர்த்தருடைய வார்த்தையின்படியே யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையிலே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. அந்த ஆற்றின் தண்ணீரைக் குடிப்பாய்; அங்கே உன்னைப் போஷிக்க, காகங்களுக்குக் கட்டளையிடுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காகங்கள் அவனுக்கு விடியற்காலத்தில் அப்பமும் இறைச்சியும், சாயங்காலத்தில் அப்பமும் இறைச்சியும் கொண்டுவந்தது; தாகத்திற்கு அந்த ஆற்றின் தண்ணீரைக் குடித்தான்.]]></a:t>
+              <a:t><![CDATA[4. அந்த ஆற்றின் தண்ணீரைக் குடிப்பாய்; அங்கே உன்னைப் போஷிக்க, காகங்களுக்குக் கட்டளையிடுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506664" r:id="rId1"/>
+    <p:sldLayoutId id="2473507721" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,54 +6105,118 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5385,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પણ થોડા સમય પછી, નાની નદીનું પાણી સુકાઈ ગયું કેમકે દેશમાં કોઈ સ્થળે વરસાદ વરસ્યો ન હતો.]]></a:t>
+              <a:t><![CDATA[5. So he went and did according unto the word of the LORD: for he went and dwelt by the brook]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પછી યહોવાએ એલિયાને કહ્યું,]]></a:t>
+              <a:t><![CDATA[Cherith, that is before Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “તું ઊઠ, અને સિદોન નગરની પાસેના સારફત ગામમાં જઈને રહે, ત્યાં એક વિધવા સ્ત્રી રહે છે, તે તારું]]></a:t>
+              <a:t><![CDATA[6. And the ravens brought him bread and flesh in the morning, and bread and flesh in the evening;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોષણ કરશે, તે માંટે મેં તેને આજ્ઞા આપી છે.”]]></a:t>
+              <a:t><![CDATA[and he drank of the brook.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. આથી તે સારફત ચાલ્યો ગયો, જયારે તે ગામની ભાગોળે પહોંચ્યો ત્યારે, તેણે એક વિધવા સ્ત્રીને લાકડાં]]></a:t>
+              <a:t><![CDATA[7. And it came to pass after a while, that the brook dried up, because there had been no rain in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વીણતી જોઈ, તેણે તેનું અભિવાદન કર્યુ અને કહ્યું, “જરા મને કૂંજામાં થોડું પાણી પીવા લાવી આપોને.”]]></a:t>
+              <a:t><![CDATA[land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તે પાણી લેવા જતી હતી એટલામાં એલિયાએ તેને બૂમ પાડીને કહ્યું, “માંરે માંટે ટૂકડો રોટલીનો પણ]]></a:t>
+              <a:t><![CDATA[8. And the word of the LORD came unto him, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લાવજો.”]]></a:t>
+              <a:t><![CDATA[9. Arise, get you to Zarephath, which belongs to Zidon, and dwell there: behold, I have commanded a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. પણ તે વિધવા બોલી, “તમાંરા દેવ યહોવાના સમ માંરી બરણીમાં મુઠ્ઠી લોટ અને કૂજામાં થોડું તેલ છે; એ]]></a:t>
+              <a:t><![CDATA[widow woman there to sustain you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સિવાય માંરી પાસે કશું ખાવાનું નથી. હું અહીં આ થોડા લાકડાં ભેગાં કરવા આવી છું, જેથી જઈને મરતાં પહેલાં]]></a:t>
+              <a:t><![CDATA[10. So he arose and went to Zarephath. And when he came to the gate of the city, behold, the widow]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. એલિયા ગિલયાદના તિશ્બેનો હતો, તેણે આહાબને કહ્યું કે, “ઇસ્રાએલના દેવ યહોવા જેની સંમુખ ઊભો રહું છું]]></a:t>
+              <a:t><![CDATA[1. And Elijah the Tishbite, who was of the inhabitants of Gilead, said unto Ahab, As the LORD God of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંરે માંટે ને માંરા પુત્રના છેલ્લા ભોજન માંટે કંઈ રાંધી શકું.”]]></a:t>
+              <a:t><![CDATA[woman was there gathering of sticks: and he called to her, and said, Fetch me, I pray you, a little]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. એલિયાએ કહ્યું, “ગભરાઈશ નહિ, જા ને હું કહું છું એ પ્રમાંણે કર. પહેલાં માંરા માંટે એક નાની રોટલી]]></a:t>
+              <a:t><![CDATA[water in a vessel, that I may drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવજે, પછી એક તારા માંટે બનાવ,અને ત્યાર પછી એક તારા પુત્ર માંટે બનાવ.]]></a:t>
+              <a:t><![CDATA[11. And as she was going to fetch it, he called to her, and said, Bring me, I pray you, a morsel of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. કારણ, ઇસ્રાએલના યહોવા દેવનાં વચન છે કે, ‘યહોવા ભૂમિ પર વરસાદ ન મોકલે, ત્યાં સુધી બરણી માંનો લોટ]]></a:t>
+              <a:t><![CDATA[bread in yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેલનો કૂંજો કદી ખાલી થશે નહિ.”‘]]></a:t>
+              <a:t><![CDATA[12. And she said, As the LORD your God lives, I have not a cake, but an handful of meal in a barrel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. આથી તેણે જઈને એલિયાના કહેવા મુજબ કર્યુ; અને લાંબા સમય સુધી એલિયાને, તે સ્રીને અને તેના કુટુંબને]]></a:t>
+              <a:t><![CDATA[and a little oil in a cruse: and, behold, I am gathering two sticks, that I may go in and dress it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખાવાનું મળતું રહ્યું.]]></a:t>
+              <a:t><![CDATA[for me and my son, that we may eat it, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. એલિયા માંરફતે યહોવાએ જે ભવિષ્યવાણી કરી હતી તે સાચી પડી અને તે પ્રમાંણે લોટની બરણી અને તેલનો]]></a:t>
+              <a:t><![CDATA[13. And Elijah said unto her, Fear not; go and do as you have said: but make me thereof a little]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કૂંજો કદી ખાલી થયા નહિ.]]></a:t>
+              <a:t><![CDATA[cake first, and bring it unto me, and after make for you and for your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ત્યારબાદ તે ઘરવાળી સ્રીનો પુત્ર માંદો પડયો, તેની માંદગી એટલી ભારે હતી કે તેનું મૃત્યુ થયું.]]></a:t>
+              <a:t><![CDATA[14. For thus says the LORD God of Israel, The barrel of meal shall not waste, neither shall the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેનો હું સેવક છું, અને હું માંરા જીવના સમ ખાઈને કહું છું કે હવેનાં વષોર્માં હું કહું નહિ ત્યાં સુધી]]></a:t>
+              <a:t><![CDATA[Israel lives, before whom I stand, there shall not be dew nor rain these years, but according to my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ત્યારે તેણે એલિયાને કહ્યું, “ઓ યહોવાના માંણસ, તમે શા માંટે આવીને માંરા એ પાપ વિષે યાદ કરાવો છો?]]></a:t>
+              <a:t><![CDATA[cruse of oil fail, until the day that the LORD sends rain upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેને લીધે માંરો પુત્ર મરી ગયો હતો?”]]></a:t>
+              <a:t><![CDATA[15. And she went and did according to the saying of Elijah: and she, and he, and her house, did eat]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. એલિયાએ તેને કહ્યું, “તારા પુત્રને માંરી પાસે લાવ.” એમ કહીને એલિયાએ તેના ખોળામાંથી બાળકને લઈ લીધો]]></a:t>
+              <a:t><![CDATA[many days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને પોતે રહેતો હતો તે માંળ ઉપરની ઓરડીમાં લઈ જઈ તેને પોતાની પથારીમાં નીચે મૂક્યો.]]></a:t>
+              <a:t><![CDATA[16. And the barrel of meal wasted not, neither did the cruse of oil fail, according to the word of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. પછી તેણે યહોવાને પ્રાર્થના કરતાં કહ્યું, “ઓ માંરા યહોવા દેવ, હું જેને ત્યાં ઊતર્યો છું, તે]]></a:t>
+              <a:t><![CDATA[the LORD, which he spoke by Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિધવાને તમાંરે સાચેજ નુકસાન પહોંચાડવું છે? એના પુત્રને તમે શા માંટે માંરી નાખ્યો?”]]></a:t>
+              <a:t><![CDATA[17. And it came to pass after these things, that the son of the woman, the mistress of the house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તેણે પોતે બાળક તરફ ખેંચાઇને ત્રણ વખત લાંબા થઈને યહોવાને મોટેથી પ્રાર્થના કરી કે, “ઓ માંરા દેવ, આ]]></a:t>
+              <a:t><![CDATA[fell sick; and his sickness was so sore, that there was no breath left in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાળકને ફરી જીવતો કરી દે.”]]></a:t>
+              <a:t><![CDATA[18. And she said unto Elijah, What have I to do with you, O you man of God? are you come unto me to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. યહોવાએ તેનો પોકાર સાંભળ્યો. પેલા બાળકને ફરીથી જીવતો કર્યો.]]></a:t>
+              <a:t><![CDATA[call my sin to remembrance, and to slay my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. એલિયાએ તેને ઉપાડી લઈ ઘરના પરના માંળપરની ઓરડીમાંથી તેને તેની માંતા પાસે લઇ આવ્યો. તે બાળકને તેની]]></a:t>
+              <a:t><![CDATA[19. And he said unto her, Give me your son. And he took him out of her bosom, and carried him up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઝાકળ કે વરસાદ પડવાના નથી.”]]></a:t>
+              <a:t><![CDATA[word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંતાને સુપ્રત કરીને તેણે કહ્યું, “જો, તારો પુત્ર તો જીવે છે.”]]></a:t>
+              <a:t><![CDATA[into an upper room, where he abode, and laid him upon his own bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. તેથી તે સ્ત્રીએ કહ્યું, “હવે હું ખાતરી પૂર્વક જાણું છું કે તમે દેવના માંણસ છો, અને તમે બોલો છો]]></a:t>
+              <a:t><![CDATA[20. And he cried unto the LORD, and said, O LORD my God, have you also brought evil upon the widow]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10973,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે યહોવાનું વચન છે તે સત્ય છે.”]]></a:t>
+              <a:t><![CDATA[with whom I sojourn, by slaying her son?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he stretched himself upon the child three times, and cried unto the LORD, and said, O LORD]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[my God, I pray you, let this child's soul come into him again.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And the LORD heard the voice of Elijah; and the soul of the child came into him again, and he]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[revived.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And Elijah took the child, and brought him down out of the chamber into the house, and delivered]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[him unto his mother: and Elijah said, See, your son lives.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the woman said to Elijah, Now by this I know that you are a man of God, and that the word of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ત્યારબાદ તેને યહોવા તરફથી આ સંદેશો મળ્યો.]]></a:t>
+              <a:t><![CDATA[2. And the word of the LORD came unto him, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the LORD in your mouth is truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. “આ જગ્યા છોડીને તું પૂર્વ તરફ જા, યર્દન નદીની બાજુમાં કરીથના વહેળા પાસે સંતાઈ જા.]]></a:t>
+              <a:t><![CDATA[3. Get you behind, and turn you eastward, and hide yourself by the brook Cherith, that is before]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ઝરણાનું પાણી પીજે, અને મેં કાગડાઓને આજ્ઞા કરી છે કે તે તને ત્યાં ખવડાવે.”]]></a:t>
+              <a:t><![CDATA[Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેણે યહોવાનાં કહ્યાં પ્રમાંણે કર્યુ. તે યર્દન નદીની બાજુમાં આવેલ કરીથના વહેળા પાસે ગયો.]]></a:t>
+              <a:t><![CDATA[4. And it shall be, that you shall drink of the brook; and I have commanded the ravens to feed you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. કાગડાઓ સવાર-સાંજ તેને રોટલી તથા માંસ લાવી આપતા, અને તે ઝરણામાંથી પાણી પીતો.]]></a:t>
+              <a:t><![CDATA[there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>