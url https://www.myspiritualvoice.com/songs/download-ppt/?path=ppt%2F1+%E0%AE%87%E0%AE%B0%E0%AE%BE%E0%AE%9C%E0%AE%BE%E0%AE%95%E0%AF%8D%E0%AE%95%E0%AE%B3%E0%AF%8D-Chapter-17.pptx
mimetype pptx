--- v1 (2026-07-20)
+++ v2 (2026-11-02)
@@ -89,52 +89,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -164,51 +162,50 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
-    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -355,54 +352,53 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் போய், கர்த்தருடைய வார்த்தையின்படியே யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையிலே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. So he went and did according unto the word of the LORD: for he went and dwelt by the brook Cherith, that is before Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் போய், கர்த்தருடைய வார்த்தையின்படியே யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையிலே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. And the ravens brought him bread and flesh in the morning, and bread and flesh in the evening; and he drank of the brook.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காகங்கள் அவனுக்கு விடியற்காலத்தில் அப்பமும் இறைச்சியும், சாயங்காலத்தில் அப்பமும் இறைச்சியும் கொண்டுவந்தது; தாகத்திற்கு அந்த ஆற்றின் தண்ணீரைக் குடித்தான்.]]></a:t>
+              <a:t><![CDATA[6. And the ravens brought him bread and flesh in the morning, and bread and flesh in the evening; and he drank of the brook.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காகங்கள் அவனுக்கு விடியற்காலத்தில் அப்பமும் இறைச்சியும், சாயங்காலத்தில் அப்பமும் இறைச்சியும் கொண்டுவந்தது; தாகத்திற்கு அந்த ஆற்றின் தண்ணீரைக் குடித்தான்.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass after a while, that the brook dried up, because there had been no rain in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேசத்தில் மழைபெய்யாதபடியினால், சிலநாளுக்குப்பின்பு அந்த ஆறு வற்றிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[8. And the word of the LORD came unto him, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேசத்தில் மழைபெய்யாதபடியினால், சிலநாளுக்குப்பின்பு அந்த ஆறு வற்றிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. Arise, get you to Zarephath, which belongs to Zidon, and dwell there: behold, I have commanded a widow woman there to sustain you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று, அவர்:]]></a:t>
+              <a:t><![CDATA[9. Arise, get you to Zarephath, which belongs to Zidon, and dwell there: behold, I have commanded a widow woman there to sustain you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ எழுந்து, சீதோனுக்கடுத்த சாறிபாத் ஊருக்குப் போய், அங்கே தங்கியிரு; உன்னைப் பராமரிக்கும்படி அங்கே இருக்கிற ஒரு விதவைக்குக் கட்டளையிட்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. So he arose and went to Zarephath. And when he came to the gate of the city, behold, the widow woman was there gathering of sticks: and he called to her, and said, Fetch me, I pray you, a little water in a vessel, that I may drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ எழுந்து, சீதோனுக்கடுத்த சாறிபாத் ஊருக்குப் போய், அங்கே தங்கியிரு; உன்னைப் பராமரிக்கும்படி அங்கே இருக்கிற ஒரு விதவைக்குக் கட்டளையிட்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. So he arose and went to Zarephath. And when he came to the gate of the city, behold, the widow woman was there gathering of sticks: and he called to her, and said, Fetch me, I pray you, a little water in a vessel, that I may drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவன் எழுந்து, சாறிபாத்துக்குப் போனான்; அந்தப் பட்டணத்தின் ஒலிமுகவாசலுக்கு அவன் வந்த போது, அங்கே ஒரு விதவை விறகு பொறுக்கிக்கொண்டிருந்தாள்; அவன் அவளைப் பார்த்துக் கூப்பிட்டு, நான் குடிக்கிறதற்குக் கொஞ்சம் தண்ணீர் ஒரு பாத்திரத்தில் எனக்குக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[10. So he arose and went to Zarephath. And when he came to the gate of the city, behold, the widow woman was there gathering of sticks: and he called to her, and said, Fetch me, I pray you, a little water in a vessel, that I may drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கீலேயாத்தின் குடிகளிலே திஸ்பியனாகிய எலியா ஆகாபை நோக்கி: என் வாக்கின்படியே அன்றி இந்த வருஷங்களிலே பனியும் மழையும் பெய்யாதிருக்கும் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Elijah the Tishbite, who was of the inhabitants of Gilead, said unto Ahab, As the LORD God of Israel lives, before whom I stand, there shall not be dew nor rain these years, but according to my word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவன் எழுந்து, சாறிபாத்துக்குப் போனான்; அந்தப் பட்டணத்தின் ஒலிமுகவாசலுக்கு அவன் வந்த போது, அங்கே ஒரு விதவை விறகு பொறுக்கிக்கொண்டிருந்தாள்; அவன் அவளைப் பார்த்துக் கூப்பிட்டு, நான் குடிக்கிறதற்குக் கொஞ்சம் தண்ணீர் ஒரு பாத்திரத்தில் எனக்குக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And as she was going to fetch it, he called to her, and said, Bring me, I pray you, a morsel of bread in yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவன் எழுந்து, சாறிபாத்துக்குப் போனான்; அந்தப் பட்டணத்தின் ஒலிமுகவாசலுக்கு அவன் வந்த போது, அங்கே ஒரு விதவை விறகு பொறுக்கிக்கொண்டிருந்தாள்; அவன் அவளைப் பார்த்துக் கூப்பிட்டு, நான் குடிக்கிறதற்குக் கொஞ்சம் தண்ணீர் ஒரு பாத்திரத்தில் எனக்குக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And as she was going to fetch it, he called to her, and said, Bring me, I pray you, a morsel of bread in yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கொண்டுவர அவள் போகிறபோது அவன் அவளை நோக்கிக் கூப்பிட்டு, கொஞ்சம் அப்பமும் உன் கையிலே எனக்குக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And she said, As the LORD your God lives, I have not a cake, but an handful of meal in a barrel, and a little oil in a cruse: and, behold, I am gathering two sticks, that I may go in and dress it for me and my son, that we may eat it, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கொண்டுவர அவள் போகிறபோது அவன் அவளை நோக்கிக் கூப்பிட்டு, கொஞ்சம் அப்பமும் உன் கையிலே எனக்குக் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And she said, As the LORD your God lives, I have not a cake, but an handful of meal in a barrel, and a little oil in a cruse: and, behold, I am gathering two sticks, that I may go in and dress it for me and my son, that we may eat it, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என் குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு பொறுக்குகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. And she said, As the LORD your God lives, I have not a cake, but an handful of meal in a barrel, and a little oil in a cruse: and, behold, I am gathering two sticks, that I may go in and dress it for me and my son, that we may eat it, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என் குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு பொறுக்குகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. And she said, As the LORD your God lives, I have not a cake, but an handful of meal in a barrel, and a little oil in a cruse: and, behold, I am gathering two sticks, that I may go in and dress it for me and my son, that we may eat it, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என் குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு பொறுக்குகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. And Elijah said unto her, Fear not; go and do as you have said: but make me thereof a little cake first, and bring it unto me, and after make for you and for your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது எலியா அவளைப் பார்த்து: பயப்படாதே; நீ போய் உன் வார்த்தையின்படி ஆயத்தப்படுத்து; ஆனாலும் முதல் அதிலே எனக்கு ஒரு சிறிய அடையைப் பண்ணி என்னிடத்தில் கொண்டுவா; பின்பு உனக்கும் உன் குமாரனுக்கும் பண்ணலாம்.]]></a:t>
+              <a:t><![CDATA[13. And Elijah said unto her, Fear not; go and do as you have said: but make me thereof a little cake first, and bring it unto me, and after make for you and for your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது எலியா அவளைப் பார்த்து: பயப்படாதே; நீ போய் உன் வார்த்தையின்படி ஆயத்தப்படுத்து; ஆனாலும் முதல் அதிலே எனக்கு ஒரு சிறிய அடையைப் பண்ணி என்னிடத்தில் கொண்டுவா; பின்பு உனக்கும் உன் குமாரனுக்கும் பண்ணலாம்.]]></a:t>
+              <a:t><![CDATA[13. And Elijah said unto her, Fear not; go and do as you have said: but make me thereof a little cake first, and bring it unto me, and after make for you and for your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் தேசத்தின்மேல் மழையைக் கட்டளையிடும் நாள்மட்டும் பானையின் மா செலவழிந்துபோவதும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோவதும் இல்லை என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. For thus says the LORD God of Israel, The barrel of meal shall not waste, neither shall the cruse of oil fail, until the day that the LORD sends rain upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கீலேயாத்தின் குடிகளிலே திஸ்பியனாகிய எலியா ஆகாபை நோக்கி: என் வாக்கின்படியே அன்றி இந்த வருஷங்களிலே பனியும் மழையும் பெய்யாதிருக்கும் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Elijah the Tishbite, who was of the inhabitants of Gilead, said unto Ahab, As the LORD God of Israel lives, before whom I stand, there shall not be dew nor rain these years, but according to my word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் தேசத்தின்மேல் மழையைக் கட்டளையிடும் நாள்மட்டும் பானையின் மா செலவழிந்துபோவதும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோவதும் இல்லை என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. For thus says the LORD God of Israel, The barrel of meal shall not waste, neither shall the cruse of oil fail, until the day that the LORD sends rain upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவள் போய், எலியாவின் சொற்படி செய்தாள்; அவளும், இவனும், அவள் வீட்டாரும் அநேகநாள் சாப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And she went and did according to the saying of Elijah: and she, and he, and her house, did eat many days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவள் போய், எலியாவின் சொற்படி செய்தாள்; அவளும், இவனும், அவள் வீட்டாரும் அநேகநாள் சாப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the barrel of meal wasted not, neither did the cruse of oil fail, according to the word of the LORD, which he spoke by Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் எலியாவைக்கொண்டு சொன்ன வார்த்தையின்படியே, பானையிலே மா செலவழிந்துபோகவும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோகவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[16. And the barrel of meal wasted not, neither did the cruse of oil fail, according to the word of the LORD, which he spoke by Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் எலியாவைக்கொண்டு சொன்ன வார்த்தையின்படியே, பானையிலே மா செலவழிந்துபோகவும் இல்லை; கலசத்தின் எண்ணெய் குறைந்துபோகவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass after these things, that the son of the woman, the mistress of the house, fell sick; and his sickness was so sore, that there was no breath left in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவைகள் நடந்தபின்பு, வீட்டுக்காரியாகிய அந்த ஸ்திரீயின் மகன் வியாதியில் விழுந்தான்; அவனுடைய சுவாசம் போகுமட்டும் அவனுடைய வியாதி அதிகரித்துக்கொண்டே இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass after these things, that the son of the woman, the mistress of the house, fell sick; and his sickness was so sore, that there was no breath left in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவைகள் நடந்தபின்பு, வீட்டுக்காரியாகிய அந்த ஸ்திரீயின் மகன் வியாதியில் விழுந்தான்; அவனுடைய சுவாசம் போகுமட்டும் அவனுடைய வியாதி அதிகரித்துக்கொண்டே இருந்தது.]]></a:t>
+              <a:t><![CDATA[18. And she said unto Elijah, What have I to do with you, O you man of God? are you come unto me to call my sin to remembrance, and to slay my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள் எலியாவை நோக்கி: தேவனுடைய மனுஷனே, எனக்கும் உமக்கும் என்ன? என் அக்கிரமத்தை நினைக்கப்பண்ணவும், என் குமாரனைச் சாகப்பண்ணவுமா? என்னிடத்தில் வந்தீர் என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. And she said unto Elijah, What have I to do with you, O you man of God? are you come unto me to call my sin to remembrance, and to slay my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவள் எலியாவை நோக்கி: தேவனுடைய மனுஷனே, எனக்கும் உமக்கும் என்ன? என் அக்கிரமத்தை நினைக்கப்பண்ணவும், என் குமாரனைச் சாகப்பண்ணவுமா? என்னிடத்தில் வந்தீர் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. And he said unto her, Give me your son. And he took him out of her bosom, and carried him up into an upper room, where he abode, and laid him upon his own bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவன்: உன் குமாரனை என்னிடத்தில் தா என்று சொல்லி, அவனை அவள் மடியிலிருந்து எடுத்து, தான் தங்கியிருக்கிற மேல்வீட்டிலே அவனைக் கொண்டுபோய், தன் கட்டிலின்மேல் வைத்து:]]></a:t>
+              <a:t><![CDATA[19. And he said unto her, Give me your son. And he took him out of her bosom, and carried him up into an upper room, where he abode, and laid him upon his own bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கீலேயாத்தின் குடிகளிலே திஸ்பியனாகிய எலியா ஆகாபை நோக்கி: என் வாக்கின்படியே அன்றி இந்த வருஷங்களிலே பனியும் மழையும் பெய்யாதிருக்கும் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Elijah the Tishbite, who was of the inhabitants of Gilead, said unto Ahab, As the LORD God of Israel lives, before whom I stand, there shall not be dew nor rain these years, but according to my word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவன்: உன் குமாரனை என்னிடத்தில் தா என்று சொல்லி, அவனை அவள் மடியிலிருந்து எடுத்து, தான் தங்கியிருக்கிற மேல்வீட்டிலே அவனைக் கொண்டுபோய், தன் கட்டிலின்மேல் வைத்து:]]></a:t>
+              <a:t><![CDATA[20. And he cried unto the LORD, and said, O LORD my God, have you also brought evil upon the widow with whom I sojourn, by slaying her son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் தேவனாகிய கர்த்தாவே, நான் தங்கியிருக்க இடங்கொடுத்த இந்த விதவையின் மகனைச் சாகப்பண்ணினதினால் அவளுக்குத் துக்கத்தை வருவித்தீரோ என்று கர்த்தரை நோக்கிக் கூப்பிட்டு;]]></a:t>
+              <a:t><![CDATA[20. And he cried unto the LORD, and said, O LORD my God, have you also brought evil upon the widow with whom I sojourn, by slaying her son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் தேவனாகிய கர்த்தாவே, நான் தங்கியிருக்க இடங்கொடுத்த இந்த விதவையின் மகனைச் சாகப்பண்ணினதினால் அவளுக்குத் துக்கத்தை வருவித்தீரோ என்று கர்த்தரை நோக்கிக் கூப்பிட்டு;]]></a:t>
+              <a:t><![CDATA[21. And he stretched himself upon the child three times, and cried unto the LORD, and said, O LORD my God, I pray you, let this child's soul come into him again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தப் பிள்ளையின்மேல் மூன்று தரம் குப்புறவிழுந்து: என் தேவனாகிய கர்த்தாவே, இந்தப் பிள்ளையின் ஆத்துமா அவனுக்குள் திரும்பிவரப்பண்ணும் என்று கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[21. And he stretched himself upon the child three times, and cried unto the LORD, and said, O LORD my God, I pray you, let this child's soul come into him again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தப் பிள்ளையின்மேல் மூன்று தரம் குப்புறவிழுந்து: என் தேவனாகிய கர்த்தாவே, இந்தப் பிள்ளையின் ஆத்துமா அவனுக்குள் திரும்பிவரப்பண்ணும் என்று கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[22. And the LORD heard the voice of Elijah; and the soul of the child came into him again, and he revived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் எலியாவின் சத்தத்தைக் கேட்டார்; பிள்ளையினுடைய ஆத்துமா அவனுள் திரும்பிவந்தது; அவன் பிழைத்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the LORD heard the voice of Elijah; and the soul of the child came into him again, and he revived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் எலியாவின் சத்தத்தைக் கேட்டார்; பிள்ளையினுடைய ஆத்துமா அவனுள் திரும்பிவந்தது; அவன் பிழைத்தான்.]]></a:t>
+              <a:t><![CDATA[23. And Elijah took the child, and brought him down out of the chamber into the house, and delivered him unto his mother: and Elijah said, See, your son lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எலியா பிள்ளையை எடுத்து, மேல்வீட்டிலிருந்து அவனைக் கீழ்வீட்டிற்குள் கொண்டுவந்து, அவனை அவன் தாயினிடத்தில் கொடுத்து: பார் உன் பிள்ளை உயிரோடிருக்கிறான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[23. And Elijah took the child, and brought him down out of the chamber into the house, and delivered him unto his mother: and Elijah said, See, your son lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது எலியா பிள்ளையை எடுத்து, மேல்வீட்டிலிருந்து அவனைக் கீழ்வீட்டிற்குள் கொண்டுவந்து, அவனை அவன் தாயினிடத்தில் கொடுத்து: பார் உன் பிள்ளை உயிரோடிருக்கிறான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. And the woman said to Elijah, Now by this I know that you are a man of God, and that the word of the LORD in your mouth is truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அந்த ஸ்திரீ எலியாவை நோக்கி: நீர் தேவனுடைய மனுஷன் என்றும், உம்முடைய வாயிலிருந்து பிறக்கும் கர்த்தரின் வார்த்தை உண்மை என்றும், இதினால் இப்போது அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[24. And the woman said to Elijah, Now by this I know that you are a man of God, and that the word of the LORD in your mouth is truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,160 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று, அவர்:]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[24. அப்பொழுது அந்த ஸ்திரீ எலியாவை நோக்கி: நீர் தேவனுடைய மனுஷன் என்றும், உம்முடைய வாயிலிருந்து பிறக்கும் கர்த்தரின் வார்த்தை உண்மை என்றும், இதினால் இப்போது அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And the word of the LORD came unto him, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ இவ்விடத்தை விட்டுக் கீழ்த்திசையை நோக்கிப் போய், யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையில் ஒளித்துக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[3. Get you behind, and turn you eastward, and hide yourself by the brook Cherith, that is before Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ இவ்விடத்தை விட்டுக் கீழ்த்திசையை நோக்கிப் போய், யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையில் ஒளித்துக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[3. Get you behind, and turn you eastward, and hide yourself by the brook Cherith, that is before Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஆற்றின் தண்ணீரைக் குடிப்பாய்; அங்கே உன்னைப் போஷிக்க, காகங்களுக்குக் கட்டளையிடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And it shall be, that you shall drink of the brook; and I have commanded the ravens to feed you there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஆற்றின் தண்ணீரைக் குடிப்பாய்; அங்கே உன்னைப் போஷிக்க, காகங்களுக்குக் கட்டளையிடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. So he went and did according unto the word of the LORD: for he went and dwelt by the brook Cherith, that is before Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507721" r:id="rId1"/>
+    <p:sldLayoutId id="2482639413" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6169,58 +6056,50 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So he went and did according unto the word of the LORD: for he went and dwelt by the brook]]></a:t>
+              <a:t><![CDATA[தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Cherith, that is before Jordan.]]></a:t>
+              <a:t><![CDATA[6. காகங்கள் அவனுக்கு விடியற்காலத்தில் அப்பமும் இறைச்சியும், சாயங்காலத்தில் அப்பமும் இறைச்சியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the ravens brought him bread and flesh in the morning, and bread and flesh in the evening;]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தது; தாகத்திற்கு அந்த ஆற்றின் தண்ணீரைக் குடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he drank of the brook.]]></a:t>
+              <a:t><![CDATA[7. தேசத்தில் மழைபெய்யாதபடியினால், சிலநாளுக்குப்பின்பு அந்த ஆறு வற்றிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass after a while, that the brook dried up, because there had been no rain in the]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land.]]></a:t>
+              <a:t><![CDATA[9. நீ எழுந்து, சீதோனுக்கடுத்த சாறிபாத் ஊருக்குப் போய், அங்கே தங்கியிரு; உன்னைப் பராமரிக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the word of the LORD came unto him, saying,]]></a:t>
+              <a:t><![CDATA[அங்கே இருக்கிற ஒரு விதவைக்குக் கட்டளையிட்டேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Arise, get you to Zarephath, which belongs to Zidon, and dwell there: behold, I have commanded a]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவன் எழுந்து, சாறிபாத்துக்குப் போனான்; அந்தப் பட்டணத்தின் ஒலிமுகவாசலுக்கு அவன் வந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[widow woman there to sustain you.]]></a:t>
+              <a:t><![CDATA[போது, அங்கே ஒரு விதவை விறகு பொறுக்கிக்கொண்டிருந்தாள்; அவன் அவளைப் பார்த்துக் கூப்பிட்டு, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So he arose and went to Zarephath. And when he came to the gate of the city, behold, the widow]]></a:t>
+              <a:t><![CDATA[குடிக்கிறதற்குக் கொஞ்சம் தண்ணீர் ஒரு பாத்திரத்தில் எனக்குக் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Elijah the Tishbite, who was of the inhabitants of Gilead, said unto Ahab, As the LORD God of]]></a:t>
+              <a:t><![CDATA[1. கீலேயாத்தின் குடிகளிலே திஸ்பியனாகிய எலியா ஆகாபை நோக்கி: என் வாக்கின்படியே அன்றி இந்த வருஷங்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[woman was there gathering of sticks: and he called to her, and said, Fetch me, I pray you, a little]]></a:t>
+              <a:t><![CDATA[11. கொண்டுவர அவள் போகிறபோது அவன் அவளை நோக்கிக் கூப்பிட்டு, கொஞ்சம் அப்பமும் உன் கையிலே எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water in a vessel, that I may drink.]]></a:t>
+              <a:t><![CDATA[கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And as she was going to fetch it, he called to her, and said, Bring me, I pray you, a morsel of]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவள்: பானையில் ஒரு பிடிமாவும் கலயத்தில் கொஞ்சம் எண்ணெயுமே அல்லாமல், என்னிடத்தில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bread in yours hand.]]></a:t>
+              <a:t><![CDATA[அடையும் இல்லையென்று உம்முடைய தேவனாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இதோ, நானும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And she said, As the LORD your God lives, I have not a cake, but an handful of meal in a barrel,]]></a:t>
+              <a:t><![CDATA[குமாரனும் சாப்பிட்டுச் செத்துப்போக, அதை எனக்கும் அவனுக்கும் ஆயத்தப்படுத்துகிறதற்கு இரண்டு விறகு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and a little oil in a cruse: and, behold, I am gathering two sticks, that I may go in and dress it]]></a:t>
+              <a:t><![CDATA[பொறுக்குகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for me and my son, that we may eat it, and die.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது எலியா அவளைப் பார்த்து: பயப்படாதே; நீ போய் உன் வார்த்தையின்படி ஆயத்தப்படுத்து; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Elijah said unto her, Fear not; go and do as you have said: but make me thereof a little]]></a:t>
+              <a:t><![CDATA[முதல் அதிலே எனக்கு ஒரு சிறிய அடையைப் பண்ணி என்னிடத்தில் கொண்டுவா; பின்பு உனக்கும் உன் குமாரனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cake first, and bring it unto me, and after make for you and for your son.]]></a:t>
+              <a:t><![CDATA[பண்ணலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For thus says the LORD God of Israel, The barrel of meal shall not waste, neither shall the]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் தேசத்தின்மேல் மழையைக் கட்டளையிடும் நாள்மட்டும் பானையின் மா செலவழிந்துபோவதும் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel lives, before whom I stand, there shall not be dew nor rain these years, but according to my]]></a:t>
+              <a:t><![CDATA[பனியும் மழையும் பெய்யாதிருக்கும் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cruse of oil fail, until the day that the LORD sends rain upon the earth.]]></a:t>
+              <a:t><![CDATA[கலசத்தின் எண்ணெய் குறைந்துபோவதும் இல்லை என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And she went and did according to the saying of Elijah: and she, and he, and her house, did eat]]></a:t>
+              <a:t><![CDATA[15. அவள் போய், எலியாவின் சொற்படி செய்தாள்; அவளும், இவனும், அவள் வீட்டாரும் அநேகநாள் சாப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[many days.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் எலியாவைக்கொண்டு சொன்ன வார்த்தையின்படியே, பானையிலே மா செலவழிந்துபோகவும் இல்லை; கலசத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the barrel of meal wasted not, neither did the cruse of oil fail, according to the word of]]></a:t>
+              <a:t><![CDATA[எண்ணெய் குறைந்துபோகவும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD, which he spoke by Elijah.]]></a:t>
+              <a:t><![CDATA[17. இவைகள் நடந்தபின்பு, வீட்டுக்காரியாகிய அந்த ஸ்திரீயின் மகன் வியாதியில் விழுந்தான்; அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And it came to pass after these things, that the son of the woman, the mistress of the house,]]></a:t>
+              <a:t><![CDATA[சுவாசம் போகுமட்டும் அவனுடைய வியாதி அதிகரித்துக்கொண்டே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fell sick; and his sickness was so sore, that there was no breath left in him.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவள் எலியாவை நோக்கி: தேவனுடைய மனுஷனே, எனக்கும் உமக்கும் என்ன? என் அக்கிரமத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And she said unto Elijah, What have I to do with you, O you man of God? are you come unto me to]]></a:t>
+              <a:t><![CDATA[நினைக்கப்பண்ணவும், என் குமாரனைச் சாகப்பண்ணவுமா? என்னிடத்தில் வந்தீர் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[call my sin to remembrance, and to slay my son?]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அவன்: உன் குமாரனை என்னிடத்தில் தா என்று சொல்லி, அவனை அவள் மடியிலிருந்து எடுத்து, தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he said unto her, Give me your son. And he took him out of her bosom, and carried him up]]></a:t>
+              <a:t><![CDATA[தங்கியிருக்கிற மேல்வீட்டிலே அவனைக் கொண்டுபோய், தன் கட்டிலின்மேல் வைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[word.]]></a:t>
+              <a:t><![CDATA[ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into an upper room, where he abode, and laid him upon his own bed.]]></a:t>
+              <a:t><![CDATA[20. என் தேவனாகிய கர்த்தாவே, நான் தங்கியிருக்க இடங்கொடுத்த இந்த விதவையின் மகனைச் சாகப்பண்ணினதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he cried unto the LORD, and said, O LORD my God, have you also brought evil upon the widow]]></a:t>
+              <a:t><![CDATA[அவளுக்குத் துக்கத்தை வருவித்தீரோ என்று கர்த்தரை நோக்கிக் கூப்பிட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with whom I sojourn, by slaying her son?]]></a:t>
+              <a:t><![CDATA[21. அந்தப் பிள்ளையின்மேல் மூன்று தரம் குப்புறவிழுந்து: என் தேவனாகிய கர்த்தாவே, இந்தப் பிள்ளையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he stretched himself upon the child three times, and cried unto the LORD, and said, O LORD]]></a:t>
+              <a:t><![CDATA[ஆத்துமா அவனுக்குள் திரும்பிவரப்பண்ணும் என்று கர்த்தரை நோக்கி விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my God, I pray you, let this child's soul come into him again.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் எலியாவின் சத்தத்தைக் கேட்டார்; பிள்ளையினுடைய ஆத்துமா அவனுள் திரும்பிவந்தது; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the LORD heard the voice of Elijah; and the soul of the child came into him again, and he]]></a:t>
+              <a:t><![CDATA[பிழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[revived.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது எலியா பிள்ளையை எடுத்து, மேல்வீட்டிலிருந்து அவனைக் கீழ்வீட்டிற்குள் கொண்டுவந்து, அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Elijah took the child, and brought him down out of the chamber into the house, and delivered]]></a:t>
+              <a:t><![CDATA[அவன் தாயினிடத்தில் கொடுத்து: பார் உன் பிள்ளை உயிரோடிருக்கிறான் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him unto his mother: and Elijah said, See, your son lives.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அந்த ஸ்திரீ எலியாவை நோக்கி: நீர் தேவனுடைய மனுஷன் என்றும், உம்முடைய வாயிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the woman said to Elijah, Now by this I know that you are a man of God, and that the word of]]></a:t>
+              <a:t><![CDATA[பிறக்கும் கர்த்தரின் வார்த்தை உண்மை என்றும், இதினால் இப்போது அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,183 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the word of the LORD came unto him, saying,]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[the LORD in your mouth is truth.]]></a:t>
+              <a:t><![CDATA[2. பின்பு கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Get you behind, and turn you eastward, and hide yourself by the brook Cherith, that is before]]></a:t>
+              <a:t><![CDATA[3. நீ இவ்விடத்தை விட்டுக் கீழ்த்திசையை நோக்கிப் போய், யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jordan.]]></a:t>
+              <a:t><![CDATA[ஒளித்துக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And it shall be, that you shall drink of the brook; and I have commanded the ravens to feed you]]></a:t>
+              <a:t><![CDATA[4. அந்த ஆற்றின் தண்ணீரைக் குடிப்பாய்; அங்கே உன்னைப் போஷிக்க, காகங்களுக்குக் கட்டளையிடுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there.]]></a:t>
+              <a:t><![CDATA[5. அவன் போய், கர்த்தருடைய வார்த்தையின்படியே யோர்தானுக்கு நேராயிருக்கிற கேரீத் ஆற்றண்டையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>