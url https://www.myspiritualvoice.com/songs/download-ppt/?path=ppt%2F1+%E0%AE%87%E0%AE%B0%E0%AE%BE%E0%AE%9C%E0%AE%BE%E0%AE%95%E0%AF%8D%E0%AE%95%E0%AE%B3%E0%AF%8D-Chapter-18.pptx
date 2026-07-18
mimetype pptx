--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -638,51 +638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைக் கொன்றுபோடுகிறபோது, நான் கர்த்தருடைய தீர்க்கதரிசிகளில் நூறு பேரை ஒவ்வொரு கெபியிலே ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, பராமரித்துவந்த என்னுடைய செய்கை என் ஆண்டவனுக்கு அறிவிக்கப்படவில்லையோ?]]></a:t>
+              <a:t><![CDATA[5. ஆகாப் ஒபதியாவைப் பார்த்து: நீ தேசத்திலிருக்கிற எல்லா நீரூற்றுகளிடத்திலும், எல்லா ஆறுகளிடத்திலும் போ; நாம் சகல மிருகஜீவன்களையும் சாகக்கொடாமல், குதிரைகளையும் கோவேறு கழுதைகளையுமாவது உயிரோடே காப்பாற்றும்படிக்கு நமக்குப் புல் அகப்படுமா என்று பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -747,51 +747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைக் கொன்றுபோடுகிறபோது, நான் கர்த்தருடைய தீர்க்கதரிசிகளில் நூறு பேரை ஒவ்வொரு கெபியிலே ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, பராமரித்துவந்த என்னுடைய செய்கை என் ஆண்டவனுக்கு அறிவிக்கப்படவில்லையோ?]]></a:t>
+              <a:t><![CDATA[6. அப்படியே தேசத்தைச் சுற்றிப் பார்க்கும்படி, அதைப் பகுத்துக்கொண்டு, ஆகாப் ஒரு வழியாயும், ஒபதியா வேறொரு வழியாயும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -856,51 +856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதும் என் ஆண்டவன் என்னைக் கொன்றுபோடும்படியாக, நீர்: இதோ, எலியா வந்திருக்கிறான் என்று போய் அவனுக்குச் சொல் என்று சொல்லுகிறீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே தேசத்தைச் சுற்றிப் பார்க்கும்படி, அதைப் பகுத்துக்கொண்டு, ஆகாப் ஒரு வழியாயும், ஒபதியா வேறொரு வழியாயும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -965,51 +965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதும் என் ஆண்டவன் என்னைக் கொன்றுபோடும்படியாக, நீர்: இதோ, எலியா வந்திருக்கிறான் என்று போய் அவனுக்குச் சொல் என்று சொல்லுகிறீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[7. ஒபதியா வழியில் போகுபோது, எலியா அவனுக்கு எதிர்ப்பட்டான்; அவன் இவனை இன்னான் என்று அறிந்து, முகங்குப்புற விழுந்து, நீர் என் ஆண்டவனாகிய எலியா அல்லவா என்று கேட்டதற்கு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1074,51 +1074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு எலியா: இன்றைக்கு என்னை அவனுக்குக் காண்பிப்பேன் என்று சேனைகளின் கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. ஒபதியா வழியில் போகுபோது, எலியா அவனுக்கு எதிர்ப்பட்டான்; அவன் இவனை இன்னான் என்று அறிந்து, முகங்குப்புற விழுந்து, நீர் என் ஆண்டவனாகிய எலியா அல்லவா என்று கேட்டதற்கு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1183,51 +1183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு எலியா: இன்றைக்கு என்னை அவனுக்குக் காண்பிப்பேன் என்று சேனைகளின் கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. அவன், நான்தான்; நீ போய், இதோ, எலியா வந்திருக்கிறான் என்று உன் ஆண்டவனுக்குச் சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1292,51 +1292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஒபதியா போய், ஆகாபைச் சந்தித்து அவனுக்கு அதை அறிவித்தவுடனே, ஆகாப் எலியாவைச் சந்திக்கப்போனான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவன்: ஆகாப் என்னைக் கொன்றுபோடும்படிக்கு, நீர் உமது அடியானை அவன் கையில் ஒப்புக்கொடுக்க நான் என்ன பாவம் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1401,51 +1401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகாப் எலியாவைக் கண்டபோது, ஆகாப் அவனை நோக்கி: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நீயல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவன்: ஆகாப் என்னைக் கொன்றுபோடும்படிக்கு, நீர் உமது அடியானை அவன் கையில் ஒப்புக்கொடுக்க நான் என்ன பாவம் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1510,51 +1510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகாப் எலியாவைக் கண்டபோது, ஆகாப் அவனை நோக்கி: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நீயல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1619,51 +1619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவன்: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நான் அல்ல; கர்த்தரின் கட்டளைகளை விட்டு பாகால்களைப் பின்பற்றினதினால் நீரும் உம்முடைய தகப்பன் வீட்டாருமே இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1728,51 +1728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
+              <a:t><![CDATA[1. அநேகநாள் சென்று, மூன்றாம் வருஷமாகையில், கர்த்தருடைய வார்த்தை எலியாவுக்கு உண்டாகி: நீ போய் ஆகாபுக்கு உன்னைக் காண்பி; நான் தேசத்தின்மேல் மழையைக் கட்டளையிடுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1837,51 +1837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவன்: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நான் அல்ல; கர்த்தரின் கட்டளைகளை விட்டு பாகால்களைப் பின்பற்றினதினால் நீரும் உம்முடைய தகப்பன் வீட்டாருமே இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1946,51 +1946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் கர்மேல் பர்வதத்திலே இஸ்ரவேலனைத்தையும், பாகாலின் தீர்க்கதரிசிகள் நானூற்றைம்பதுபேரையும், யேசபேலின் பந்தியிலே சாப்பிடுகிற தோப்பு விக்கிரகத்தின் தீர்க்கதரிசிகள் நானூறுபேரையும் என்னிடத்தில் கூட்டிக்கொண்டுவர ஆட்களை அனுப்பும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. இப்போதும் நீ போய், உன் ஆண்டவனுக்கு, இதோ, எலியா வந்திருக்கிறான் என்று சொல் என்று நீர் சொல்லுகிறீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2055,51 +2055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் கர்மேல் பர்வதத்திலே இஸ்ரவேலனைத்தையும், பாகாலின் தீர்க்கதரிசிகள் நானூற்றைம்பதுபேரையும், யேசபேலின் பந்தியிலே சாப்பிடுகிற தோப்பு விக்கிரகத்தின் தீர்க்கதரிசிகள் நானூறுபேரையும் என்னிடத்தில் கூட்டிக்கொண்டுவர ஆட்களை அனுப்பும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக் காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து நடக்கிறவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2164,51 +2164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே ஆகாப்: இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் ஆட்களை அனுப்பி, கர்மேல் பர்வதத்திலே அந்தத் தீர்க்கதரிசிகளைக் கூடிவரும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக் காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து நடக்கிறவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2273,51 +2273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது எலியா சகல ஜனத்தண்டைக்கும் வந்து: நீங்கள் எந்தமட்டும் இரண்டு நினைவுகளால் குந்திக்குந்தி நடப்பீர்கள்; கர்த்தர் தெய்வமானால் அவரைப் பின்பற்றுங்கள்; பாகால் தெய்வமானால் அவனைப் பின்பற்றுங்கள் என்றான், ஜனங்கள் பிரதியுத்தரமாக அவனுக்கு ஒன்றும் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக் காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து நடக்கிறவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2382,51 +2382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது எலியா சகல ஜனத்தண்டைக்கும் வந்து: நீங்கள் எந்தமட்டும் இரண்டு நினைவுகளால் குந்திக்குந்தி நடப்பீர்கள்; கர்த்தர் தெய்வமானால் அவரைப் பின்பற்றுங்கள்; பாகால் தெய்வமானால் அவனைப் பின்பற்றுங்கள் என்றான், ஜனங்கள் பிரதியுத்தரமாக அவனுக்கு ஒன்றும் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[13. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைக் கொன்றுபோடுகிறபோது, நான் கர்த்தருடைய தீர்க்கதரிசிகளில் நூறு பேரை ஒவ்வொரு கெபியிலே ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, பராமரித்துவந்த என்னுடைய செய்கை என் ஆண்டவனுக்கு அறிவிக்கப்படவில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2491,51 +2491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது எலியா சகல ஜனத்தண்டைக்கும் வந்து: நீங்கள் எந்தமட்டும் இரண்டு நினைவுகளால் குந்திக்குந்தி நடப்பீர்கள்; கர்த்தர் தெய்வமானால் அவரைப் பின்பற்றுங்கள்; பாகால் தெய்வமானால் அவனைப் பின்பற்றுங்கள் என்றான், ஜனங்கள் பிரதியுத்தரமாக அவனுக்கு ஒன்றும் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[13. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைக் கொன்றுபோடுகிறபோது, நான் கர்த்தருடைய தீர்க்கதரிசிகளில் நூறு பேரை ஒவ்வொரு கெபியிலே ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, பராமரித்துவந்த என்னுடைய செய்கை என் ஆண்டவனுக்கு அறிவிக்கப்படவில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2600,51 +2600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது எலியா ஜனங்களை நோக்கி: கர்த்தரின் தீர்க்கதரிசிகளில் மீந்திருக்கிறவன் நான் ஒருவன்; பாகாலின் தீர்க்கதரிசிகளோ நானூற்றைம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[14. இப்போதும் என் ஆண்டவன் என்னைக் கொன்றுபோடும்படியாக, நீர்: இதோ, எலியா வந்திருக்கிறான் என்று போய் அவனுக்குச் சொல் என்று சொல்லுகிறீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2709,51 +2709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது எலியா ஜனங்களை நோக்கி: கர்த்தரின் தீர்க்கதரிசிகளில் மீந்திருக்கிறவன் நான் ஒருவன்; பாகாலின் தீர்க்கதரிசிகளோ நானூற்றைம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு எலியா: இன்றைக்கு என்னை அவனுக்குக் காண்பிப்பேன் என்று சேனைகளின் கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2818,51 +2818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்போதும் இரண்டு காளைகளை எங்களிடத்தில் கொண்டுவரட்டும்; ஒரு காளையை அவர்கள் தெரிந்துகொண்டு, அதைச் சந்துசந்தாகத் துண்டித்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைக்கக் கடவர்கள்; நான் மற்றக் காளையை அப்படியே செய்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு எலியா: இன்றைக்கு என்னை அவனுக்குக் காண்பிப்பேன் என்று சேனைகளின் கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2927,51 +2927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
+              <a:t><![CDATA[1. அநேகநாள் சென்று, மூன்றாம் வருஷமாகையில், கர்த்தருடைய வார்த்தை எலியாவுக்கு உண்டாகி: நீ போய் ஆகாபுக்கு உன்னைக் காண்பி; நான் தேசத்தின்மேல் மழையைக் கட்டளையிடுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3036,51 +3036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்போதும் இரண்டு காளைகளை எங்களிடத்தில் கொண்டுவரட்டும்; ஒரு காளையை அவர்கள் தெரிந்துகொண்டு, அதைச் சந்துசந்தாகத் துண்டித்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைக்கக் கடவர்கள்; நான் மற்றக் காளையை அப்படியே செய்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஒபதியா போய், ஆகாபைச் சந்தித்து அவனுக்கு அதை அறிவித்தவுடனே, ஆகாப் எலியாவைச் சந்திக்கப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3145,51 +3145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள்; நான் கர்த்தருடைய நாமத்தைச் சொல்லிக் கூப்பிடுவேன்; அப்பொழுது அக்கினியினால் உத்தரவு அருளும் தெய்வமே தெய்வம் என்றான்; அதற்கு ஜனங்களெல்லாரும் இது நல்ல வார்த்தை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஆகாப் எலியாவைக் கண்டபோது, ஆகாப் அவனை நோக்கி: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நீயல்லவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3254,51 +3254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள்; நான் கர்த்தருடைய நாமத்தைச் சொல்லிக் கூப்பிடுவேன்; அப்பொழுது அக்கினியினால் உத்தரவு அருளும் தெய்வமே தெய்வம் என்றான்; அதற்கு ஜனங்களெல்லாரும் இது நல்ல வார்த்தை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஆகாப் எலியாவைக் கண்டபோது, ஆகாப் அவனை நோக்கி: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நீயல்லவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3363,51 +3363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது எலியா பாகாலின் தீர்க்கதரிசிகளை நோக்கி: நீங்கள் அநேகரானதால் நீங்களே முந்தி ஒரு காளையைத் தெரிந்துகொண்டு அதை ஆயத்தம் பண்ணி, நெருப்புப்போடாமல் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவன்: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நான் அல்ல; கர்த்தரின் கட்டளைகளை விட்டு பாகால்களைப் பின்பற்றினதினால் நீரும் உம்முடைய தகப்பன் வீட்டாருமே இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3472,51 +3472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது எலியா பாகாலின் தீர்க்கதரிசிகளை நோக்கி: நீங்கள் அநேகரானதால் நீங்களே முந்தி ஒரு காளையைத் தெரிந்துகொண்டு அதை ஆயத்தம் பண்ணி, நெருப்புப்போடாமல் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவன்: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நான் அல்ல; கர்த்தரின் கட்டளைகளை விட்டு பாகால்களைப் பின்பற்றினதினால் நீரும் உம்முடைய தகப்பன் வீட்டாருமே இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3581,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து ஆடினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. இப்போதும் கர்மேல் பர்வதத்திலே இஸ்ரவேலனைத்தையும், பாகாலின் தீர்க்கதரிசிகள் நானூற்றைம்பதுபேரையும், யேசபேலின் பந்தியிலே சாப்பிடுகிற தோப்பு விக்கிரகத்தின் தீர்க்கதரிசிகள் நானூறுபேரையும் என்னிடத்தில் கூட்டிக்கொண்டுவர ஆட்களை அனுப்பும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3690,51 +3690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து ஆடினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. இப்போதும் கர்மேல் பர்வதத்திலே இஸ்ரவேலனைத்தையும், பாகாலின் தீர்க்கதரிசிகள் நானூற்றைம்பதுபேரையும், யேசபேலின் பந்தியிலே சாப்பிடுகிற தோப்பு விக்கிரகத்தின் தீர்க்கதரிசிகள் நானூறுபேரையும் என்னிடத்தில் கூட்டிக்கொண்டுவர ஆட்களை அனுப்பும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3799,51 +3799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து ஆடினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே ஆகாப்: இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் ஆட்களை அனுப்பி, கர்மேல் பர்வதத்திலே அந்தத் தீர்க்கதரிசிகளைக் கூடிவரும்படி செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3908,51 +3908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே, அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே ஆகாப்: இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் ஆட்களை அனுப்பி, கர்மேல் பர்வதத்திலே அந்தத் தீர்க்கதரிசிகளைக் கூடிவரும்படி செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4017,51 +4017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே, அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது எலியா சகல ஜனத்தண்டைக்கும் வந்து: நீங்கள் எந்தமட்டும் இரண்டு நினைவுகளால் குந்திக்குந்தி நடப்பீர்கள்; கர்த்தர் தெய்வமானால் அவரைப் பின்பற்றுங்கள்; பாகால் தெய்வமானால் அவனைப் பின்பற்றுங்கள் என்றான், ஜனங்கள் பிரதியுத்தரமாக அவனுக்கு ஒன்றும் சொல்லவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4126,51 +4126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது எலியா ஆகாபுக்குத் தன்னைக் காண்பிக்கப்போனான்; பஞ்சமோவெனில் சமாரியாவிலே கொடிதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4235,51 +4235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே, அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது எலியா சகல ஜனத்தண்டைக்கும் வந்து: நீங்கள் எந்தமட்டும் இரண்டு நினைவுகளால் குந்திக்குந்தி நடப்பீர்கள்; கர்த்தர் தெய்வமானால் அவரைப் பின்பற்றுங்கள்; பாகால் தெய்வமானால் அவனைப் பின்பற்றுங்கள் என்றான், ஜனங்கள் பிரதியுத்தரமாக அவனுக்கு ஒன்றும் சொல்லவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4344,51 +4344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் உரத்தசத்தமாய்க் கூப்பிட்டு, தங்கள் வழக்கத்தின்படியே இரத்தம் தங்கள்மேல் வடியுமட்டும் கத்திகளாலும் ஈட்டிகளாலும் தங்களைக் கீறிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது எலியா ஜனங்களை நோக்கி: கர்த்தரின் தீர்க்கதரிசிகளில் மீந்திருக்கிறவன் நான் ஒருவன்; பாகாலின் தீர்க்கதரிசிகளோ நானூற்றைம்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4453,51 +4453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் உரத்தசத்தமாய்க் கூப்பிட்டு, தங்கள் வழக்கத்தின்படியே இரத்தம் தங்கள்மேல் வடியுமட்டும் கத்திகளாலும் ஈட்டிகளாலும் தங்களைக் கீறிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது எலியா ஜனங்களை நோக்கி: கர்த்தரின் தீர்க்கதரிசிகளில் மீந்திருக்கிறவன் நான் ஒருவன்; பாகாலின் தீர்க்கதரிசிகளோ நானூற்றைம்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4562,51 +4562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மத்தியானவேளை சென்றபின்பு, அந்திப்பலிசெலுத்தும் நேரமட்டாகச் சன்னதம் சொல்லிக்கொண்டிருந்தார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை, கவனிப்பாரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[23. இப்போதும் இரண்டு காளைகளை எங்களிடத்தில் கொண்டுவரட்டும்; ஒரு காளையை அவர்கள் தெரிந்துகொண்டு, அதைச் சந்துசந்தாகத் துண்டித்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைக்கக் கடவர்கள்; நான் மற்றக் காளையை அப்படியே செய்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4671,51 +4671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மத்தியானவேளை சென்றபின்பு, அந்திப்பலிசெலுத்தும் நேரமட்டாகச் சன்னதம் சொல்லிக்கொண்டிருந்தார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை, கவனிப்பாரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[23. இப்போதும் இரண்டு காளைகளை எங்களிடத்தில் கொண்டுவரட்டும்; ஒரு காளையை அவர்கள் தெரிந்துகொண்டு, அதைச் சந்துசந்தாகத் துண்டித்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைக்கக் கடவர்கள்; நான் மற்றக் காளையை அப்படியே செய்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4780,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது எலியா சகல ஜனங்களையும் நோக்கி: என் கிட்டே வாருங்கள் என்றான்; சகல ஜனங்களும் அவன் கிட்டே வந்தபோது, தகர்க்கப்பட்ட கர்த்தருடைய பலிபீடத்தை அவன் செப்பனிட்டு;]]></a:t>
+              <a:t><![CDATA[23. இப்போதும் இரண்டு காளைகளை எங்களிடத்தில் கொண்டுவரட்டும்; ஒரு காளையை அவர்கள் தெரிந்துகொண்டு, அதைச் சந்துசந்தாகத் துண்டித்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைக்கக் கடவர்கள்; நான் மற்றக் காளையை அப்படியே செய்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4889,51 +4889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது எலியா சகல ஜனங்களையும் நோக்கி: என் கிட்டே வாருங்கள் என்றான்; சகல ஜனங்களும் அவன் கிட்டே வந்தபோது, தகர்க்கப்பட்ட கர்த்தருடைய பலிபீடத்தை அவன் செப்பனிட்டு;]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள்; நான் கர்த்தருடைய நாமத்தைச் சொல்லிக் கூப்பிடுவேன்; அப்பொழுது அக்கினியினால் உத்தரவு அருளும் தெய்வமே தெய்வம் என்றான்; அதற்கு ஜனங்களெல்லாரும் இது நல்ல வார்த்தை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4998,51 +4998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அதற்குள்ளாக வானம் மேகங்களினாலும் காற்றினாலும் கறுத்து பெருமழை உண்டாயிற்று; ஆகாப் இரதத்தில் ஏறி யெஸ்ரயேலுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள்; நான் கர்த்தருடைய நாமத்தைச் சொல்லிக் கூப்பிடுவேன்; அப்பொழுது அக்கினியினால் உத்தரவு அருளும் தெய்வமே தெய்வம் என்றான்; அதற்கு ஜனங்களெல்லாரும் இது நல்ல வார்த்தை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5107,51 +5107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அதற்குள்ளாக வானம் மேகங்களினாலும் காற்றினாலும் கறுத்து பெருமழை உண்டாயிற்று; ஆகாப் இரதத்தில் ஏறி யெஸ்ரயேலுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது எலியா பாகாலின் தீர்க்கதரிசிகளை நோக்கி: நீங்கள் அநேகரானதால் நீங்களே முந்தி ஒரு காளையைத் தெரிந்துகொண்டு அதை ஆயத்தம் பண்ணி, நெருப்புப்போடாமல் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5216,51 +5216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. கர்த்தருடைய கை எலியாவின்மேல் இருந்ததினால், அவன் தன் அரையைக் கட்டிக்கொண்டு, யெஸ்ரயேலுக்கு வருமட்டாக ஆகாபுக்குமுன் ஓடினான்.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது எலியா பாகாலின் தீர்க்கதரிசிகளை நோக்கி: நீங்கள் அநேகரானதால் நீங்களே முந்தி ஒரு காளையைத் தெரிந்துகொண்டு அதை ஆயத்தம் பண்ணி, நெருப்புப்போடாமல் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5325,51 +5325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
+              <a:t><![CDATA[3. ஆனபடியால் ஆகாப் அரமனை விசாரிப்புக்காரனாகிய ஒபதியாவை அழைப்பித்தான்; ஒபதியா கர்த்தருக்கு மிகவும் பயந்து நடக்கிறவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5434,51 +5434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. கர்த்தருடைய கை எலியாவின்மேல் இருந்ததினால், அவன் தன் அரையைக் கட்டிக்கொண்டு, யெஸ்ரயேலுக்கு வருமட்டாக ஆகாபுக்குமுன் ஓடினான்.]]></a:t>
+              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து ஆடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5543,51 +5543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உனக்கு இஸ்ரவேல் என்னும் பேர் இருப்பதாக என்று சொல்லி, கர்த்தருடைய வார்த்தையைப்பெற்ற யாக்கோபுடைய குமாரரால் உண்டான கோத்திரங்களுடைய இலக்கத்தின்படியே, பன்னிரண்டு கற்களை எடுத்து,]]></a:t>
+              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து ஆடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5652,51 +5652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உனக்கு இஸ்ரவேல் என்னும் பேர் இருப்பதாக என்று சொல்லி, கர்த்தருடைய வார்த்தையைப்பெற்ற யாக்கோபுடைய குமாரரால் உண்டான கோத்திரங்களுடைய இலக்கத்தின்படியே, பன்னிரண்டு கற்களை எடுத்து,]]></a:t>
+              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து ஆடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5761,51 +5761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்தக் கற்களாலே கர்த்தருடைய நாமத்திற்கென்று ஒரு பலிபீடத்தைக் கட்டி, பலிபீடத்தைச் சுற்றிலும் தானியம் அளக்கிற இரண்டுபடி விதை விதைக்கத்தக்க இடமான ஒரு வாய்க்காலை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே, அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5870,51 +5870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்தக் கற்களாலே கர்த்தருடைய நாமத்திற்கென்று ஒரு பலிபீடத்தைக் கட்டி, பலிபீடத்தைச் சுற்றிலும் தானியம் அளக்கிற இரண்டுபடி விதை விதைக்கத்தக்க இடமான ஒரு வாய்க்காலை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே, அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5979,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. விறகுகளை அடுக்கி, ஒரு காளையைச் சந்துசந்தாகத் துண்டித்து விறகுகளின் மேல் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே, அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6088,51 +6088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிற்பாடு அவன்: நீங்கள் நாலுகுடம் தண்ணீர் கொண்டுவந்து, சர்வாங்க தகனபலியின்மேலும், விறகுகளின்மேலும் ஊற்றுங்கள் என்றான்; பின்பு இரண்டாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; இரண்டாந்தரமும் ஊற்றினார்கள்; அதற்குப்பின்பு மூன்றாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; மூன்றாந்தரமும் ஊற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் உரத்தசத்தமாய்க் கூப்பிட்டு, தங்கள் வழக்கத்தின்படியே இரத்தம் தங்கள்மேல் வடியுமட்டும் கத்திகளாலும் ஈட்டிகளாலும் தங்களைக் கீறிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6197,51 +6197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிற்பாடு அவன்: நீங்கள் நாலுகுடம் தண்ணீர் கொண்டுவந்து, சர்வாங்க தகனபலியின்மேலும், விறகுகளின்மேலும் ஊற்றுங்கள் என்றான்; பின்பு இரண்டாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; இரண்டாந்தரமும் ஊற்றினார்கள்; அதற்குப்பின்பு மூன்றாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; மூன்றாந்தரமும் ஊற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் உரத்தசத்தமாய்க் கூப்பிட்டு, தங்கள் வழக்கத்தின்படியே இரத்தம் தங்கள்மேல் வடியுமட்டும் கத்திகளாலும் ஈட்டிகளாலும் தங்களைக் கீறிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6306,51 +6306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிற்பாடு அவன்: நீங்கள் நாலுகுடம் தண்ணீர் கொண்டுவந்து, சர்வாங்க தகனபலியின்மேலும், விறகுகளின்மேலும் ஊற்றுங்கள் என்றான்; பின்பு இரண்டாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; இரண்டாந்தரமும் ஊற்றினார்கள்; அதற்குப்பின்பு மூன்றாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; மூன்றாந்தரமும் ஊற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. மத்தியானவேளை சென்றபின்பு, அந்திப்பலிசெலுத்தும் நேரமட்டாகச் சன்னதம் சொல்லிக்கொண்டிருந்தார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை, கவனிப்பாரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6415,51 +6415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது தண்ணீர் பலிபீடத்தைச் சுற்றிலும் ஓடினது; வாய்க்காலையும் தண்ணீரால் நிரப்பினான்.]]></a:t>
+              <a:t><![CDATA[29. மத்தியானவேளை சென்றபின்பு, அந்திப்பலிசெலுத்தும் நேரமட்டாகச் சன்னதம் சொல்லிக்கொண்டிருந்தார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை, கவனிப்பாரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6524,51 +6524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்போதும் நீ போய், உன் ஆண்டவனுக்கு, இதோ, எலியா வந்திருக்கிறான் என்று சொல் என்று நீர் சொல்லுகிறீரே.]]></a:t>
+              <a:t><![CDATA[3. ஆனபடியால் ஆகாப் அரமனை விசாரிப்புக்காரனாகிய ஒபதியாவை அழைப்பித்தான்; ஒபதியா கர்த்தருக்கு மிகவும் பயந்து நடக்கிறவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6633,51 +6633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது எலியா சகல ஜனங்களையும் நோக்கி: என் கிட்டே வாருங்கள் என்றான்; சகல ஜனங்களும் அவன் கிட்டே வந்தபோது, தகர்க்கப்பட்ட கர்த்தருடைய பலிபீடத்தை அவன் செப்பனிட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6742,51 +6742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது எலியா சகல ஜனங்களையும் நோக்கி: என் கிட்டே வாருங்கள் என்றான்; சகல ஜனங்களும் அவன் கிட்டே வந்தபோது, தகர்க்கப்பட்ட கர்த்தருடைய பலிபீடத்தை அவன் செப்பனிட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6851,51 +6851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[31. உனக்கு இஸ்ரவேல் என்னும் பேர் இருப்பதாக என்று சொல்லி, கர்த்தருடைய வார்த்தையைப்பெற்ற யாக்கோபுடைய குமாரரால் உண்டான கோத்திரங்களுடைய இலக்கத்தின்படியே, பன்னிரண்டு கற்களை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6960,51 +6960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தாவே, நீர் தேவனாகிய கர்த்தர் என்றும், தேவரீர் தங்கள் இருதயத்தை மறுபடியும் திருப்பினீர் என்றும் இந்த ஜனங்கள் அறியும்படிக்கு, என்னைக் கேட்டருளும், என்னைக் கேட்டருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. உனக்கு இஸ்ரவேல் என்னும் பேர் இருப்பதாக என்று சொல்லி, கர்த்தருடைய வார்த்தையைப்பெற்ற யாக்கோபுடைய குமாரரால் உண்டான கோத்திரங்களுடைய இலக்கத்தின்படியே, பன்னிரண்டு கற்களை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7069,51 +7069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தாவே, நீர் தேவனாகிய கர்த்தர் என்றும், தேவரீர் தங்கள் இருதயத்தை மறுபடியும் திருப்பினீர் என்றும் இந்த ஜனங்கள் அறியும்படிக்கு, என்னைக் கேட்டருளும், என்னைக் கேட்டருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. அந்தக் கற்களாலே கர்த்தருடைய நாமத்திற்கென்று ஒரு பலிபீடத்தைக் கட்டி, பலிபீடத்தைச் சுற்றிலும் தானியம் அளக்கிற இரண்டுபடி விதை விதைக்கத்தக்க இடமான ஒரு வாய்க்காலை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7178,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது: கர்த்தரிடத்தில் இருந்து அக்கினி இறங்கி, அந்தச் சர்வாங்க தகனபலியையும், விறகுகளையும், கற்களையும், மண்ணையும் பட்சித்து, வாய்க்காலிலிருந்த தண்ணீரையும் நக்கிப்போட்டது.]]></a:t>
+              <a:t><![CDATA[32. அந்தக் கற்களாலே கர்த்தருடைய நாமத்திற்கென்று ஒரு பலிபீடத்தைக் கட்டி, பலிபீடத்தைச் சுற்றிலும் தானியம் அளக்கிற இரண்டுபடி விதை விதைக்கத்தக்க இடமான ஒரு வாய்க்காலை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7287,51 +7287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது: கர்த்தரிடத்தில் இருந்து அக்கினி இறங்கி, அந்தச் சர்வாங்க தகனபலியையும், விறகுகளையும், கற்களையும், மண்ணையும் பட்சித்து, வாய்க்காலிலிருந்த தண்ணீரையும் நக்கிப்போட்டது.]]></a:t>
+              <a:t><![CDATA[33. விறகுகளை அடுக்கி, ஒரு காளையைச் சந்துசந்தாகத் துண்டித்து விறகுகளின் மேல் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7396,51 +7396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜனங்களெல்லாரும் இதைக் கண்டபோது, முகங்குப்புற விழுந்து: கர்த்தரே தெய்வம், கர்த்தரே தெய்வம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[33. விறகுகளை அடுக்கி, ஒரு காளையைச் சந்துசந்தாகத் துண்டித்து விறகுகளின் மேல் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7505,51 +7505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜனங்களெல்லாரும் இதைக் கண்டபோது, முகங்குப்புற விழுந்து: கர்த்தரே தெய்வம், கர்த்தரே தெய்வம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[34. பிற்பாடு அவன்: நீங்கள் நாலுகுடம் தண்ணீர் கொண்டுவந்து, சர்வாங்க தகனபலியின்மேலும், விறகுகளின்மேலும் ஊற்றுங்கள் என்றான்; பின்பு இரண்டாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; இரண்டாந்தரமும் ஊற்றினார்கள்; அதற்குப்பின்பு மூன்றாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; மூன்றாந்தரமும் ஊற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7614,51 +7614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது எலியா அவர்களை நோக்கி: நீங்கள் பாகாலின் தீர்க்கதரிசிகளில் ஒருவனும் தப்பிப்போகாதபடிக்கு அவர்களைப் பிடியுங்கள் என்றான்; அவர்களைப் பிடித்தபோது, எலியா அவர்களைக் கீழே கீசோன் ஆற்றங்கரையிலே கொண்டுபோய், அங்கே அவர்களை வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[34. பிற்பாடு அவன்: நீங்கள் நாலுகுடம் தண்ணீர் கொண்டுவந்து, சர்வாங்க தகனபலியின்மேலும், விறகுகளின்மேலும் ஊற்றுங்கள் என்றான்; பின்பு இரண்டாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; இரண்டாந்தரமும் ஊற்றினார்கள்; அதற்குப்பின்பு மூன்றாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; மூன்றாந்தரமும் ஊற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7723,51 +7723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக் காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து நடக்கிறவன்.]]></a:t>
+              <a:t><![CDATA[4. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைச் சங்கரிக்கிறபோது, ஒபதியா நூறு தீர்க்கதரிசிகளைச் சேர்த்து, அவர்களைக் கெபிக்கு ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, அவர்களைப் பராமரித்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7832,51 +7832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது எலியா அவர்களை நோக்கி: நீங்கள் பாகாலின் தீர்க்கதரிசிகளில் ஒருவனும் தப்பிப்போகாதபடிக்கு அவர்களைப் பிடியுங்கள் என்றான்; அவர்களைப் பிடித்தபோது, எலியா அவர்களைக் கீழே கீசோன் ஆற்றங்கரையிலே கொண்டுபோய், அங்கே அவர்களை வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[35. அப்பொழுது தண்ணீர் பலிபீடத்தைச் சுற்றிலும் ஓடினது; வாய்க்காலையும் தண்ணீரால் நிரப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7941,51 +7941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பின்பு எலியா ஆகாபை நோக்கி: நீர் போம், போஜனபானம்பண்ணும்; பெருமழையின் இரைச்சல் கேட்கப்படுகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8050,51 +8050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ஆகாப் போஜனபானம் பண்ணப்போனான்; பின்பு எலியா கர்மேல் பர்வதத்தினுடைய சிகரத்தின்மேல் ஏறி, தரையிலே பணிந்து, தன் முகம் தன் முழங்காலில் பட குனிந்து,]]></a:t>
+              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8159,51 +8159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ஆகாப் போஜனபானம் பண்ணப்போனான்; பின்பு எலியா கர்மேல் பர்வதத்தினுடைய சிகரத்தின்மேல் ஏறி, தரையிலே பணிந்து, தன் முகம் தன் முழங்காலில் பட குனிந்து,]]></a:t>
+              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8268,51 +8268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தன் ஊழியக்காரனை நோக்கி: நீ போய்ச் சமுத்திரமுகமாய்ப் பார் என்றான்; அவன் போய்ப் பார்த்து, ஒன்றும் இல்லை என்றான்; நீ இன்னும் ஏழுதரம் போய்ப் பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8377,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தன் ஊழியக்காரனை நோக்கி: நீ போய்ச் சமுத்திரமுகமாய்ப் பார் என்றான்; அவன் போய்ப் பார்த்து, ஒன்றும் இல்லை என்றான்; நீ இன்னும் ஏழுதரம் போய்ப் பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. கர்த்தாவே, நீர் தேவனாகிய கர்த்தர் என்றும், தேவரீர் தங்கள் இருதயத்தை மறுபடியும் திருப்பினீர் என்றும் இந்த ஜனங்கள் அறியும்படிக்கு, என்னைக் கேட்டருளும், என்னைக் கேட்டருளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8486,51 +8486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஏழாந்தரம் இவன்: இதோ, சமுத்திரத்திலிருந்து ஒரு மனுஷனுடைய உள்ளங்கை அத்தனைச் சிறிய மேகம் எழும்புகிறது என்றான்; அப்பொழுது அவன் நீ போய், ஆகாபை நோக்கி: மழை உம்மைத் தடைசெய்யாதபடிக்கு இரதத்தைப் பூட்டி, போய்விடும் என்று சொல் என்றாள்.]]></a:t>
+              <a:t><![CDATA[37. கர்த்தாவே, நீர் தேவனாகிய கர்த்தர் என்றும், தேவரீர் தங்கள் இருதயத்தை மறுபடியும் திருப்பினீர் என்றும் இந்த ஜனங்கள் அறியும்படிக்கு, என்னைக் கேட்டருளும், என்னைக் கேட்டருளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8595,51 +8595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஏழாந்தரம் இவன்: இதோ, சமுத்திரத்திலிருந்து ஒரு மனுஷனுடைய உள்ளங்கை அத்தனைச் சிறிய மேகம் எழும்புகிறது என்றான்; அப்பொழுது அவன் நீ போய், ஆகாபை நோக்கி: மழை உம்மைத் தடைசெய்யாதபடிக்கு இரதத்தைப் பூட்டி, போய்விடும் என்று சொல் என்றாள்.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது: கர்த்தரிடத்தில் இருந்து அக்கினி இறங்கி, அந்தச் சர்வாங்க தகனபலியையும், விறகுகளையும், கற்களையும், மண்ணையும் பட்சித்து, வாய்க்காலிலிருந்த தண்ணீரையும் நக்கிப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8704,51 +8704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அநேகநாள் சென்று, மூன்றாம் வருஷமாகையில், கர்த்தருடைய வார்த்தை எலியாவுக்கு உண்டாகி: நீ போய் ஆகாபுக்கு உன்னைக் காண்பி; நான் தேசத்தின்மேல் மழையைக் கட்டளையிடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது: கர்த்தரிடத்தில் இருந்து அக்கினி இறங்கி, அந்தச் சர்வாங்க தகனபலியையும், விறகுகளையும், கற்களையும், மண்ணையும் பட்சித்து, வாய்க்காலிலிருந்த தண்ணீரையும் நக்கிப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8813,51 +8813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அநேகநாள் சென்று, மூன்றாம் வருஷமாகையில், கர்த்தருடைய வார்த்தை எலியாவுக்கு உண்டாகி: நீ போய் ஆகாபுக்கு உன்னைக் காண்பி; நான் தேசத்தின்மேல் மழையைக் கட்டளையிடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[39. ஜனங்களெல்லாரும் இதைக் கண்டபோது, முகங்குப்புற விழுந்து: கர்த்தரே தெய்வம், கர்த்தரே தெய்வம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8922,51 +8922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக் காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து நடக்கிறவன்.]]></a:t>
+              <a:t><![CDATA[4. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைச் சங்கரிக்கிறபோது, ஒபதியா நூறு தீர்க்கதரிசிகளைச் சேர்த்து, அவர்களைக் கெபிக்கு ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, அவர்களைப் பராமரித்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9031,51 +9031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது எலியா ஆகாபுக்குத் தன்னைக் காண்பிக்கப்போனான்; பஞ்சமோவெனில் சமாரியாவிலே கொடிதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[39. ஜனங்களெல்லாரும் இதைக் கண்டபோது, முகங்குப்புற விழுந்து: கர்த்தரே தெய்வம், கர்த்தரே தெய்வம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9140,51 +9140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனபடியால் ஆகாப் அரமனை விசாரிப்புக்காரனாகிய ஒபதியாவை அழைப்பித்தான்; ஒபதியா கர்த்தருக்கு மிகவும் பயந்து நடக்கிறவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது எலியா அவர்களை நோக்கி: நீங்கள் பாகாலின் தீர்க்கதரிசிகளில் ஒருவனும் தப்பிப்போகாதபடிக்கு அவர்களைப் பிடியுங்கள் என்றான்; அவர்களைப் பிடித்தபோது, எலியா அவர்களைக் கீழே கீசோன் ஆற்றங்கரையிலே கொண்டுபோய், அங்கே அவர்களை வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9249,51 +9249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனபடியால் ஆகாப் அரமனை விசாரிப்புக்காரனாகிய ஒபதியாவை அழைப்பித்தான்; ஒபதியா கர்த்தருக்கு மிகவும் பயந்து நடக்கிறவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது எலியா அவர்களை நோக்கி: நீங்கள் பாகாலின் தீர்க்கதரிசிகளில் ஒருவனும் தப்பிப்போகாதபடிக்கு அவர்களைப் பிடியுங்கள் என்றான்; அவர்களைப் பிடித்தபோது, எலியா அவர்களைக் கீழே கீசோன் ஆற்றங்கரையிலே கொண்டுபோய், அங்கே அவர்களை வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9358,51 +9358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைச் சங்கரிக்கிறபோது, ஒபதியா நூறு தீர்க்கதரிசிகளைச் சேர்த்து, அவர்களைக் கெபிக்கு ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, அவர்களைப் பராமரித்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[41. பின்பு எலியா ஆகாபை நோக்கி: நீர் போம், போஜனபானம்பண்ணும்; பெருமழையின் இரைச்சல் கேட்கப்படுகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9467,51 +9467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைச் சங்கரிக்கிறபோது, ஒபதியா நூறு தீர்க்கதரிசிகளைச் சேர்த்து, அவர்களைக் கெபிக்கு ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, அவர்களைப் பராமரித்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[42. ஆகாப் போஜனபானம் பண்ணப்போனான்; பின்பு எலியா கர்மேல் பர்வதத்தினுடைய சிகரத்தின்மேல் ஏறி, தரையிலே பணிந்து, தன் முகம் தன் முழங்காலில் பட குனிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9576,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைச் சங்கரிக்கிறபோது, ஒபதியா நூறு தீர்க்கதரிசிகளைச் சேர்த்து, அவர்களைக் கெபிக்கு ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, அவர்களைப் பராமரித்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[42. ஆகாப் போஜனபானம் பண்ணப்போனான்; பின்பு எலியா கர்மேல் பர்வதத்தினுடைய சிகரத்தின்மேல் ஏறி, தரையிலே பணிந்து, தன் முகம் தன் முழங்காலில் பட குனிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9685,51 +9685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகாப் ஒபதியாவைப் பார்த்து: நீ தேசத்திலிருக்கிற எல்லா நீரூற்றுகளிடத்திலும், எல்லா ஆறுகளிடத்திலும் போ; நாம் சகல மிருகஜீவன்களையும் சாகக்கொடாமல், குதிரைகளையும் கோவேறு கழுதைகளையுமாவது உயிரோடே காப்பாற்றும்படிக்கு நமக்குப் புல் அகப்படுமா என்று பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. தன் ஊழியக்காரனை நோக்கி: நீ போய்ச் சமுத்திரமுகமாய்ப் பார் என்றான்; அவன் போய்ப் பார்த்து, ஒன்றும் இல்லை என்றான்; நீ இன்னும் ஏழுதரம் போய்ப் பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9794,51 +9794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகாப் ஒபதியாவைப் பார்த்து: நீ தேசத்திலிருக்கிற எல்லா நீரூற்றுகளிடத்திலும், எல்லா ஆறுகளிடத்திலும் போ; நாம் சகல மிருகஜீவன்களையும் சாகக்கொடாமல், குதிரைகளையும் கோவேறு கழுதைகளையுமாவது உயிரோடே காப்பாற்றும்படிக்கு நமக்குப் புல் அகப்படுமா என்று பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. தன் ஊழியக்காரனை நோக்கி: நீ போய்ச் சமுத்திரமுகமாய்ப் பார் என்றான்; அவன் போய்ப் பார்த்து, ஒன்றும் இல்லை என்றான்; நீ இன்னும் ஏழுதரம் போய்ப் பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9903,51 +9903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகாப் ஒபதியாவைப் பார்த்து: நீ தேசத்திலிருக்கிற எல்லா நீரூற்றுகளிடத்திலும், எல்லா ஆறுகளிடத்திலும் போ; நாம் சகல மிருகஜீவன்களையும் சாகக்கொடாமல், குதிரைகளையும் கோவேறு கழுதைகளையுமாவது உயிரோடே காப்பாற்றும்படிக்கு நமக்குப் புல் அகப்படுமா என்று பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[44. ஏழாந்தரம் இவன்: இதோ, சமுத்திரத்திலிருந்து ஒரு மனுஷனுடைய உள்ளங்கை அத்தனைச் சிறிய மேகம் எழும்புகிறது என்றான்; அப்பொழுது அவன் நீ போய், ஆகாபை நோக்கி: மழை உம்மைத் தடைசெய்யாதபடிக்கு இரதத்தைப் பூட்டி, போய்விடும் என்று சொல் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10012,51 +10012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே தேசத்தைச் சுற்றிப் பார்க்கும்படி, அதைப் பகுத்துக்கொண்டு, ஆகாப் ஒரு வழியாயும், ஒபதியா வேறொரு வழியாயும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[44. ஏழாந்தரம் இவன்: இதோ, சமுத்திரத்திலிருந்து ஒரு மனுஷனுடைய உள்ளங்கை அத்தனைச் சிறிய மேகம் எழும்புகிறது என்றான்; அப்பொழுது அவன் நீ போய், ஆகாபை நோக்கி: மழை உம்மைத் தடைசெய்யாதபடிக்கு இரதத்தைப் பூட்டி, போய்விடும் என்று சொல் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10121,51 +10121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக் காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து நடக்கிறவன்.]]></a:t>
+              <a:t><![CDATA[5. ஆகாப் ஒபதியாவைப் பார்த்து: நீ தேசத்திலிருக்கிற எல்லா நீரூற்றுகளிடத்திலும், எல்லா ஆறுகளிடத்திலும் போ; நாம் சகல மிருகஜீவன்களையும் சாகக்கொடாமல், குதிரைகளையும் கோவேறு கழுதைகளையுமாவது உயிரோடே காப்பாற்றும்படிக்கு நமக்குப் புல் அகப்படுமா என்று பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10230,51 +10230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒபதியா வழியில் போகுபோது, எலியா அவனுக்கு எதிர்ப்பட்டான்; அவன் இவனை இன்னான் என்று அறிந்து, முகங்குப்புற விழுந்து, நீர் என் ஆண்டவனாகிய எலியா அல்லவா என்று கேட்டதற்கு;]]></a:t>
+              <a:t><![CDATA[44. ஏழாந்தரம் இவன்: இதோ, சமுத்திரத்திலிருந்து ஒரு மனுஷனுடைய உள்ளங்கை அத்தனைச் சிறிய மேகம் எழும்புகிறது என்றான்; அப்பொழுது அவன் நீ போய், ஆகாபை நோக்கி: மழை உம்மைத் தடைசெய்யாதபடிக்கு இரதத்தைப் பூட்டி, போய்விடும் என்று சொல் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10339,51 +10339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒபதியா வழியில் போகுபோது, எலியா அவனுக்கு எதிர்ப்பட்டான்; அவன் இவனை இன்னான் என்று அறிந்து, முகங்குப்புற விழுந்து, நீர் என் ஆண்டவனாகிய எலியா அல்லவா என்று கேட்டதற்கு;]]></a:t>
+              <a:t><![CDATA[45. அதற்குள்ளாக வானம் மேகங்களினாலும் காற்றினாலும் கறுத்து பெருமழை உண்டாயிற்று; ஆகாப் இரதத்தில் ஏறி யெஸ்ரயேலுக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10448,51 +10448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன், நான்தான்; நீ போய், இதோ, எலியா வந்திருக்கிறான் என்று உன் ஆண்டவனுக்குச் சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. அதற்குள்ளாக வானம் மேகங்களினாலும் காற்றினாலும் கறுத்து பெருமழை உண்டாயிற்று; ஆகாப் இரதத்தில் ஏறி யெஸ்ரயேலுக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10557,51 +10557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: ஆகாப் என்னைக் கொன்றுபோடும்படிக்கு, நீர் உமது அடியானை அவன் கையில் ஒப்புக்கொடுக்க நான் என்ன பாவம் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[46. கர்த்தருடைய கை எலியாவின்மேல் இருந்ததினால், அவன் தன் அரையைக் கட்டிக்கொண்டு, யெஸ்ரயேலுக்கு வருமட்டாக ஆகாபுக்குமுன் ஓடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10666,51 +10666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: ஆகாப் என்னைக் கொன்றுபோடும்படிக்கு, நீர் உமது அடியானை அவன் கையில் ஒப்புக்கொடுக்க நான் என்ன பாவம் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[46. கர்த்தருடைய கை எலியாவின்மேல் இருந்ததினால், அவன் தன் அரையைக் கட்டிக்கொண்டு, யெஸ்ரயேலுக்கு வருமட்டாக ஆகாபுக்குமுன் ஓடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10745,51 +10745,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506613" r:id="rId1"/>
+    <p:sldLayoutId id="2473417887" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11677,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. જયારે ઈઝેબેલ યહોવાના પ્રબોધકોને માંરી નાખતી હતી ત્યારે મેં યહોવાના પ્રબોધકોને બે ગુફામાં]]></a:t>
+              <a:t><![CDATA[possibly we may find grass to save the horses and mules alive, that we lose not all the beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છૂપાવ્યાં હતાં. દરેક ગુફામાં 50 માંણસો, અને તેમને અનાજ-પાણી પણ પૂરાં પાડયાં હતાં.]]></a:t>
+              <a:t><![CDATA[6. So they divided the land between them to pass throughout it: Ahab went one way by himself, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. અને અત્યારે આપ મને કહો છો કે, જા, તારા ધણી (આહાબ) ને કહે કે એલિયા અહીં છે! તે જરૂર મને માંરી]]></a:t>
+              <a:t><![CDATA[Obadiah went another way by himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખશે.”]]></a:t>
+              <a:t><![CDATA[7. And as Obadiah was in the way, behold, Elijah met him: and he knew him, and fell on his face, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. એલિયાએ કહ્યું, “જેટલી ખાત્રી મને સૈન્યોના દેવ યહોવા જેની હું સેવા કરું છું તેમાં છે તેટલી જ]]></a:t>
+              <a:t><![CDATA[said, Are you that my lord Elijah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખાત્રીથી હું તમને વચન આપું છું કે, આજે આહાબ સમક્ષ માંરી જાતને છતી કરી દઇશ.”]]></a:t>
+              <a:t><![CDATA[8. And he answered him, I am: go, tell your lord, Behold, Elijah is here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેથી ઓબાદ્યા આહાબને શોધવા ગયો અને તેણે તેને સમાંચાર આપ્યા; એટલે આહાબ એલિયાને મળવા ગયો.]]></a:t>
+              <a:t><![CDATA[9. And he said, What have I sinned, that you would deliver your servant into the hand of Ahab, to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. જ્યારે આહાબે એલિયાને જોયો ત્યારે તેણે કહ્યું, “તું એ જ વ્યકિત છે જે ઇસ્રાએલ માંટે સમસ્યા ઊભી કરી]]></a:t>
+              <a:t><![CDATA[slay me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહ્યો છે.”]]></a:t>
+              <a:t><![CDATA[10. As the LORD your God lives, there is no nation or kingdom, where my lord has not sent to seek]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. એલિયાએ જવાબ આપ્યો, “મેં નહિ, પણ તેં જ આ વિપત્તિ તારી ભૂમિ પર નોતરી છે, કારણ કે તેં અને તારા]]></a:t>
+              <a:t><![CDATA[you: and when they said, He is not there; he took an oath of the kingdom and nation, that they found]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. જેટલી ખાત્રી યહોવા તમાંરા દેવની હાજરીની છે તેટલી જ ખાત્રીથી હું કહું છું કે, આ પૃથ્વી પર એક]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after many days, that the word of the LORD came to Elijah in the third year,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરિવારના સભ્યોએ યહોવાની આજ્ઞાનો અનાદર કરીને બઆલની પૂજા કરી છે.]]></a:t>
+              <a:t><![CDATA[you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. પરંતુ બઆલના 450 પ્રબોધકો અને અશેરાહના 400 પ્રબોધકો છે જેઓને ઇઝેબેલનો ટેકો છે. તેઓને કામેર્લ]]></a:t>
+              <a:t><![CDATA[11. And now you says, Go, tell your lord, Behold, Elijah is here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર્વત પર ભેગા કરો.”]]></a:t>
+              <a:t><![CDATA[12. And it shall come to pass, as soon as I am gone from you, that the Spirit of the LORD shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તેથી આહાબે કામેર્લ પર્વત પર બધા ઇસ્રાએલીઓને ભેગા કર્યા, અને પ્રબોધકોને પણ ભેગા કર્યા.]]></a:t>
+              <a:t><![CDATA[carry you where I know not; and so when I come and tell Ahab, and he cannot find you, he shall slay]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. એલિયાએ આગળ આવીને લોકોને કહ્યું, “તમે કેટલો વખત અને ક્યાં સુધી તમે બે અભિપ્રાયની વચ્ચે ફર્યા]]></a:t>
+              <a:t><![CDATA[me: but I your servant fear the LORD from my youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશો? જો યહોવા દેવ હોય, તો તેની પૂજા કરો, જો બઆલ દેવ હોય તો તેની પૂજા કરો.”પણ કોઈ એક અક્ષરે બોલ્યું]]></a:t>
+              <a:t><![CDATA[13. Was it not told my lord what I did when Jezebel slew the prophets of the LORD, how I hid an]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ.]]></a:t>
+              <a:t><![CDATA[hundred men of the LORD's prophets by fifty in a cave, and fed them with bread and water?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. પછી એલિયાએ લોકોને કહ્યું, “યહોવાના બધાં પ્રબોધકોમાંથી એક હું જ એકલો બાકી રહ્યો છું, જયારે બઆલના]]></a:t>
+              <a:t><![CDATA[14. And now you says, Go, tell your lord, Behold, Elijah is here: and he shall slay me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તો 450 પ્રબોધકો છે.]]></a:t>
+              <a:t><![CDATA[15. And Elijah said, As the LORD of hosts lives, before whom I stand, I will surely show myself unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. બે બળદો લઈ આવો, તેઓને એક બળદ પસંદ કરવા દો અને તેને વધેરીને બલિદાનના લાકડા પર મૂકો, પણ અગ્નિ ન]]></a:t>
+              <a:t><![CDATA[him to day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છેડાથી બીજા છેડા સુધી એવા કોઈ રાજય કે પ્રજા બાકી નથી, જયાં રાજાએ તમાંરી શોધ કરી ના હોય, અને દેશના]]></a:t>
+              <a:t><![CDATA[saying, Go, show yourself unto Ahab; and I will send rain upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પેટાવો, બીજા બળદને હું બલિદાન માંટે તૈયાર કરીને લાકડા પર મૂકું, પણ અગ્નિ નહિ પેટાવું.]]></a:t>
+              <a:t><![CDATA[16. So Obadiah went to meet Ahab, and told him: and Ahab went to meet Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. તમાંરે તમાંરા દેવનું આહવાહન કરવું અને હું યહોવાને આહવાહન કરું. જે કોઇ દેવ અગ્નિને પેટાવી શકશે તે]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, when Ahab saw Elijah, that Ahab said unto him, Are you he that troubles]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાચા દેવ હશે.”બધા લોકો સંમત થયા.]]></a:t>
+              <a:t><![CDATA[Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. પછી એલિયાએ બઆલના પ્રબોધકોને કહ્યું, “એક બળદ પસંદ કરો અને પહેલાં તમે ધરાવો, કારણ તમે સંખ્યામાં]]></a:t>
+              <a:t><![CDATA[18. And he answered, I have not troubled Israel; but you, and your father's house, in that all of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘણા છો, તમાંરા દેવને પ્રાર્થના કરો, પણ લાકડામાં આગ ન મૂકશો.”]]></a:t>
+              <a:t><![CDATA[you have forsaken the commandments of the LORD, and you have followed Baalim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. તેથી તેઓએ તેના કહ્યા મુજબ કર્યું અને એક બળદ તૈયાર કર્યો, અને સવારથી તે બપોર સુધી બઆલનું નામ]]></a:t>
+              <a:t><![CDATA[19. Now therefore send, and gather to me all Israel unto mount Carmel, and the prophets of Baal four]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જપ્યા કર્યું, “તેઓ ઓ બઆલ, અમને જવાબ આપ.” એવા પોકારો કરતાં રહ્યાં, પણ ત્યાં કોઇ અવાજ ન હતો અને જવાબ ન]]></a:t>
+              <a:t><![CDATA[hundred and fifty, and the prophets of the groves four hundred, which eat at Jezebel's table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો. તેઓએ વેદીની ગોળ ફરતે નૃત્ય પણ કર્યુ.]]></a:t>
+              <a:t><![CDATA[20. So Ahab sent unto all the children of Israel, and gathered the prophets together unto mount]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. આમને આમ બપોર થઈ ગઇ એટલે એલિયાએ તેમની મશ્કરી કરવા માંડી, તે બોલ્યો, “હજી મોટા સાદે બૂમો પાડો, તેઓ]]></a:t>
+              <a:t><![CDATA[Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવ છે; એ વિચારમાં ઊંડા ડૂબી ગયા હશે, અથવા કંઈ કામમાં ગૂંથાયા હશે કે, પ્રવાસે ગયા હશે, કદાચ ઊંઘી પણ]]></a:t>
+              <a:t><![CDATA[21. And Elijah came unto all the people, and said, How long halt all of you between two opinions? if]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજાએ જયારે બધાંને પૂછયું અને તેઓ બધાં કહેતા કે ‘એલિયા’ અહીં નથી ત્યારે એ કથન સાચું છે એવું પૂરવાર]]></a:t>
+              <a:t><![CDATA[2. And Elijah went to show himself unto Ahab. And there was a sore famine in Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયા હોય તો જગાડવા પડે ને?”]]></a:t>
+              <a:t><![CDATA[the LORD be God, follow him: but if Baal, then follow him. And the people answered him not a word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. આથી તેઓ વધારે મોટે સાદે બૂમો પાડવા લાગ્યા અને તેમના રિવાજ મુજબ તરવાર અને ભાલા વડે પોતાના શરીર પર]]></a:t>
+              <a:t><![CDATA[22. Then said Elijah unto the people, I, even I only, remain a prophet of the LORD; but Baal's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એવા ઘા કરવા લાગ્યા કે, લોહીના રેલા વહેવા લાગ્યા.]]></a:t>
+              <a:t><![CDATA[prophets are four hundred and fifty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. બપોર વીતી ગઇ અને છેક સંધ્યાબલિનો સમય થયો ત્યાં સુધી તેઓ ધૂણતા રહ્યાં, અને તેઓના દેવને બોલાવતા]]></a:t>
+              <a:t><![CDATA[23. Let them therefore give us two bullocks; and let them choose one bullock for themselves, and cut]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહ્યાં; પણ ત્યાં કંઈ અવાજ કે જવાબ ન મળ્યો, કારણકે કોઇ સાંભળતું નહોતું.]]></a:t>
+              <a:t><![CDATA[it in pieces, and lay it on wood, and put no fire under: and I will dress the other bullock, and lay]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. પછી એલિયાએ બધાં લોકોને કહ્યું, “અહીં આવો.” લોકો આવ્યા; અને તેની ગોળ ફરતા ભેગા થયા. યહોવાની વેદી]]></a:t>
+              <a:t><![CDATA[it on wood, and put no fire under:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે તોડી નાખવામાં આવી હતી, તેને તેમણે સમી કરી.]]></a:t>
+              <a:t><![CDATA[24. And call all of you on the name of your gods, and I will call on the name of the LORD: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. દરમ્યાન આકાશ વાદળથી કાળું થઈ ગયું, પવન જોરથી ફૂંકાવા લાગ્યો અને ધોધમાંર વરસાદ વરસ્યો. આહાબ રથમાં]]></a:t>
+              <a:t><![CDATA[God that answers by fire, let him be God. And all the people answered and said, It is well spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બેસી ગયો અને યિઝએલ જવા માંટે નીકળી પડ્યો.]]></a:t>
+              <a:t><![CDATA[25. And Elijah said unto the prophets of Baal, Choose you one bullock for yourselves, and dress it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. એલિયામાં યહોવાની શકિતનો સંચાર થયો અને તે ઝભ્ભો ઊંચો ખોસીને આહાબના રથની આગળ આગળ ઠેઠ તે યિઝએલ]]></a:t>
+              <a:t><![CDATA[first; for all of you are many; and call on the name of your gods, but put no fire under.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવા રાજા તેની પાસે વચન લેવડાવતો હતો.]]></a:t>
+              <a:t><![CDATA[3. And Ahab called Obadiah, which was the governor of his house. (Now Obadiah feared the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પહોંચ્યો ત્યાં સુધી દોડતો ગયો.]]></a:t>
+              <a:t><![CDATA[26. And they took the bullock which was given them, and they dressed it, and called on the name of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. યાકૂબ કે જેનું નામ યહોવાએ ઇસ્રાએલ રાખ્યું હતું, તેના પુત્રોનાં કુળસમૂહોની સંખ્યા અનુસાર તેણે બાર]]></a:t>
+              <a:t><![CDATA[Baal from morning even until noon, saying, O Baal, hear us. But there was no voice, nor any that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પથ્થર લીધા.]]></a:t>
+              <a:t><![CDATA[answered. And they leaped upon the altar which was made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. તે પથ્થરો વડે એલિયાએ એક વેદી બનાવી અને તેને યહોવાને અર્પણ કરી. તેણે તેે વેદીની ફરતે બે માંપ બી]]></a:t>
+              <a:t><![CDATA[27. And it came to pass at noon, that Elijah mocked them, and said, Cry aloud: for he is a god;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમાંય તેવડી ખાઈ ખોદી.]]></a:t>
+              <a:t><![CDATA[either he is talking, or he is pursuing, or he is in a journey, or possibly he sleeps, and must be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ત્યારબાદ તેણે લાકડા પણ ગોઠવ્યાં. બળદના ટૂકડા કર્યા અને તેને લાકડાં પર ગોઠવ્યો.]]></a:t>
+              <a:t><![CDATA[awaked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. પછી તેણે કહ્યું, “ચાર ઘડા ભરીને પાણી લાવીને અર્પણ રેડો અને લાકડાં પર છાંટો.” લોકોએ એ પ્રમાંણે]]></a:t>
+              <a:t><![CDATA[28. And they cried aloud, and cut themselves after their manner with knives and lancets, till the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યું. તે બોલ્યો, “ફરી પાણી રેડો.” લોકોએ ફરી વાર પાણી રેડયું, તેણે કહ્યું, “ત્રીજી વાર પાણી રેડો.”]]></a:t>
+              <a:t><![CDATA[blood gushed out upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને લોકોએ ત્રીજીવાર પાણી રેડયું.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when midday was past, and they prophesied until the time of the offering of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. આથી પાણી વેદીની ચારે બાજુએ ફેલાઇ ગયું. અને પેલી ખાઈ સુદ્ધાં પાણીથી બધી બાજુ ભરાઈ ગઈ.]]></a:t>
+              <a:t><![CDATA[the evening sacrifice, that there was neither voice, nor any to answer, nor any that regarded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. અને હવે તમે કહો છો જા તારા ધણી (આહાબ) ને જઇને કહે કે એલિયા અહીંયા છે.]]></a:t>
+              <a:t><![CDATA[greatly:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. સાંજે જ્યારે બલિનો સમય થયો તે સમયે પ્રબોધક એલિયા આગળ આવીને બોલ્યો, “ઓ ઇબ્રાહિમ, ઇસહાક અને]]></a:t>
+              <a:t><![CDATA[30. And Elijah said unto all the people, Come near unto me. And all the people came near unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યાકૂબના યહોવા દેવ, આજે આ લોકોને ખબર પડવા દો કે, ઇસ્રાએલમાં તમે સાચા દેવ છો, અને હું તમાંરો સેવક છું,]]></a:t>
+              <a:t><![CDATA[And he repaired the altar of the LORD that was broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને આ બધું હું તમાંરા હુકમથી કરું છે.]]></a:t>
+              <a:t><![CDATA[31. And Elijah took twelve stones, according to the number of the tribes of the sons of Jacob, unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +19333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. મને જવાબ આપો, ઓ યહોવા મને જવાબ આપો. જેથી આ લોકોને ખાતરી થાય કે, તમે જ યહોવા દેવ છો, અને તમે જ]]></a:t>
+              <a:t><![CDATA[whom the word of the LORD came, saying, Israel shall be your name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,51 +19465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમનાં હૃદય પાછાં પોતાના તરફ વાળી લીધાં છે.”]]></a:t>
+              <a:t><![CDATA[32. And with the stones he built an altar in the name of the LORD: and he made a trench about the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19597,51 +19597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. એટલામાં એકાએક આકાશમાંથી યહોવાનો અગ્નિ યજ્ઞમાં પડ્યો અને, દહનાર્પણ. લાકડાં, પથ્થર અને રેતીને બાળી]]></a:t>
+              <a:t><![CDATA[altar, as great as would contain two measures of seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19729,51 +19729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખ્યા અને તેણે ખાડાના પાણી પણ સૂકવી નાખ્યાં!]]></a:t>
+              <a:t><![CDATA[33. And he put the wood in order, and cut the bullock in pieces, and laid him on the wood, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19861,51 +19861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. લોકોએ આ જોયું ત્યારે તેઓ ભૂમિ પર પ્રણામ કરવા નમ્યાં, અને પોકાર કર્યો, “યહોવા એ જ દેવ છે! યહોવા એ]]></a:t>
+              <a:t><![CDATA[Fill four barrels with water, and pour it on the burnt sacrifice, and on the wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19993,51 +19993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ દેવ છે!”]]></a:t>
+              <a:t><![CDATA[34. And he said, Do it the second time. And they did it the second time. And he said, Do it the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20125,51 +20125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. એલિયાએ કહ્યું, “બઆલના પ્રબોધકોને પકડી લો, જોજો, એક પણ છટકી ન જાય.” લોકોએ તેમને પકડી લીધા અને]]></a:t>
+              <a:t><![CDATA[third time. And they did it the third time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,51 +20257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. એટલે એવું થશે કે હું આપની પાસેથી જઈને આહાબને કહીશ, અને યહોવાનો આત્માં તમને દૂર લઇ જશે અને મને]]></a:t>
+              <a:t><![CDATA[4. For it was so, when Jezebel cut off the prophets of the LORD, that Obadiah took an hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20389,51 +20389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એલિયા તેમને કીશોન નદીને કાંઠે લઇ ગયા અને તેઓ સર્વને ત્યાં માંરી નાખ્યાં.]]></a:t>
+              <a:t><![CDATA[35. And the water ran round about the altar; and he filled the trench also with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20521,51 +20521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. એલિયાએ આહાબને કહ્યું, “હવે પાછો જા, અન્નજળ લે, કારણ, મને મૂશળધાર વરસાદનો અવાજ સંભળાય છે.”]]></a:t>
+              <a:t><![CDATA[36. And it came to pass at the time of the offering of the evening sacrifice, that Elijah the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20653,51 +20653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. આહાબે જઈને અન્નજળ લીધાં અને એલિયા, કામેર્લ પર્વતની ટોચે સુધી ગયો, ત્યાં તે જમીન પર પડ્યો અને]]></a:t>
+              <a:t><![CDATA[prophet came near, and said, LORD God of Abraham, Isaac, and of Israel, let it be known this day]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘૂંટણ વચ્ચે પોતાનું માંથું ઘાલી દીધું.]]></a:t>
+              <a:t><![CDATA[that you are God in Israel, and that I am your servant, and that I have done all these things at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20917,51 +20917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. તેણે પોતાના નોકરને કહ્યું, “ઉપર જઈને દરિયા તરફ નજર કર.”તેણે ઉપર જઈને નજર કરી, તે બોલ્યો, “ત્યાં]]></a:t>
+              <a:t><![CDATA[your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21049,51 +21049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાંઈ નથી.” એલિયાએ તેને સાત વાર પાછો મોકલ્યો, અને તે સાત વાર પાછો ગયો.]]></a:t>
+              <a:t><![CDATA[37. Hear me, O LORD, hear me, that this people may know that you are the LORD God, and that you have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21181,51 +21181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. સાતમી વખતે તે બોલ્યો, “માંણસના હાથના માંપનું નાનું વાદળું દરિયામાંથી પર ચઢે છે.”ત્યારે એલિયાએ]]></a:t>
+              <a:t><![CDATA[turned their heart back again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21313,51 +21313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહ્યું, “હવે જઈને આહાબને કહે, રથ જોડીને ચાલ્યો જા, નહિ તો વરસાદ તેને રોકી રાખશે.”]]></a:t>
+              <a:t><![CDATA[38. Then the fire of the LORD fell, and consumed the burnt sacrifice, and the wood, and the stones,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21445,51 +21445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ઘણા દિવસો પછી, દુકાળના ત્રીજે વષેર્ એલિયાને યહોવાની વાણી સંભળાઈ, “જા, આહાબ સમક્ષ હાજર થા, હવે હું]]></a:t>
+              <a:t><![CDATA[and the dust, and licked up the water that was in the trench.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21577,51 +21577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આ ધરતી પર વરસાદ વરસાવવાનો છું.”]]></a:t>
+              <a:t><![CDATA[39. And when all the people saw it, they fell on their faces: and they said, The LORD, he is the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21709,51 +21709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખબર પણ નહિ પડે તમે ક્યાં છો અને જ્યારે રાજા તમને જોવા નહિ પામે, તો તે મને માંરી નાખશે. હું તમાંરો]]></a:t>
+              <a:t><![CDATA[prophets, and hid them by fifty in a cave, and fed them with bread and water.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21841,51 +21841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. આથી એલિયા આહાબને મળવા નીકળી પડયો, તે સમયે સમરૂનમાં દુકાળ ઘણો વિષમ હતો.]]></a:t>
+              <a:t><![CDATA[God; the LORD, he is the God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21973,51 +21973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. આ સમયે ઓબાદ્યા નામનો એક માંણસ જે યહોવાનો ખૂબ વફાદાર હતો અને મહેલનો વ્યવસ્થાપક પણ હતો તેને આહાબે]]></a:t>
+              <a:t><![CDATA[40. And Elijah said unto them, Take the prophets of Baal; let not one of them escape. And they took]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22105,51 +22105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બોલાવડાવ્યો.]]></a:t>
+              <a:t><![CDATA[them: and Elijah brought them down to the brook Kishon, and slew them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22237,51 +22237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. જયારે રાણી ઇઝેબેલ યહોવાના પ્રબોધકોને માંરી નાખતી હતી, ત્યારે તેણે એકસો પ્રબોધકોને આશ્રય આપ્યો,]]></a:t>
+              <a:t><![CDATA[41. And Elijah said unto Ahab, Get you up, eat and drink; for there is a sound of abundance of rain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22369,51 +22369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને દરેક ગુફામાં 50 પ્રબો 50 ધકો એમ બે ગુફામાં તેઓને સંતાડ્યાં, અને તેમને અનાજપાણી પૂરાં પાડયાં]]></a:t>
+              <a:t><![CDATA[42. So Ahab went up to eat and to drink. And Elijah went up to the top of Carmel; and he cast]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22501,51 +22501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતાં.]]></a:t>
+              <a:t><![CDATA[himself down upon the earth, and put his face between his knees,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22633,51 +22633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. આહાબે ઓબાદ્યાને જણાવ્યું, “ચાલ, આપણે બંને આખા દેશમાં ફરીને એકેએક ઝરણું અને એકેએક નદી જોઈ વળીએ. જો]]></a:t>
+              <a:t><![CDATA[43. And said to his servant, Go up now, look toward the sea. And he went up, and looked, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22765,51 +22765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપણને પૂરતું ઘાસ મળી જાય તો આપણા ઘોડાઓ અને ખચ્ચરોને થોડાં સમય માંટે જીવતાં રાખી શકીએ, નહિ તો આપણે]]></a:t>
+              <a:t><![CDATA[There is nothing. And he said, Go again seven times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22897,51 +22897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમની હત્યા કરવી પડશે.”]]></a:t>
+              <a:t><![CDATA[44. And it came to pass at the seventh time, that he said, Behold, there arises a little cloud out]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23029,51 +23029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેમણે દેશ વહેંચી લીધો, આહાબ એકલો એક બાજુ ગયો અને ઓબાદ્યા એકલો બીજી બાજુ ગયો.]]></a:t>
+              <a:t><![CDATA[of the sea, like a man's hand. And he said, Go up, say unto Ahab, Prepare your chariot, and get you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23161,51 +23161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સેવક નાનપણથી યહોવાને અનુસરૂં છું તેમ છતાં પણ તમે જાણતા નથી કે,]]></a:t>
+              <a:t><![CDATA[5. And Ahab said unto Obadiah, Go into the land, unto all fountains of water, and unto all brooks:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23293,51 +23293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ઓબાદ્યા પોતાને માંગેર્ જતો હતો ત્યારે, ત્યાં એને એલિયા મળ્યો, ઓબાદ્યાએ તેને ઓળખ્યો એટલે તેને]]></a:t>
+              <a:t><![CDATA[down that the rain stop you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23425,51 +23425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાષ્ટાંગ પ્રણામ કરી કહ્યું, “આપ જ માંરા માંલિક એલિયા ને?”]]></a:t>
+              <a:t><![CDATA[45. And it came to pass in the mean while, that the heaven was black with clouds and wind, and there]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23557,51 +23557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. એલિયાએ કહ્યું, “હા, જા અને તારા ધણીને (આહાબ) કહે કે એલિયા અહીં છે.”]]></a:t>
+              <a:t><![CDATA[was a great rain. And Ahab rode, and went to Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23689,51 +23689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ઓબાદ્યાએ કહ્યું, “મેં તમાંરા સેવકે, એવું શું અનિષ્ટ કર્યું છે કે જે તમાંરે મને આહાબ પાસે મોકલવો]]></a:t>
+              <a:t><![CDATA[46. And the hand of the LORD was on Elijah; and he girded up his loins, and ran before Ahab to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23821,51 +23821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોઇએ. તે મને માંરી નાખશે.]]></a:t>
+              <a:t><![CDATA[entrance of Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23882,91 +23882,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23992,51 +23992,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>