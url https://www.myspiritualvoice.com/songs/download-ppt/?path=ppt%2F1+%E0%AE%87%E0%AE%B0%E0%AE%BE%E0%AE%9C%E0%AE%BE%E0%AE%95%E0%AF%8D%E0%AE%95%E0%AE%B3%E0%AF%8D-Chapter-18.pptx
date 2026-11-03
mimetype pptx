--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -179,50 +179,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -297,50 +323,63 @@
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -532,53 +571,66 @@
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
-  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -638,51 +690,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகாப் ஒபதியாவைப் பார்த்து: நீ தேசத்திலிருக்கிற எல்லா நீரூற்றுகளிடத்திலும், எல்லா ஆறுகளிடத்திலும் போ; நாம் சகல மிருகஜீவன்களையும் சாகக்கொடாமல், குதிரைகளையும் கோவேறு கழுதைகளையுமாவது உயிரோடே காப்பாற்றும்படிக்கு நமக்குப் புல் அகப்படுமா என்று பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Ahab said unto Obadiah, Go into the land, unto all fountains of water, and unto all brooks: possibly we may find grass to save the horses and mules alive, that we lose not all the beasts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And said to his servant, Go up now, look toward the sea. And he went up, and looked, and said, There is nothing. And he said, Go again seven times.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And it came to pass at the seventh time, that he said, Behold, there arises a little cloud out of the sea, like a man's hand. And he said, Go up, say unto Ahab, Prepare your chariot, and get you down that the rain stop you not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And it came to pass at the seventh time, that he said, Behold, there arises a little cloud out of the sea, like a man's hand. And he said, Go up, say unto Ahab, Prepare your chariot, and get you down that the rain stop you not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And it came to pass at the seventh time, that he said, Behold, there arises a little cloud out of the sea, like a man's hand. And he said, Go up, say unto Ahab, Prepare your chariot, and get you down that the rain stop you not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And it came to pass in the mean while, that the heaven was black with clouds and wind, and there was a great rain. And Ahab rode, and went to Jezreel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And it came to pass in the mean while, that the heaven was black with clouds and wind, and there was a great rain. And Ahab rode, and went to Jezreel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And the hand of the LORD was on Elijah; and he girded up his loins, and ran before Ahab to the entrance of Jezreel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And the hand of the LORD was on Elijah; and he girded up his loins, and ran before Ahab to the entrance of Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -747,51 +1671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே தேசத்தைச் சுற்றிப் பார்க்கும்படி, அதைப் பகுத்துக்கொண்டு, ஆகாப் ஒரு வழியாயும், ஒபதியா வேறொரு வழியாயும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Ahab said unto Obadiah, Go into the land, unto all fountains of water, and unto all brooks: possibly we may find grass to save the horses and mules alive, that we lose not all the beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -856,51 +1780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே தேசத்தைச் சுற்றிப் பார்க்கும்படி, அதைப் பகுத்துக்கொண்டு, ஆகாப் ஒரு வழியாயும், ஒபதியா வேறொரு வழியாயும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Ahab said unto Obadiah, Go into the land, unto all fountains of water, and unto all brooks: possibly we may find grass to save the horses and mules alive, that we lose not all the beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -965,51 +1889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒபதியா வழியில் போகுபோது, எலியா அவனுக்கு எதிர்ப்பட்டான்; அவன் இவனை இன்னான் என்று அறிந்து, முகங்குப்புற விழுந்து, நீர் என் ஆண்டவனாகிய எலியா அல்லவா என்று கேட்டதற்கு;]]></a:t>
+              <a:t><![CDATA[6. So they divided the land between them to pass throughout it: Ahab went one way by himself, and Obadiah went another way by himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1074,51 +1998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒபதியா வழியில் போகுபோது, எலியா அவனுக்கு எதிர்ப்பட்டான்; அவன் இவனை இன்னான் என்று அறிந்து, முகங்குப்புற விழுந்து, நீர் என் ஆண்டவனாகிய எலியா அல்லவா என்று கேட்டதற்கு;]]></a:t>
+              <a:t><![CDATA[6. So they divided the land between them to pass throughout it: Ahab went one way by himself, and Obadiah went another way by himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1183,51 +2107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன், நான்தான்; நீ போய், இதோ, எலியா வந்திருக்கிறான் என்று உன் ஆண்டவனுக்குச் சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And as Obadiah was in the way, behold, Elijah met him: and he knew him, and fell on his face, and said, Are you that my lord Elijah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1292,51 +2216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: ஆகாப் என்னைக் கொன்றுபோடும்படிக்கு, நீர் உமது அடியானை அவன் கையில் ஒப்புக்கொடுக்க நான் என்ன பாவம் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[7. And as Obadiah was in the way, behold, Elijah met him: and he knew him, and fell on his face, and said, Are you that my lord Elijah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1401,51 +2325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: ஆகாப் என்னைக் கொன்றுபோடும்படிக்கு, நீர் உமது அடியானை அவன் கையில் ஒப்புக்கொடுக்க நான் என்ன பாவம் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[8. And he answered him, I am: go, tell your lord, Behold, Elijah is here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1510,51 +2434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And he said, What have I sinned, that you would deliver your servant into the hand of Ahab, to slay me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1619,51 +2543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And he said, What have I sinned, that you would deliver your servant into the hand of Ahab, to slay me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1728,51 +2652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அநேகநாள் சென்று, மூன்றாம் வருஷமாகையில், கர்த்தருடைய வார்த்தை எலியாவுக்கு உண்டாகி: நீ போய் ஆகாபுக்கு உன்னைக் காண்பி; நான் தேசத்தின்மேல் மழையைக் கட்டளையிடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after many days, that the word of the LORD came to Elijah in the third year, saying, Go, show yourself unto Ahab; and I will send rain upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1837,51 +2761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும் அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. As the LORD your God lives, there is no nation or kingdom, where my lord has not sent to seek you: and when they said, He is not there; he took an oath of the kingdom and nation, that they found you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1946,51 +2870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்போதும் நீ போய், உன் ஆண்டவனுக்கு, இதோ, எலியா வந்திருக்கிறான் என்று சொல் என்று நீர் சொல்லுகிறீரே.]]></a:t>
+              <a:t><![CDATA[10. As the LORD your God lives, there is no nation or kingdom, where my lord has not sent to seek you: and when they said, He is not there; he took an oath of the kingdom and nation, that they found you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2055,51 +2979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக் காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து நடக்கிறவன்.]]></a:t>
+              <a:t><![CDATA[10. As the LORD your God lives, there is no nation or kingdom, where my lord has not sent to seek you: and when they said, He is not there; he took an oath of the kingdom and nation, that they found you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2164,51 +3088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக் காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து நடக்கிறவன்.]]></a:t>
+              <a:t><![CDATA[11. And now you says, Go, tell your lord, Behold, Elijah is here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2273,51 +3197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக் காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து நடக்கிறவன்.]]></a:t>
+              <a:t><![CDATA[11. And now you says, Go, tell your lord, Behold, Elijah is here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2382,51 +3306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைக் கொன்றுபோடுகிறபோது, நான் கர்த்தருடைய தீர்க்கதரிசிகளில் நூறு பேரை ஒவ்வொரு கெபியிலே ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, பராமரித்துவந்த என்னுடைய செய்கை என் ஆண்டவனுக்கு அறிவிக்கப்படவில்லையோ?]]></a:t>
+              <a:t><![CDATA[12. And it shall come to pass, as soon as I am gone from you, that the Spirit of the LORD shall carry you where I know not; and so when I come and tell Ahab, and he cannot find you, he shall slay me: but I your servant fear the LORD from my youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2491,51 +3415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைக் கொன்றுபோடுகிறபோது, நான் கர்த்தருடைய தீர்க்கதரிசிகளில் நூறு பேரை ஒவ்வொரு கெபியிலே ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, பராமரித்துவந்த என்னுடைய செய்கை என் ஆண்டவனுக்கு அறிவிக்கப்படவில்லையோ?]]></a:t>
+              <a:t><![CDATA[12. And it shall come to pass, as soon as I am gone from you, that the Spirit of the LORD shall carry you where I know not; and so when I come and tell Ahab, and he cannot find you, he shall slay me: but I your servant fear the LORD from my youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2600,51 +3524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்போதும் என் ஆண்டவன் என்னைக் கொன்றுபோடும்படியாக, நீர்: இதோ, எலியா வந்திருக்கிறான் என்று போய் அவனுக்குச் சொல் என்று சொல்லுகிறீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And it shall come to pass, as soon as I am gone from you, that the Spirit of the LORD shall carry you where I know not; and so when I come and tell Ahab, and he cannot find you, he shall slay me: but I your servant fear the LORD from my youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2709,51 +3633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு எலியா: இன்றைக்கு என்னை அவனுக்குக் காண்பிப்பேன் என்று சேனைகளின் கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And it shall come to pass, as soon as I am gone from you, that the Spirit of the LORD shall carry you where I know not; and so when I come and tell Ahab, and he cannot find you, he shall slay me: but I your servant fear the LORD from my youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2818,51 +3742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு எலியா: இன்றைக்கு என்னை அவனுக்குக் காண்பிப்பேன் என்று சேனைகளின் கர்த்தருக்கு முன்பாக நிற்கிற நான் அவருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Was it not told my lord what I did when Jezebel slew the prophets of the LORD, how I hid an hundred men of the LORD's prophets by fifty in a cave, and fed them with bread and water?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2927,51 +3851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அநேகநாள் சென்று, மூன்றாம் வருஷமாகையில், கர்த்தருடைய வார்த்தை எலியாவுக்கு உண்டாகி: நீ போய் ஆகாபுக்கு உன்னைக் காண்பி; நான் தேசத்தின்மேல் மழையைக் கட்டளையிடுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after many days, that the word of the LORD came to Elijah in the third year, saying, Go, show yourself unto Ahab; and I will send rain upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3036,51 +3960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஒபதியா போய், ஆகாபைச் சந்தித்து அவனுக்கு அதை அறிவித்தவுடனே, ஆகாப் எலியாவைச் சந்திக்கப்போனான்.]]></a:t>
+              <a:t><![CDATA[13. Was it not told my lord what I did when Jezebel slew the prophets of the LORD, how I hid an hundred men of the LORD's prophets by fifty in a cave, and fed them with bread and water?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3145,51 +4069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகாப் எலியாவைக் கண்டபோது, ஆகாப் அவனை நோக்கி: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நீயல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Was it not told my lord what I did when Jezebel slew the prophets of the LORD, how I hid an hundred men of the LORD's prophets by fifty in a cave, and fed them with bread and water?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3254,51 +4178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகாப் எலியாவைக் கண்டபோது, ஆகாப் அவனை நோக்கி: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நீயல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And now you says, Go, tell your lord, Behold, Elijah is here: and he shall slay me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3363,51 +4287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவன்: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நான் அல்ல; கர்த்தரின் கட்டளைகளை விட்டு பாகால்களைப் பின்பற்றினதினால் நீரும் உம்முடைய தகப்பன் வீட்டாருமே இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And now you says, Go, tell your lord, Behold, Elijah is here: and he shall slay me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3472,51 +4396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவன்: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நான் அல்ல; கர்த்தரின் கட்டளைகளை விட்டு பாகால்களைப் பின்பற்றினதினால் நீரும் உம்முடைய தகப்பன் வீட்டாருமே இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Elijah said, As the LORD of hosts lives, before whom I stand, I will surely show myself unto him to day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3581,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் கர்மேல் பர்வதத்திலே இஸ்ரவேலனைத்தையும், பாகாலின் தீர்க்கதரிசிகள் நானூற்றைம்பதுபேரையும், யேசபேலின் பந்தியிலே சாப்பிடுகிற தோப்பு விக்கிரகத்தின் தீர்க்கதரிசிகள் நானூறுபேரையும் என்னிடத்தில் கூட்டிக்கொண்டுவர ஆட்களை அனுப்பும் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Elijah said, As the LORD of hosts lives, before whom I stand, I will surely show myself unto him to day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3690,51 +4614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் கர்மேல் பர்வதத்திலே இஸ்ரவேலனைத்தையும், பாகாலின் தீர்க்கதரிசிகள் நானூற்றைம்பதுபேரையும், யேசபேலின் பந்தியிலே சாப்பிடுகிற தோப்பு விக்கிரகத்தின் தீர்க்கதரிசிகள் நானூறுபேரையும் என்னிடத்தில் கூட்டிக்கொண்டுவர ஆட்களை அனுப்பும் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. So Obadiah went to meet Ahab, and told him: and Ahab went to meet Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3799,51 +4723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே ஆகாப்: இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் ஆட்களை அனுப்பி, கர்மேல் பர்வதத்திலே அந்தத் தீர்க்கதரிசிகளைக் கூடிவரும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[16. So Obadiah went to meet Ahab, and told him: and Ahab went to meet Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3908,51 +4832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே ஆகாப்: இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் ஆட்களை அனுப்பி, கர்மேல் பர்வதத்திலே அந்தத் தீர்க்கதரிசிகளைக் கூடிவரும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, when Ahab saw Elijah, that Ahab said unto him, Are you he that troubles Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4017,51 +4941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது எலியா சகல ஜனத்தண்டைக்கும் வந்து: நீங்கள் எந்தமட்டும் இரண்டு நினைவுகளால் குந்திக்குந்தி நடப்பீர்கள்; கர்த்தர் தெய்வமானால் அவரைப் பின்பற்றுங்கள்; பாகால் தெய்வமானால் அவனைப் பின்பற்றுங்கள் என்றான், ஜனங்கள் பிரதியுத்தரமாக அவனுக்கு ஒன்றும் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[18. And he answered, I have not troubled Israel; but you, and your father's house, in that all of you have forsaken the commandments of the LORD, and you have followed Baalim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4126,51 +5050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது எலியா ஆகாபுக்குத் தன்னைக் காண்பிக்கப்போனான்; பஞ்சமோவெனில் சமாரியாவிலே கொடிதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And Elijah went to show himself unto Ahab. And there was a sore famine in Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4235,51 +5159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது எலியா சகல ஜனத்தண்டைக்கும் வந்து: நீங்கள் எந்தமட்டும் இரண்டு நினைவுகளால் குந்திக்குந்தி நடப்பீர்கள்; கர்த்தர் தெய்வமானால் அவரைப் பின்பற்றுங்கள்; பாகால் தெய்வமானால் அவனைப் பின்பற்றுங்கள் என்றான், ஜனங்கள் பிரதியுத்தரமாக அவனுக்கு ஒன்றும் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[18. And he answered, I have not troubled Israel; but you, and your father's house, in that all of you have forsaken the commandments of the LORD, and you have followed Baalim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4344,51 +5268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது எலியா ஜனங்களை நோக்கி: கர்த்தரின் தீர்க்கதரிசிகளில் மீந்திருக்கிறவன் நான் ஒருவன்; பாகாலின் தீர்க்கதரிசிகளோ நானூற்றைம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore send, and gather to me all Israel unto mount Carmel, and the prophets of Baal four hundred and fifty, and the prophets of the groves four hundred, which eat at Jezebel's table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4453,51 +5377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது எலியா ஜனங்களை நோக்கி: கர்த்தரின் தீர்க்கதரிசிகளில் மீந்திருக்கிறவன் நான் ஒருவன்; பாகாலின் தீர்க்கதரிசிகளோ நானூற்றைம்பதுபேர்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore send, and gather to me all Israel unto mount Carmel, and the prophets of Baal four hundred and fifty, and the prophets of the groves four hundred, which eat at Jezebel's table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4562,51 +5486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்போதும் இரண்டு காளைகளை எங்களிடத்தில் கொண்டுவரட்டும்; ஒரு காளையை அவர்கள் தெரிந்துகொண்டு, அதைச் சந்துசந்தாகத் துண்டித்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைக்கக் கடவர்கள்; நான் மற்றக் காளையை அப்படியே செய்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore send, and gather to me all Israel unto mount Carmel, and the prophets of Baal four hundred and fifty, and the prophets of the groves four hundred, which eat at Jezebel's table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4671,51 +5595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்போதும் இரண்டு காளைகளை எங்களிடத்தில் கொண்டுவரட்டும்; ஒரு காளையை அவர்கள் தெரிந்துகொண்டு, அதைச் சந்துசந்தாகத் துண்டித்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைக்கக் கடவர்கள்; நான் மற்றக் காளையை அப்படியே செய்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[20. So Ahab sent unto all the children of Israel, and gathered the prophets together unto mount Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4780,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்போதும் இரண்டு காளைகளை எங்களிடத்தில் கொண்டுவரட்டும்; ஒரு காளையை அவர்கள் தெரிந்துகொண்டு, அதைச் சந்துசந்தாகத் துண்டித்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைக்கக் கடவர்கள்; நான் மற்றக் காளையை அப்படியே செய்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[20. So Ahab sent unto all the children of Israel, and gathered the prophets together unto mount Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4889,51 +5813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள்; நான் கர்த்தருடைய நாமத்தைச் சொல்லிக் கூப்பிடுவேன்; அப்பொழுது அக்கினியினால் உத்தரவு அருளும் தெய்வமே தெய்வம் என்றான்; அதற்கு ஜனங்களெல்லாரும் இது நல்ல வார்த்தை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Elijah came unto all the people, and said, How long halt all of you between two opinions? if the LORD be God, follow him: but if Baal, then follow him. And the people answered him not a word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4998,51 +5922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்கள் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள்; நான் கர்த்தருடைய நாமத்தைச் சொல்லிக் கூப்பிடுவேன்; அப்பொழுது அக்கினியினால் உத்தரவு அருளும் தெய்வமே தெய்வம் என்றான்; அதற்கு ஜனங்களெல்லாரும் இது நல்ல வார்த்தை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Elijah came unto all the people, and said, How long halt all of you between two opinions? if the LORD be God, follow him: but if Baal, then follow him. And the people answered him not a word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5107,51 +6031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது எலியா பாகாலின் தீர்க்கதரிசிகளை நோக்கி: நீங்கள் அநேகரானதால் நீங்களே முந்தி ஒரு காளையைத் தெரிந்துகொண்டு அதை ஆயத்தம் பண்ணி, நெருப்புப்போடாமல் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Elijah came unto all the people, and said, How long halt all of you between two opinions? if the LORD be God, follow him: but if Baal, then follow him. And the people answered him not a word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5216,51 +6140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது எலியா பாகாலின் தீர்க்கதரிசிகளை நோக்கி: நீங்கள் அநேகரானதால் நீங்களே முந்தி ஒரு காளையைத் தெரிந்துகொண்டு அதை ஆயத்தம் பண்ணி, நெருப்புப்போடாமல் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Then said Elijah unto the people, I, even I only, remain a prophet of the LORD; but Baal's prophets are four hundred and fifty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5325,51 +6249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனபடியால் ஆகாப் அரமனை விசாரிப்புக்காரனாகிய ஒபதியாவை அழைப்பித்தான்; ஒபதியா கர்த்தருக்கு மிகவும் பயந்து நடக்கிறவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And Ahab called Obadiah, which was the governor of his house. (Now Obadiah feared the LORD greatly:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5434,51 +6358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து ஆடினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then said Elijah unto the people, I, even I only, remain a prophet of the LORD; but Baal's prophets are four hundred and fifty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5543,51 +6467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து ஆடினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Let them therefore give us two bullocks; and let them choose one bullock for themselves, and cut it in pieces, and lay it on wood, and put no fire under: and I will dress the other bullock, and lay it on wood, and put no fire under:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5652,51 +6576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து ஆடினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Let them therefore give us two bullocks; and let them choose one bullock for themselves, and cut it in pieces, and lay it on wood, and put no fire under: and I will dress the other bullock, and lay it on wood, and put no fire under:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5761,51 +6685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே, அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Let them therefore give us two bullocks; and let them choose one bullock for themselves, and cut it in pieces, and lay it on wood, and put no fire under: and I will dress the other bullock, and lay it on wood, and put no fire under:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5870,51 +6794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே, அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And call all of you on the name of your gods, and I will call on the name of the LORD: and the God that answers by fire, let him be God. And all the people answered and said, It is well spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5979,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே, அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And call all of you on the name of your gods, and I will call on the name of the LORD: and the God that answers by fire, let him be God. And all the people answered and said, It is well spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6088,51 +7012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் உரத்தசத்தமாய்க் கூப்பிட்டு, தங்கள் வழக்கத்தின்படியே இரத்தம் தங்கள்மேல் வடியுமட்டும் கத்திகளாலும் ஈட்டிகளாலும் தங்களைக் கீறிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And call all of you on the name of your gods, and I will call on the name of the LORD: and the God that answers by fire, let him be God. And all the people answered and said, It is well spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6197,51 +7121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் உரத்தசத்தமாய்க் கூப்பிட்டு, தங்கள் வழக்கத்தின்படியே இரத்தம் தங்கள்மேல் வடியுமட்டும் கத்திகளாலும் ஈட்டிகளாலும் தங்களைக் கீறிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And Elijah said unto the prophets of Baal, Choose you one bullock for yourselves, and dress it first; for all of you are many; and call on the name of your gods, but put no fire under.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6306,51 +7230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மத்தியானவேளை சென்றபின்பு, அந்திப்பலிசெலுத்தும் நேரமட்டாகச் சன்னதம் சொல்லிக்கொண்டிருந்தார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை, கவனிப்பாரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[25. And Elijah said unto the prophets of Baal, Choose you one bullock for yourselves, and dress it first; for all of you are many; and call on the name of your gods, but put no fire under.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6415,51 +7339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மத்தியானவேளை சென்றபின்பு, அந்திப்பலிசெலுத்தும் நேரமட்டாகச் சன்னதம் சொல்லிக்கொண்டிருந்தார்கள்; ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை, கவனிப்பாரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[25. And Elijah said unto the prophets of Baal, Choose you one bullock for yourselves, and dress it first; for all of you are many; and call on the name of your gods, but put no fire under.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6524,51 +7448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனபடியால் ஆகாப் அரமனை விசாரிப்புக்காரனாகிய ஒபதியாவை அழைப்பித்தான்; ஒபதியா கர்த்தருக்கு மிகவும் பயந்து நடக்கிறவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And Ahab called Obadiah, which was the governor of his house. (Now Obadiah feared the LORD greatly:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6633,51 +7557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது எலியா சகல ஜனங்களையும் நோக்கி: என் கிட்டே வாருங்கள் என்றான்; சகல ஜனங்களும் அவன் கிட்டே வந்தபோது, தகர்க்கப்பட்ட கர்த்தருடைய பலிபீடத்தை அவன் செப்பனிட்டு;]]></a:t>
+              <a:t><![CDATA[26. And they took the bullock which was given them, and they dressed it, and called on the name of Baal from morning even until noon, saying, O Baal, hear us. But there was no voice, nor any that answered. And they leaped upon the altar which was made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6742,51 +7666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது எலியா சகல ஜனங்களையும் நோக்கி: என் கிட்டே வாருங்கள் என்றான்; சகல ஜனங்களும் அவன் கிட்டே வந்தபோது, தகர்க்கப்பட்ட கர்த்தருடைய பலிபீடத்தை அவன் செப்பனிட்டு;]]></a:t>
+              <a:t><![CDATA[26. And they took the bullock which was given them, and they dressed it, and called on the name of Baal from morning even until noon, saying, O Baal, hear us. But there was no voice, nor any that answered. And they leaped upon the altar which was made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6851,51 +7775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உனக்கு இஸ்ரவேல் என்னும் பேர் இருப்பதாக என்று சொல்லி, கர்த்தருடைய வார்த்தையைப்பெற்ற யாக்கோபுடைய குமாரரால் உண்டான கோத்திரங்களுடைய இலக்கத்தின்படியே, பன்னிரண்டு கற்களை எடுத்து,]]></a:t>
+              <a:t><![CDATA[26. And they took the bullock which was given them, and they dressed it, and called on the name of Baal from morning even until noon, saying, O Baal, hear us. But there was no voice, nor any that answered. And they leaped upon the altar which was made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6960,51 +7884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உனக்கு இஸ்ரவேல் என்னும் பேர் இருப்பதாக என்று சொல்லி, கர்த்தருடைய வார்த்தையைப்பெற்ற யாக்கோபுடைய குமாரரால் உண்டான கோத்திரங்களுடைய இலக்கத்தின்படியே, பன்னிரண்டு கற்களை எடுத்து,]]></a:t>
+              <a:t><![CDATA[26. And they took the bullock which was given them, and they dressed it, and called on the name of Baal from morning even until noon, saying, O Baal, hear us. But there was no voice, nor any that answered. And they leaped upon the altar which was made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7069,51 +7993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்தக் கற்களாலே கர்த்தருடைய நாமத்திற்கென்று ஒரு பலிபீடத்தைக் கட்டி, பலிபீடத்தைச் சுற்றிலும் தானியம் அளக்கிற இரண்டுபடி விதை விதைக்கத்தக்க இடமான ஒரு வாய்க்காலை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[27. And it came to pass at noon, that Elijah mocked them, and said, Cry aloud: for he is a god; either he is talking, or he is pursuing, or he is in a journey, or possibly he sleeps, and must be awaked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7178,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்தக் கற்களாலே கர்த்தருடைய நாமத்திற்கென்று ஒரு பலிபீடத்தைக் கட்டி, பலிபீடத்தைச் சுற்றிலும் தானியம் அளக்கிற இரண்டுபடி விதை விதைக்கத்தக்க இடமான ஒரு வாய்க்காலை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[27. And it came to pass at noon, that Elijah mocked them, and said, Cry aloud: for he is a god; either he is talking, or he is pursuing, or he is in a journey, or possibly he sleeps, and must be awaked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7287,51 +8211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. விறகுகளை அடுக்கி, ஒரு காளையைச் சந்துசந்தாகத் துண்டித்து விறகுகளின் மேல் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[27. And it came to pass at noon, that Elijah mocked them, and said, Cry aloud: for he is a god; either he is talking, or he is pursuing, or he is in a journey, or possibly he sleeps, and must be awaked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7396,51 +8320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. விறகுகளை அடுக்கி, ஒரு காளையைச் சந்துசந்தாகத் துண்டித்து விறகுகளின் மேல் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[28. And they cried aloud, and cut themselves after their manner with knives and lancets, till the blood gushed out upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7505,51 +8429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிற்பாடு அவன்: நீங்கள் நாலுகுடம் தண்ணீர் கொண்டுவந்து, சர்வாங்க தகனபலியின்மேலும், விறகுகளின்மேலும் ஊற்றுங்கள் என்றான்; பின்பு இரண்டாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; இரண்டாந்தரமும் ஊற்றினார்கள்; அதற்குப்பின்பு மூன்றாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; மூன்றாந்தரமும் ஊற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And they cried aloud, and cut themselves after their manner with knives and lancets, till the blood gushed out upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7614,51 +8538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பிற்பாடு அவன்: நீங்கள் நாலுகுடம் தண்ணீர் கொண்டுவந்து, சர்வாங்க தகனபலியின்மேலும், விறகுகளின்மேலும் ஊற்றுங்கள் என்றான்; பின்பு இரண்டாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; இரண்டாந்தரமும் ஊற்றினார்கள்; அதற்குப்பின்பு மூன்றாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்; மூன்றாந்தரமும் ஊற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when midday was past, and they prophesied until the time of the offering of the evening sacrifice, that there was neither voice, nor any to answer, nor any that regarded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7723,51 +8647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைச் சங்கரிக்கிறபோது, ஒபதியா நூறு தீர்க்கதரிசிகளைச் சேர்த்து, அவர்களைக் கெபிக்கு ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, அவர்களைப் பராமரித்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. For it was so, when Jezebel cut off the prophets of the LORD, that Obadiah took an hundred prophets, and hid them by fifty in a cave, and fed them with bread and water.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7832,51 +8756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது தண்ணீர் பலிபீடத்தைச் சுற்றிலும் ஓடினது; வாய்க்காலையும் தண்ணீரால் நிரப்பினான்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when midday was past, and they prophesied until the time of the offering of the evening sacrifice, that there was neither voice, nor any to answer, nor any that regarded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7941,51 +8865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[30. And Elijah said unto all the people, Come near unto me. And all the people came near unto him. And he repaired the altar of the LORD that was broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8050,51 +8974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[30. And Elijah said unto all the people, Come near unto me. And all the people came near unto him. And he repaired the altar of the LORD that was broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8159,51 +9083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[31. And Elijah took twelve stones, according to the number of the tribes of the sons of Jacob, unto whom the word of the LORD came, saying, Israel shall be your name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8268,51 +9192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும், நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[31. And Elijah took twelve stones, according to the number of the tribes of the sons of Jacob, unto whom the word of the LORD came, saying, Israel shall be your name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8377,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தாவே, நீர் தேவனாகிய கர்த்தர் என்றும், தேவரீர் தங்கள் இருதயத்தை மறுபடியும் திருப்பினீர் என்றும் இந்த ஜனங்கள் அறியும்படிக்கு, என்னைக் கேட்டருளும், என்னைக் கேட்டருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And with the stones he built an altar in the name of the LORD: and he made a trench about the altar, as great as would contain two measures of seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8486,51 +9410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தாவே, நீர் தேவனாகிய கர்த்தர் என்றும், தேவரீர் தங்கள் இருதயத்தை மறுபடியும் திருப்பினீர் என்றும் இந்த ஜனங்கள் அறியும்படிக்கு, என்னைக் கேட்டருளும், என்னைக் கேட்டருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And with the stones he built an altar in the name of the LORD: and he made a trench about the altar, as great as would contain two measures of seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8595,51 +9519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது: கர்த்தரிடத்தில் இருந்து அக்கினி இறங்கி, அந்தச் சர்வாங்க தகனபலியையும், விறகுகளையும், கற்களையும், மண்ணையும் பட்சித்து, வாய்க்காலிலிருந்த தண்ணீரையும் நக்கிப்போட்டது.]]></a:t>
+              <a:t><![CDATA[33. And he put the wood in order, and cut the bullock in pieces, and laid him on the wood, and said, Fill four barrels with water, and pour it on the burnt sacrifice, and on the wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8704,51 +9628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது: கர்த்தரிடத்தில் இருந்து அக்கினி இறங்கி, அந்தச் சர்வாங்க தகனபலியையும், விறகுகளையும், கற்களையும், மண்ணையும் பட்சித்து, வாய்க்காலிலிருந்த தண்ணீரையும் நக்கிப்போட்டது.]]></a:t>
+              <a:t><![CDATA[34. And he said, Do it the second time. And they did it the second time. And he said, Do it the third time. And they did it the third time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8813,51 +9737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜனங்களெல்லாரும் இதைக் கண்டபோது, முகங்குப்புற விழுந்து: கர்த்தரே தெய்வம், கர்த்தரே தெய்வம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And he said, Do it the second time. And they did it the second time. And he said, Do it the third time. And they did it the third time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8922,51 +9846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைச் சங்கரிக்கிறபோது, ஒபதியா நூறு தீர்க்கதரிசிகளைச் சேர்த்து, அவர்களைக் கெபிக்கு ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து, அவர்களைப் பராமரித்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. For it was so, when Jezebel cut off the prophets of the LORD, that Obadiah took an hundred prophets, and hid them by fifty in a cave, and fed them with bread and water.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9031,51 +9955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜனங்களெல்லாரும் இதைக் கண்டபோது, முகங்குப்புற விழுந்து: கர்த்தரே தெய்வம், கர்த்தரே தெய்வம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And he said, Do it the second time. And they did it the second time. And he said, Do it the third time. And they did it the third time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9140,51 +10064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது எலியா அவர்களை நோக்கி: நீங்கள் பாகாலின் தீர்க்கதரிசிகளில் ஒருவனும் தப்பிப்போகாதபடிக்கு அவர்களைப் பிடியுங்கள் என்றான்; அவர்களைப் பிடித்தபோது, எலியா அவர்களைக் கீழே கீசோன் ஆற்றங்கரையிலே கொண்டுபோய், அங்கே அவர்களை வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[34. And he said, Do it the second time. And they did it the second time. And he said, Do it the third time. And they did it the third time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9249,51 +10173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது எலியா அவர்களை நோக்கி: நீங்கள் பாகாலின் தீர்க்கதரிசிகளில் ஒருவனும் தப்பிப்போகாதபடிக்கு அவர்களைப் பிடியுங்கள் என்றான்; அவர்களைப் பிடித்தபோது, எலியா அவர்களைக் கீழே கீசோன் ஆற்றங்கரையிலே கொண்டுபோய், அங்கே அவர்களை வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[35. And the water ran round about the altar; and he filled the trench also with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9358,51 +10282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பின்பு எலியா ஆகாபை நோக்கி: நீர் போம், போஜனபானம்பண்ணும்; பெருமழையின் இரைச்சல் கேட்கப்படுகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[36. And it came to pass at the time of the offering of the evening sacrifice, that Elijah the prophet came near, and said, LORD God of Abraham, Isaac, and of Israel, let it be known this day that you are God in Israel, and that I am your servant, and that I have done all these things at your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9467,51 +10391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ஆகாப் போஜனபானம் பண்ணப்போனான்; பின்பு எலியா கர்மேல் பர்வதத்தினுடைய சிகரத்தின்மேல் ஏறி, தரையிலே பணிந்து, தன் முகம் தன் முழங்காலில் பட குனிந்து,]]></a:t>
+              <a:t><![CDATA[36. And it came to pass at the time of the offering of the evening sacrifice, that Elijah the prophet came near, and said, LORD God of Abraham, Isaac, and of Israel, let it be known this day that you are God in Israel, and that I am your servant, and that I have done all these things at your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9576,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ஆகாப் போஜனபானம் பண்ணப்போனான்; பின்பு எலியா கர்மேல் பர்வதத்தினுடைய சிகரத்தின்மேல் ஏறி, தரையிலே பணிந்து, தன் முகம் தன் முழங்காலில் பட குனிந்து,]]></a:t>
+              <a:t><![CDATA[36. And it came to pass at the time of the offering of the evening sacrifice, that Elijah the prophet came near, and said, LORD God of Abraham, Isaac, and of Israel, let it be known this day that you are God in Israel, and that I am your servant, and that I have done all these things at your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9685,51 +10609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தன் ஊழியக்காரனை நோக்கி: நீ போய்ச் சமுத்திரமுகமாய்ப் பார் என்றான்; அவன் போய்ப் பார்த்து, ஒன்றும் இல்லை என்றான்; நீ இன்னும் ஏழுதரம் போய்ப் பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. Hear me, O LORD, hear me, that this people may know that you are the LORD God, and that you have turned their heart back again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9794,51 +10718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தன் ஊழியக்காரனை நோக்கி: நீ போய்ச் சமுத்திரமுகமாய்ப் பார் என்றான்; அவன் போய்ப் பார்த்து, ஒன்றும் இல்லை என்றான்; நீ இன்னும் ஏழுதரம் போய்ப் பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. Hear me, O LORD, hear me, that this people may know that you are the LORD God, and that you have turned their heart back again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9903,51 +10827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஏழாந்தரம் இவன்: இதோ, சமுத்திரத்திலிருந்து ஒரு மனுஷனுடைய உள்ளங்கை அத்தனைச் சிறிய மேகம் எழும்புகிறது என்றான்; அப்பொழுது அவன் நீ போய், ஆகாபை நோக்கி: மழை உம்மைத் தடைசெய்யாதபடிக்கு இரதத்தைப் பூட்டி, போய்விடும் என்று சொல் என்றாள்.]]></a:t>
+              <a:t><![CDATA[38. Then the fire of the LORD fell, and consumed the burnt sacrifice, and the wood, and the stones, and the dust, and licked up the water that was in the trench.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10012,51 +10936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஏழாந்தரம் இவன்: இதோ, சமுத்திரத்திலிருந்து ஒரு மனுஷனுடைய உள்ளங்கை அத்தனைச் சிறிய மேகம் எழும்புகிறது என்றான்; அப்பொழுது அவன் நீ போய், ஆகாபை நோக்கி: மழை உம்மைத் தடைசெய்யாதபடிக்கு இரதத்தைப் பூட்டி, போய்விடும் என்று சொல் என்றாள்.]]></a:t>
+              <a:t><![CDATA[38. Then the fire of the LORD fell, and consumed the burnt sacrifice, and the wood, and the stones, and the dust, and licked up the water that was in the trench.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10121,51 +11045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகாப் ஒபதியாவைப் பார்த்து: நீ தேசத்திலிருக்கிற எல்லா நீரூற்றுகளிடத்திலும், எல்லா ஆறுகளிடத்திலும் போ; நாம் சகல மிருகஜீவன்களையும் சாகக்கொடாமல், குதிரைகளையும் கோவேறு கழுதைகளையுமாவது உயிரோடே காப்பாற்றும்படிக்கு நமக்குப் புல் அகப்படுமா என்று பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. For it was so, when Jezebel cut off the prophets of the LORD, that Obadiah took an hundred prophets, and hid them by fifty in a cave, and fed them with bread and water.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10230,51 +11154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஏழாந்தரம் இவன்: இதோ, சமுத்திரத்திலிருந்து ஒரு மனுஷனுடைய உள்ளங்கை அத்தனைச் சிறிய மேகம் எழும்புகிறது என்றான்; அப்பொழுது அவன் நீ போய், ஆகாபை நோக்கி: மழை உம்மைத் தடைசெய்யாதபடிக்கு இரதத்தைப் பூட்டி, போய்விடும் என்று சொல் என்றாள்.]]></a:t>
+              <a:t><![CDATA[39. And when all the people saw it, they fell on their faces: and they said, The LORD, he is the God; the LORD, he is the God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10339,51 +11263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அதற்குள்ளாக வானம் மேகங்களினாலும் காற்றினாலும் கறுத்து பெருமழை உண்டாயிற்று; ஆகாப் இரதத்தில் ஏறி யெஸ்ரயேலுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[39. And when all the people saw it, they fell on their faces: and they said, The LORD, he is the God; the LORD, he is the God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10448,51 +11372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அதற்குள்ளாக வானம் மேகங்களினாலும் காற்றினாலும் கறுத்து பெருமழை உண்டாயிற்று; ஆகாப் இரதத்தில் ஏறி யெஸ்ரயேலுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[40. And Elijah said unto them, Take the prophets of Baal; let not one of them escape. And they took them: and Elijah brought them down to the brook Kishon, and slew them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10557,51 +11481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. கர்த்தருடைய கை எலியாவின்மேல் இருந்ததினால், அவன் தன் அரையைக் கட்டிக்கொண்டு, யெஸ்ரயேலுக்கு வருமட்டாக ஆகாபுக்குமுன் ஓடினான்.]]></a:t>
+              <a:t><![CDATA[40. And Elijah said unto them, Take the prophets of Baal; let not one of them escape. And they took them: and Elijah brought them down to the brook Kishon, and slew them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10666,51 +11590,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. கர்த்தருடைய கை எலியாவின்மேல் இருந்ததினால், அவன் தன் அரையைக் கட்டிக்கொண்டு, யெஸ்ரயேலுக்கு வருமட்டாக ஆகாபுக்குமுன் ஓடினான்.]]></a:t>
+              <a:t><![CDATA[40. And Elijah said unto them, Take the prophets of Baal; let not one of them escape. And they took them: and Elijah brought them down to the brook Kishon, and slew them there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Elijah said unto Ahab, Get you up, eat and drink; for there is a sound of abundance of rain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Elijah said unto Ahab, Get you up, eat and drink; for there is a sound of abundance of rain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. So Ahab went up to eat and to drink. And Elijah went up to the top of Carmel; and he cast himself down upon the earth, and put his face between his knees,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. So Ahab went up to eat and to drink. And Elijah went up to the top of Carmel; and he cast himself down upon the earth, and put his face between his knees,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And said to his servant, Go up now, look toward the sea. And he went up, and looked, and said, There is nothing. And he said, Go again seven times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10745,51 +12214,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417887" r:id="rId1"/>
+    <p:sldLayoutId id="2482727457" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10797,50 +12266,114 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11529,50 +13062,90 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11677,51 +13250,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possibly we may find grass to save the horses and mules alive, that we lose not all the beasts.]]></a:t>
+              <a:t><![CDATA[5. ஆகாப் ஒபதியாவைப் பார்த்து: நீ தேசத்திலிருக்கிற எல்லா நீரூற்றுகளிடத்திலும், எல்லா ஆறுகளிடத்திலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இல்லை என்றான்; நீ இன்னும் ஏழுதரம் போய்ப் பார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. ஏழாந்தரம் இவன்: இதோ, சமுத்திரத்திலிருந்து ஒரு மனுஷனுடைய உள்ளங்கை அத்தனைச் சிறிய மேகம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எழும்புகிறது என்றான்; அப்பொழுது அவன் நீ போய், ஆகாபை நோக்கி: மழை உம்மைத் தடைசெய்யாதபடிக்கு இரதத்தைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பூட்டி, போய்விடும் என்று சொல் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. அதற்குள்ளாக வானம் மேகங்களினாலும் காற்றினாலும் கறுத்து பெருமழை உண்டாயிற்று; ஆகாப் இரதத்தில் ஏறி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யெஸ்ரயேலுக்குப் போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. கர்த்தருடைய கை எலியாவின்மேல் இருந்ததினால், அவன் தன் அரையைக் கட்டிக்கொண்டு, யெஸ்ரயேலுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வருமட்டாக ஆகாபுக்குமுன் ஓடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So they divided the land between them to pass throughout it: Ahab went one way by himself, and]]></a:t>
+              <a:t><![CDATA[போ; நாம் சகல மிருகஜீவன்களையும் சாகக்கொடாமல், குதிரைகளையும் கோவேறு கழுதைகளையுமாவது உயிரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Obadiah went another way by himself.]]></a:t>
+              <a:t><![CDATA[காப்பாற்றும்படிக்கு நமக்குப் புல் அகப்படுமா என்று பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And as Obadiah was in the way, behold, Elijah met him: and he knew him, and fell on his face, and]]></a:t>
+              <a:t><![CDATA[6. அப்படியே தேசத்தைச் சுற்றிப் பார்க்கும்படி, அதைப் பகுத்துக்கொண்டு, ஆகாப் ஒரு வழியாயும், ஒபதியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, Are you that my lord Elijah?]]></a:t>
+              <a:t><![CDATA[வேறொரு வழியாயும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he answered him, I am: go, tell your lord, Behold, Elijah is here.]]></a:t>
+              <a:t><![CDATA[7. ஒபதியா வழியில் போகுபோது, எலியா அவனுக்கு எதிர்ப்பட்டான்; அவன் இவனை இன்னான் என்று அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he said, What have I sinned, that you would deliver your servant into the hand of Ahab, to]]></a:t>
+              <a:t><![CDATA[முகங்குப்புற விழுந்து, நீர் என் ஆண்டவனாகிய எலியா அல்லவா என்று கேட்டதற்கு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slay me?]]></a:t>
+              <a:t><![CDATA[8. அவன், நான்தான்; நீ போய், இதோ, எலியா வந்திருக்கிறான் என்று உன் ஆண்டவனுக்குச் சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. As the LORD your God lives, there is no nation or kingdom, where my lord has not sent to seek]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவன்: ஆகாப் என்னைக் கொன்றுபோடும்படிக்கு, நீர் உமது அடியானை அவன் கையில் ஒப்புக்கொடுக்க நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you: and when they said, He is not there; he took an oath of the kingdom and nation, that they found]]></a:t>
+              <a:t><![CDATA[என்ன பாவம் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass after many days, that the word of the LORD came to Elijah in the third year,]]></a:t>
+              <a:t><![CDATA[1. அநேகநாள் சென்று, மூன்றாம் வருஷமாகையில், கர்த்தருடைய வார்த்தை எலியாவுக்கு உண்டாகி: நீ போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you not.]]></a:t>
+              <a:t><![CDATA[10. உம்மைத் தேடும்படி என் ஆண்டவன் மனுஷரை அனுப்பாத ஜாதியும் ராஜ்யமும் இல்லை என்று உம்முடைய தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And now you says, Go, tell your lord, Behold, Elijah is here.]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீர் இல்லையென்று அவர்கள் சொன்னபோது, அவன் அந்த ராஜ்யத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And it shall come to pass, as soon as I am gone from you, that the Spirit of the LORD shall]]></a:t>
+              <a:t><![CDATA[அந்த ஜாதியையும் உம்மைக் காணவில்லை என்று சத்தியம் வாங்கி கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[carry you where I know not; and so when I come and tell Ahab, and he cannot find you, he shall slay]]></a:t>
+              <a:t><![CDATA[11. இப்போதும் நீ போய், உன் ஆண்டவனுக்கு, இதோ, எலியா வந்திருக்கிறான் என்று சொல் என்று நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me: but I your servant fear the LORD from my youth.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Was it not told my lord what I did when Jezebel slew the prophets of the LORD, how I hid an]]></a:t>
+              <a:t><![CDATA[12. நான் உம்மை விட்டுப்போனவுடனே ஒருவேளை கர்த்தருடைய ஆவியானவர் உம்மை எடுத்து, நான் அறியாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred men of the LORD's prophets by fifty in a cave, and fed them with bread and water?]]></a:t>
+              <a:t><![CDATA[இடத்திற்குக் கொண்டுபோவார்; அப்பொழுது நான் ஆகாபிடத்திற்குப் போய் அறிவித்த பின்பு, அவன் உம்மைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And now you says, Go, tell your lord, Behold, Elijah is here: and he shall slay me.]]></a:t>
+              <a:t><![CDATA[காணாவிட்டால், என்னைக் கொன்றுபோடுவானே; உமது அடியானாகிய நான் சிறுவயதுமுதல் கர்த்தருக்குப் பயந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Elijah said, As the LORD of hosts lives, before whom I stand, I will surely show myself unto]]></a:t>
+              <a:t><![CDATA[நடக்கிறவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him to day.]]></a:t>
+              <a:t><![CDATA[13. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைக் கொன்றுபோடுகிறபோது, நான் கர்த்தருடைய தீர்க்கதரிசிகளில் நூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, Go, show yourself unto Ahab; and I will send rain upon the earth.]]></a:t>
+              <a:t><![CDATA[ஆகாபுக்கு உன்னைக் காண்பி; நான் தேசத்தின்மேல் மழையைக் கட்டளையிடுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So Obadiah went to meet Ahab, and told him: and Ahab went to meet Elijah.]]></a:t>
+              <a:t><![CDATA[பேரை ஒவ்வொரு கெபியிலே ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And it came to pass, when Ahab saw Elijah, that Ahab said unto him, Are you he that troubles]]></a:t>
+              <a:t><![CDATA[பராமரித்துவந்த என்னுடைய செய்கை என் ஆண்டவனுக்கு அறிவிக்கப்படவில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel?]]></a:t>
+              <a:t><![CDATA[14. இப்போதும் என் ஆண்டவன் என்னைக் கொன்றுபோடும்படியாக, நீர்: இதோ, எலியா வந்திருக்கிறான் என்று போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he answered, I have not troubled Israel; but you, and your father's house, in that all of]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் சொல் என்று சொல்லுகிறீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you have forsaken the commandments of the LORD, and you have followed Baalim.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு எலியா: இன்றைக்கு என்னை அவனுக்குக் காண்பிப்பேன் என்று சேனைகளின் கர்த்தருக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Now therefore send, and gather to me all Israel unto mount Carmel, and the prophets of Baal four]]></a:t>
+              <a:t><![CDATA[நிற்கிற நான் அவருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred and fifty, and the prophets of the groves four hundred, which eat at Jezebel's table.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஒபதியா போய், ஆகாபைச் சந்தித்து அவனுக்கு அதை அறிவித்தவுடனே, ஆகாப் எலியாவைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. So Ahab sent unto all the children of Israel, and gathered the prophets together unto mount]]></a:t>
+              <a:t><![CDATA[சந்திக்கப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Carmel.]]></a:t>
+              <a:t><![CDATA[17. ஆகாப் எலியாவைக் கண்டபோது, ஆகாப் அவனை நோக்கி: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நீயல்லவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Elijah came unto all the people, and said, How long halt all of you between two opinions? if]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவன்: இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவன் நான் அல்ல; கர்த்தரின் கட்டளைகளை விட்டு பாகால்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Elijah went to show himself unto Ahab. And there was a sore famine in Samaria.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது எலியா ஆகாபுக்குத் தன்னைக் காண்பிக்கப்போனான்; பஞ்சமோவெனில் சமாரியாவிலே கொடிதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD be God, follow him: but if Baal, then follow him. And the people answered him not a word.]]></a:t>
+              <a:t><![CDATA[பின்பற்றினதினால் நீரும் உம்முடைய தகப்பன் வீட்டாருமே இஸ்ரவேலைக் கலங்கப்பண்ணுகிறவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then said Elijah unto the people, I, even I only, remain a prophet of the LORD; but Baal's]]></a:t>
+              <a:t><![CDATA[19. இப்போதும் கர்மேல் பர்வதத்திலே இஸ்ரவேலனைத்தையும், பாகாலின் தீர்க்கதரிசிகள் நானூற்றைம்பதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophets are four hundred and fifty men.]]></a:t>
+              <a:t><![CDATA[யேசபேலின் பந்தியிலே சாப்பிடுகிற தோப்பு விக்கிரகத்தின் தீர்க்கதரிசிகள் நானூறுபேரையும் என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Let them therefore give us two bullocks; and let them choose one bullock for themselves, and cut]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டுவர ஆட்களை அனுப்பும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it in pieces, and lay it on wood, and put no fire under: and I will dress the other bullock, and lay]]></a:t>
+              <a:t><![CDATA[20. அப்படியே ஆகாப்: இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் ஆட்களை அனுப்பி, கர்மேல் பர்வதத்திலே அந்தத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it on wood, and put no fire under:]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளைக் கூடிவரும்படி செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And call all of you on the name of your gods, and I will call on the name of the LORD: and the]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது எலியா சகல ஜனத்தண்டைக்கும் வந்து: நீங்கள் எந்தமட்டும் இரண்டு நினைவுகளால் குந்திக்குந்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God that answers by fire, let him be God. And all the people answered and said, It is well spoken.]]></a:t>
+              <a:t><![CDATA[நடப்பீர்கள்; கர்த்தர் தெய்வமானால் அவரைப் பின்பற்றுங்கள்; பாகால் தெய்வமானால் அவனைப் பின்பற்றுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Elijah said unto the prophets of Baal, Choose you one bullock for yourselves, and dress it]]></a:t>
+              <a:t><![CDATA[என்றான், ஜனங்கள் பிரதியுத்தரமாக அவனுக்கு ஒன்றும் சொல்லவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first; for all of you are many; and call on the name of your gods, but put no fire under.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது எலியா ஜனங்களை நோக்கி: கர்த்தரின் தீர்க்கதரிசிகளில் மீந்திருக்கிறவன் நான் ஒருவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Ahab called Obadiah, which was the governor of his house. (Now Obadiah feared the LORD]]></a:t>
+              <a:t><![CDATA[3. ஆனபடியால் ஆகாப் அரமனை விசாரிப்புக்காரனாகிய ஒபதியாவை அழைப்பித்தான்; ஒபதியா கர்த்தருக்கு மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they took the bullock which was given them, and they dressed it, and called on the name of]]></a:t>
+              <a:t><![CDATA[பாகாலின் தீர்க்கதரிசிகளோ நானூற்றைம்பதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Baal from morning even until noon, saying, O Baal, hear us. But there was no voice, nor any that]]></a:t>
+              <a:t><![CDATA[23. இப்போதும் இரண்டு காளைகளை எங்களிடத்தில் கொண்டுவரட்டும்; ஒரு காளையை அவர்கள் தெரிந்துகொண்டு, அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[answered. And they leaped upon the altar which was made.]]></a:t>
+              <a:t><![CDATA[சந்துசந்தாகத் துண்டித்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைக்கக் கடவர்கள்; நான் மற்றக் காளையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And it came to pass at noon, that Elijah mocked them, and said, Cry aloud: for he is a god;]]></a:t>
+              <a:t><![CDATA[அப்படியே செய்து, நெருப்புப் போடாமல் விறகுகளின்மேல் வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[either he is talking, or he is pursuing, or he is in a journey, or possibly he sleeps, and must be]]></a:t>
+              <a:t><![CDATA[24. நீங்கள் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள்; நான் கர்த்தருடைய நாமத்தைச் சொல்லிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[awaked.]]></a:t>
+              <a:t><![CDATA[கூப்பிடுவேன்; அப்பொழுது அக்கினியினால் உத்தரவு அருளும் தெய்வமே தெய்வம் என்றான்; அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And they cried aloud, and cut themselves after their manner with knives and lancets, till the]]></a:t>
+              <a:t><![CDATA[ஜனங்களெல்லாரும் இது நல்ல வார்த்தை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood gushed out upon them.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது எலியா பாகாலின் தீர்க்கதரிசிகளை நோக்கி: நீங்கள் அநேகரானதால் நீங்களே முந்தி ஒரு காளையைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And it came to pass, when midday was past, and they prophesied until the time of the offering of]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்டு அதை ஆயத்தம் பண்ணி, நெருப்புப்போடாமல் உங்கள் தேவனுடைய நாமத்தைச் சொல்லிக் கூப்பிடுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the evening sacrifice, that there was neither voice, nor any to answer, nor any that regarded.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +21434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[greatly:]]></a:t>
+              <a:t><![CDATA[பயந்து நடக்கிறவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +21566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Elijah said unto all the people, Come near unto me. And all the people came near unto him.]]></a:t>
+              <a:t><![CDATA[26. தங்களுக்குக் கொடுக்கப்பட்ட காளையை அவர்கள் வாங்கி, அதை ஆயத்தம்பண்ணி: பாகாலே, எங்களுக்கு உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +21698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And he repaired the altar of the LORD that was broken down.]]></a:t>
+              <a:t><![CDATA[அருளும் என்று காலைதொடங்கி மத்தியானமட்டும் பாகாலின் நாமத்தைச் சொல்லிக் கூப்பிட்டார்கள்; ஆனாலும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +21830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Elijah took twelve stones, according to the number of the tribes of the sons of Jacob, unto]]></a:t>
+              <a:t><![CDATA[சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை. அவர்கள் கட்டின பலிபீடத்திற்கு எதிரே குதித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +21962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whom the word of the LORD came, saying, Israel shall be your name:]]></a:t>
+              <a:t><![CDATA[ஆடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,51 +22094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And with the stones he built an altar in the name of the LORD: and he made a trench about the]]></a:t>
+              <a:t><![CDATA[27. மத்தியானவேளையிலே எலியா அவர்களைப் பரியாசம்பண்ணி: உரத்த சத்தமாய்க் கூப்பிடுங்கள்; அவன் தேவனாமே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19597,51 +22226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar, as great as would contain two measures of seed.]]></a:t>
+              <a:t><![CDATA[அவன் தியானத்தில் இருப்பான்; அல்லது அலுவலாயிருப்பான்; அல்லது பிரயாணம்போயிருப்பான்; அல்லது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19729,51 +22358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And he put the wood in order, and cut the bullock in pieces, and laid him on the wood, and said,]]></a:t>
+              <a:t><![CDATA[தூங்கினாலும் தூங்குவான்; அவனை எழுப்பவேண்டியதாக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19861,51 +22490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Fill four barrels with water, and pour it on the burnt sacrifice, and on the wood.]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் உரத்தசத்தமாய்க் கூப்பிட்டு, தங்கள் வழக்கத்தின்படியே இரத்தம் தங்கள்மேல் வடியுமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19993,51 +22622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And he said, Do it the second time. And they did it the second time. And he said, Do it the]]></a:t>
+              <a:t><![CDATA[கத்திகளாலும் ஈட்டிகளாலும் தங்களைக் கீறிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20125,51 +22754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[third time. And they did it the third time.]]></a:t>
+              <a:t><![CDATA[29. மத்தியானவேளை சென்றபின்பு, அந்திப்பலிசெலுத்தும் நேரமட்டாகச் சன்னதம் சொல்லிக்கொண்டிருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,51 +22886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For it was so, when Jezebel cut off the prophets of the LORD, that Obadiah took an hundred]]></a:t>
+              <a:t><![CDATA[4. யேசபேல் கர்த்தரின் தீர்க்கதரிசிகளைச் சங்கரிக்கிறபோது, ஒபதியா நூறு தீர்க்கதரிசிகளைச் சேர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20389,51 +23018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And the water ran round about the altar; and he filled the trench also with water.]]></a:t>
+              <a:t><![CDATA[ஆனாலும் ஒரு சத்தமும் பிறக்கவில்லை, மறு உத்தரவு கொடுப்பாரும் இல்லை, கவனிப்பாரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20521,51 +23150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And it came to pass at the time of the offering of the evening sacrifice, that Elijah the]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது எலியா சகல ஜனங்களையும் நோக்கி: என் கிட்டே வாருங்கள் என்றான்; சகல ஜனங்களும் அவன் கிட்டே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20653,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophet came near, and said, LORD God of Abraham, Isaac, and of Israel, let it be known this day]]></a:t>
+              <a:t><![CDATA[வந்தபோது, தகர்க்கப்பட்ட கர்த்தருடைய பலிபீடத்தை அவன் செப்பனிட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +23414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that you are God in Israel, and that I am your servant, and that I have done all these things at]]></a:t>
+              <a:t><![CDATA[31. உனக்கு இஸ்ரவேல் என்னும் பேர் இருப்பதாக என்று சொல்லி, கர்த்தருடைய வார்த்தையைப்பெற்ற யாக்கோபுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20917,51 +23546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your word.]]></a:t>
+              <a:t><![CDATA[குமாரரால் உண்டான கோத்திரங்களுடைய இலக்கத்தின்படியே, பன்னிரண்டு கற்களை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21049,51 +23678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Hear me, O LORD, hear me, that this people may know that you are the LORD God, and that you have]]></a:t>
+              <a:t><![CDATA[32. அந்தக் கற்களாலே கர்த்தருடைய நாமத்திற்கென்று ஒரு பலிபீடத்தைக் கட்டி, பலிபீடத்தைச் சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21181,51 +23810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[turned their heart back again.]]></a:t>
+              <a:t><![CDATA[தானியம் அளக்கிற இரண்டுபடி விதை விதைக்கத்தக்க இடமான ஒரு வாய்க்காலை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21313,51 +23942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Then the fire of the LORD fell, and consumed the burnt sacrifice, and the wood, and the stones,]]></a:t>
+              <a:t><![CDATA[33. விறகுகளை அடுக்கி, ஒரு காளையைச் சந்துசந்தாகத் துண்டித்து விறகுகளின் மேல் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21445,51 +24074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the dust, and licked up the water that was in the trench.]]></a:t>
+              <a:t><![CDATA[34. பிற்பாடு அவன்: நீங்கள் நாலுகுடம் தண்ணீர் கொண்டுவந்து, சர்வாங்க தகனபலியின்மேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21577,51 +24206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And when all the people saw it, they fell on their faces: and they said, The LORD, he is the]]></a:t>
+              <a:t><![CDATA[விறகுகளின்மேலும் ஊற்றுங்கள் என்றான்; பின்பு இரண்டாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21709,51 +24338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophets, and hid them by fifty in a cave, and fed them with bread and water.)]]></a:t>
+              <a:t><![CDATA[அவர்களைக் கெபிக்கு ஐம்பது ஐம்பது பேராக ஒளித்துவைத்து, அவர்களுக்கு அப்பமும் தண்ணீரும் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21841,51 +24470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God; the LORD, he is the God.]]></a:t>
+              <a:t><![CDATA[இரண்டாந்தரமும் ஊற்றினார்கள்; அதற்குப்பின்பு மூன்றாந்தரமும் அப்படியே ஊற்றுங்கள் என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21973,51 +24602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And Elijah said unto them, Take the prophets of Baal; let not one of them escape. And they took]]></a:t>
+              <a:t><![CDATA[மூன்றாந்தரமும் ஊற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22105,51 +24734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them: and Elijah brought them down to the brook Kishon, and slew them there.]]></a:t>
+              <a:t><![CDATA[35. அப்பொழுது தண்ணீர் பலிபீடத்தைச் சுற்றிலும் ஓடினது; வாய்க்காலையும் தண்ணீரால் நிரப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22237,51 +24866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And Elijah said unto Ahab, Get you up, eat and drink; for there is a sound of abundance of rain.]]></a:t>
+              <a:t><![CDATA[36. அந்திப்பலி செலுத்தும் நேரத்திலே, தீர்க்கதரிசியாகிய எலியா வந்து: ஆபிரகாமுக்கும் ஈசாக்குக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22369,51 +24998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. So Ahab went up to eat and to drink. And Elijah went up to the top of Carmel; and he cast]]></a:t>
+              <a:t><![CDATA[யாக்கோபுக்கும் தேவனாகிய கர்த்தாவே, இஸ்ரவேலிலே நீர் தேவன் என்றும், நான் உம்முடைய ஊழியக்காரன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22501,51 +25130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself down upon the earth, and put his face between his knees,]]></a:t>
+              <a:t><![CDATA[நான் இந்தக் காரியங்களையெல்லாம் உம்முடைய வார்த்தையின்படி செய்தேன் என்றும் இன்றைக்கு விளங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22633,51 +25262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And said to his servant, Go up now, look toward the sea. And he went up, and looked, and said,]]></a:t>
+              <a:t><![CDATA[37. கர்த்தாவே, நீர் தேவனாகிய கர்த்தர் என்றும், தேவரீர் தங்கள் இருதயத்தை மறுபடியும் திருப்பினீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22765,51 +25394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[There is nothing. And he said, Go again seven times.]]></a:t>
+              <a:t><![CDATA[என்றும் இந்த ஜனங்கள் அறியும்படிக்கு, என்னைக் கேட்டருளும், என்னைக் கேட்டருளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22897,51 +25526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And it came to pass at the seventh time, that he said, Behold, there arises a little cloud out]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது: கர்த்தரிடத்தில் இருந்து அக்கினி இறங்கி, அந்தச் சர்வாங்க தகனபலியையும், விறகுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23029,51 +25658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the sea, like a man's hand. And he said, Go up, say unto Ahab, Prepare your chariot, and get you]]></a:t>
+              <a:t><![CDATA[கற்களையும், மண்ணையும் பட்சித்து, வாய்க்காலிலிருந்த தண்ணீரையும் நக்கிப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23161,51 +25790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Ahab said unto Obadiah, Go into the land, unto all fountains of water, and unto all brooks:]]></a:t>
+              <a:t><![CDATA[அவர்களைப் பராமரித்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23293,51 +25922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down that the rain stop you not.]]></a:t>
+              <a:t><![CDATA[39. ஜனங்களெல்லாரும் இதைக் கண்டபோது, முகங்குப்புற விழுந்து: கர்த்தரே தெய்வம், கர்த்தரே தெய்வம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23425,51 +26054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And it came to pass in the mean while, that the heaven was black with clouds and wind, and there]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23557,51 +26186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was a great rain. And Ahab rode, and went to Jezreel.]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது எலியா அவர்களை நோக்கி: நீங்கள் பாகாலின் தீர்க்கதரிசிகளில் ஒருவனும் தப்பிப்போகாதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23689,51 +26318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And the hand of the LORD was on Elijah; and he girded up his loins, and ran before Ahab to the]]></a:t>
+              <a:t><![CDATA[அவர்களைப் பிடியுங்கள் என்றான்; அவர்களைப் பிடித்தபோது, எலியா அவர்களைக் கீழே கீசோன் ஆற்றங்கரையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23821,51 +26450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[entrance of Jezreel.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய், அங்கே அவர்களை வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23881,92 +26510,752 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. பின்பு எலியா ஆகாபை நோக்கி: நீர் போம், போஜனபானம்பண்ணும்; பெருமழையின் இரைச்சல் கேட்கப்படுகிறது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. ஆகாப் போஜனபானம் பண்ணப்போனான்; பின்பு எலியா கர்மேல் பர்வதத்தினுடைய சிகரத்தின்மேல் ஏறி, தரையிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பணிந்து, தன் முகம் தன் முழங்காலில் பட குனிந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. தன் ஊழியக்காரனை நோக்கி: நீ போய்ச் சமுத்திரமுகமாய்ப் பார் என்றான்; அவன் போய்ப் பார்த்து, ஒன்றும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23992,51 +27281,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24167,51 +27456,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>94</Slides>
+  <Slides>107</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>