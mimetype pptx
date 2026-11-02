--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -93,50 +93,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +174,53 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +369,56 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பூமி அதிர்ச்சிக்குப்பின் அக்கினி உண்டாயிற்று; அக்கினியிலும் கர்த்தர் இருக்கவில்லை; அக்கினிக்குப்பின் அமர்ந்த மெல்லியசத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. But he himself went a day's journey into the wilderness, and came and sat down under a juniper tree: and he requested for himself that he might die; and said, It is enough; now, O LORD, take away my life; for I am not better than my fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை எலியா கேட்டபோது, தன் சால்வையினால் தன் முகத்தை மூடிக்கொண்டு வெளியே வந்து, கெபியின் வாசலில் நின்றான். அப்பொழுது, இதோ, எலியாவே, இங்கே உனக்கு என்ன காரியம் என்கிற சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. But he himself went a day's journey into the wilderness, and came and sat down under a juniper tree: and he requested for himself that he might die; and said, It is enough; now, O LORD, take away my life; for I am not better than my fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை எலியா கேட்டபோது, தன் சால்வையினால் தன் முகத்தை மூடிக்கொண்டு வெளியே வந்து, கெபியின் வாசலில் நின்றான். அப்பொழுது, இதோ, எலியாவே, இங்கே உனக்கு என்ன காரியம் என்கிற சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And as he lay and slept under a juniper tree, behold, then an angel touched him, and said unto him, Arise and eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை எலியா கேட்டபோது, தன் சால்வையினால் தன் முகத்தை மூடிக்கொண்டு வெளியே வந்து, கெபியின் வாசலில் நின்றான். அப்பொழுது, இதோ, எலியாவே, இங்கே உனக்கு என்ன காரியம் என்கிற சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And as he lay and slept under a juniper tree, behold, then an angel touched him, and said unto him, Arise and eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And he looked, and, behold, there was a cake baked on the coals, and a cruse of water at his head. And he did eat and drink, and laid him down again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And he looked, and, behold, there was a cake baked on the coals, and a cruse of water at his head. And he did eat and drink, and laid him down again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And the angel of the LORD came again the second time, and touched him, and said, Arise and eat; because the journey is too great for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனைப் பார்த்து: நீ தமஸ்குவின் வழியாய் வனாந்தரத்திற்குத் திரும்பிப் போய், ஆசகேலைச் சீரியாவின்மேல் ராஜாவாக அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[7. And the angel of the LORD came again the second time, and touched him, and said, Arise and eat; because the journey is too great for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனைப் பார்த்து: நீ தமஸ்குவின் வழியாய் வனாந்தரத்திற்குத் திரும்பிப் போய், ஆசகேலைச் சீரியாவின்மேல் ராஜாவாக அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[8. And he arose, and did eat and drink, and went in the strength of that food forty days and forty nights unto Horeb the mount of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு நிம்சியின் குமாரனாகிய யெகூவை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, ஆபேல்மேகொலா ஊரானான சாப்பாத்தின் குமாரனாகிய எலிசாவை உன் ஸ்தானத்திலே தீர்க்கதரிசியாக அபிஷேகம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[8. And he arose, and did eat and drink, and went in the strength of that food forty days and forty nights unto Horeb the mount of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Ahab told Jezebel all that Elijah had done, and likewise how he had slain all the prophets with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு நிம்சியின் குமாரனாகிய யெகூவை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, ஆபேல்மேகொலா ஊரானான சாப்பாத்தின் குமாரனாகிய எலிசாவை உன் ஸ்தானத்திலே தீர்க்கதரிசியாக அபிஷேகம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[9. And he came thither unto a cave, and lodged there; and, behold, the word of the LORD came to him, and he said unto him, What do you here, Elijah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சம்பவிப்பதாவது: ஆசகேலின் பட்டயத்திற்குத் தப்பினவனை யெகூ கொன்றுபோடுவான்; யெகூவின் பட்டயத்திற்குத் தப்பினவனை எலிசா கொன்று போடுவான்.]]></a:t>
+              <a:t><![CDATA[9. And he came thither unto a cave, and lodged there; and, behold, the word of the LORD came to him, and he said unto him, What do you here, Elijah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சம்பவிப்பதாவது: ஆசகேலின் பட்டயத்திற்குத் தப்பினவனை யெகூ கொன்றுபோடுவான்; யெகூவின் பட்டயத்திற்குத் தப்பினவனை எலிசா கொன்று போடுவான்.]]></a:t>
+              <a:t><![CDATA[10. And he said, I have been very jealous for the LORD God of hosts: for the children of Israel have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I, even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் பாகாலுக்கு முடங்காதிருக்கிற முழங்கால்களையும், அவனை முத்தஞ்செய்யாதிருக்கிற வாய்களையுமுடைய ஏழாயிரம்பேரை இஸ்ரவேலிலே மீதியாக வைத்திருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And he said, I have been very jealous for the LORD God of hosts: for the children of Israel have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I, even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் பாகாலுக்கு முடங்காதிருக்கிற முழங்கால்களையும், அவனை முத்தஞ்செய்யாதிருக்கிற வாய்களையுமுடைய ஏழாயிரம்பேரை இஸ்ரவேலிலே மீதியாக வைத்திருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And he said, I have been very jealous for the LORD God of hosts: for the children of Israel have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I, even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியே அவன் அவ்விடம் விட்டு புறப்பட்டுப்போய், பன்னிரண்டு ஏர்பூட்டி உழுத சாப்பாத்தின் குமாரனாகிய எலிசாவைக் கண்டான்; அவன் பன்னிரண்டாம் ஏரை ஒட்டிக்கொண்டிருந்தான்; எலியா அவன் இருக்கும் இடமட்டும் போய், அவன்மேல் தன் சால்வையைப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[10. And he said, I have been very jealous for the LORD God of hosts: for the children of Israel have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I, even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியே அவன் அவ்விடம் விட்டு புறப்பட்டுப்போய், பன்னிரண்டு ஏர்பூட்டி உழுத சாப்பாத்தின் குமாரனாகிய எலிசாவைக் கண்டான்; அவன் பன்னிரண்டாம் ஏரை ஒட்டிக்கொண்டிருந்தான்; எலியா அவன் இருக்கும் இடமட்டும் போய், அவன்மேல் தன் சால்வையைப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. And he said, Go forth, and stand upon the mount before the LORD. And, behold, the LORD passed by, and a great and strong wind rent the mountains, and brake in pieces the rocks before the LORD; but the LORD was not in the wind: and after the wind an earthquake; but the LORD was not in the earthquake:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன் மாடுகளை விட்டு, எலியாவின் பிறகே ஓடி: நான் என் தகப்பனையும் என் தாயையும் முத்தஞ்செய்ய உத்தரவுகொடும், அதற்குப்பின் உம்மைப் பின்தொடர்வேன் என்றான். அதற்கு அவன்: போய்த் திரும்பிவா; நான் உனக்குச் செய்ததை நினைத்துக் கொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And he said, Go forth, and stand upon the mount before the LORD. And, behold, the LORD passed by, and a great and strong wind rent the mountains, and brake in pieces the rocks before the LORD; but the LORD was not in the wind: and after the wind an earthquake; but the LORD was not in the earthquake:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன் மாடுகளை விட்டு, எலியாவின் பிறகே ஓடி: நான் என் தகப்பனையும் என் தாயையும் முத்தஞ்செய்ய உத்தரவுகொடும், அதற்குப்பின் உம்மைப் பின்தொடர்வேன் என்றான். அதற்கு அவன்: போய்த் திரும்பிவா; நான் உனக்குச் செய்ததை நினைத்துக் கொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And he said, Go forth, and stand upon the mount before the LORD. And, behold, the LORD passed by, and a great and strong wind rent the mountains, and brake in pieces the rocks before the LORD; but the LORD was not in the wind: and after the wind an earthquake; but the LORD was not in the earthquake:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன் மாடுகளை விட்டு, எலியாவின் பிறகே ஓடி: நான் என் தகப்பனையும் என் தாயையும் முத்தஞ்செய்ய உத்தரவுகொடும், அதற்குப்பின் உம்மைப் பின்தொடர்வேன் என்றான். அதற்கு அவன்: போய்த் திரும்பிவா; நான் உனக்குச் செய்ததை நினைத்துக் கொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And he said, Go forth, and stand upon the mount before the LORD. And, behold, the LORD passed by, and a great and strong wind rent the mountains, and brake in pieces the rocks before the LORD; but the LORD was not in the wind: and after the wind an earthquake; but the LORD was not in the earthquake:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Ahab told Jezebel all that Elijah had done, and likewise how he had slain all the prophets with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால் அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து, எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[12. And after the earthquake a fire; but the LORD was not in the fire: and after the fire a still small voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால் அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து, எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[12. And after the earthquake a fire; but the LORD was not in the fire: and after the fire a still small voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால் அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து, எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[13. And it was so, when Elijah heard it, that he wrapped his face in his mantle, and went out, and stood in the entering in of the cave. And, behold, there came a voice unto him, and said, What do you here, Elijah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எலியா செய்த எல்லாவற்றையும், அவன் தீர்க்கதரிசிகளெல்லாரையும் பட்டயத்தாலே கொன்றுபோட்ட செய்தி அனைத்தையும், ஆகாப் யேசபேலுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[13. And it was so, when Elijah heard it, that he wrapped his face in his mantle, and went out, and stood in the entering in of the cave. And, behold, there came a voice unto him, and said, What do you here, Elijah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எலியா செய்த எல்லாவற்றையும், அவன் தீர்க்கதரிசிகளெல்லாரையும் பட்டயத்தாலே கொன்றுபோட்ட செய்தி அனைத்தையும், ஆகாப் யேசபேலுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, I have been very jealous for the LORD God of hosts: because the children of Israel have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I, even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யேசபேல் எலியாவினிடத்தில் ஆள் அனுப்பி: அவர்களில் ஒவ்வொருவனுடைய பிராணனுக்குச் செய்யப்பட்டதுபோல, நான் நாளை இந்நேரத்தில் உன் பிராணனுக்கு செய்யாதேபோனால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[14. And he said, I have been very jealous for the LORD God of hosts: because the children of Israel have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I, even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யேசபேல் எலியாவினிடத்தில் ஆள் அனுப்பி: அவர்களில் ஒவ்வொருவனுடைய பிராணனுக்குச் செய்யப்பட்டதுபோல, நான் நாளை இந்நேரத்தில் உன் பிராணனுக்கு செய்யாதேபோனால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[14. And he said, I have been very jealous for the LORD God of hosts: because the children of Israel have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I, even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்கு அது தெரிந்தபோது எழுந்து, தன் பிராணனைக் காக்க யூதாவைச்சேர்ந்த பெயெர்செபாவுக்குப் புறப்பட்டுப்போய், தன் வேலைக்காரனை அங்கே நிறுத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, I have been very jealous for the LORD God of hosts: because the children of Israel have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I, even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்கு அது தெரிந்தபோது எழுந்து, தன் பிராணனைக் காக்க யூதாவைச்சேர்ந்த பெயெர்செபாவுக்குப் புறப்பட்டுப்போய், தன் வேலைக்காரனை அங்கே நிறுத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD said unto him, Go, return on your way to the wilderness of Damascus: and when you come, anoint Hazael to be king over Syria:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் வனாந்தரத்தில் ஒருநாள் பிரபாணம் போய், ஒரு சூரைச்செடியின் கீழ் உட்கார்ந்து, தான் சாகவேண்டும் என்று கோரி: போதும் கர்த்தாவே, என் ஆத்துமாவை எடுத்துக்கொள்ளும்; நான் என் பிதாக்களைப்பார்க்கிலும் நல்லவன் அல்ல என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. And the LORD said unto him, Go, return on your way to the wilderness of Damascus: and when you come, anoint Hazael to be king over Syria:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Then Jezebel sent a messenger unto Elijah, saying, So let the gods do to me, and more also, if I make not your life as the life of one of them by tomorrow about this time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் வனாந்தரத்தில் ஒருநாள் பிரபாணம் போய், ஒரு சூரைச்செடியின் கீழ் உட்கார்ந்து, தான் சாகவேண்டும் என்று கோரி: போதும் கர்த்தாவே, என் ஆத்துமாவை எடுத்துக்கொள்ளும்; நான் என் பிதாக்களைப்பார்க்கிலும் நல்லவன் அல்ல என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. And Jehu the son of Nimshi shall you anoint to be king over Israel: and Elisha the son of Shaphat of Abelmeholah shall you anoint to be prophet in your room.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் வனாந்தரத்தில் ஒருநாள் பிரபாணம் போய், ஒரு சூரைச்செடியின் கீழ் உட்கார்ந்து, தான் சாகவேண்டும் என்று கோரி: போதும் கர்த்தாவே, என் ஆத்துமாவை எடுத்துக்கொள்ளும்; நான் என் பிதாக்களைப்பார்க்கிலும் நல்லவன் அல்ல என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. And Jehu the son of Nimshi shall you anoint to be king over Israel: and Elisha the son of Shaphat of Abelmeholah shall you anoint to be prophet in your room.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒரு சூரைச்செடியின்கீழ்ப் படுத்துக்கொண்டு நித்திரைபண்ணினான்; அப்பொழுது ஒரு தூதன் அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம் பண்ணு என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And it shall come to pass, that him that escapes the sword of Hazael shall Jehu slay: and him that escapes from the sword of Jehu shall Elisha slay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒரு சூரைச்செடியின்கீழ்ப் படுத்துக்கொண்டு நித்திரைபண்ணினான்; அப்பொழுது ஒரு தூதன் அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம் பண்ணு என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And it shall come to pass, that him that escapes the sword of Hazael shall Jehu slay: and him that escapes from the sword of Jehu shall Elisha slay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் விழித்துப் பார்க்கிறபோது, இதோ, தழலில் சுடப்பட்ட அடையும், ஒரு பாத்திரத்தில் தண்ணீரும் அவன் தலைமாட்டில் இருந்தது; அப்பொழுது அவன், புசித்துக் குடித்துத் திரும்பப் படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. Yet I have left me seven thousand in Israel, all the knees which have not bowed unto Baal, and every mouth which has not kissed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் விழித்துப் பார்க்கிறபோது, இதோ, தழலில் சுடப்பட்ட அடையும், ஒரு பாத்திரத்தில் தண்ணீரும் அவன் தலைமாட்டில் இருந்தது; அப்பொழுது அவன், புசித்துக் குடித்துத் திரும்பப் படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. Yet I have left me seven thousand in Israel, all the knees which have not bowed unto Baal, and every mouth which has not kissed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய தூதன் திரும்ப இரண்டாந்தரம் வந்து அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம்பண்ணு; நீ பண்ணவேண்டிய பிரயாணம் வெகுதூரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. So he departed thence, and found Elisha the son of Shaphat, who was plowing with twelve yoke of oxen before him, and he with the twelfth: and Elijah passed by him, and cast his mantle upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய தூதன் திரும்ப இரண்டாந்தரம் வந்து அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம்பண்ணு; நீ பண்ணவேண்டிய பிரயாணம் வெகுதூரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. So he departed thence, and found Elisha the son of Shaphat, who was plowing with twelve yoke of oxen before him, and he with the twelfth: and Elijah passed by him, and cast his mantle upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன் எழுந்திருந்து புசித்துக் குடித்து, அந்தப் போஜனத்தின் பலத்தினால் நாற்பதுநாள் இரவுபகல் ஓரேப் என்னும் தேவனுடைய பர்வத மட்டும் நடந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[19. So he departed thence, and found Elisha the son of Shaphat, who was plowing with twelve yoke of oxen before him, and he with the twelfth: and Elijah passed by him, and cast his mantle upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன் எழுந்திருந்து புசித்துக் குடித்து, அந்தப் போஜனத்தின் பலத்தினால் நாற்பதுநாள் இரவுபகல் ஓரேப் என்னும் தேவனுடைய பர்வத மட்டும் நடந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[20. And he left the oxen, and ran after Elijah, and said, Let me, I pray you, kiss my father and my mother, and then I will follow you. And he said unto him, Go back again: for what have I done to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. Then Jezebel sent a messenger unto Elijah, saying, So let the gods do to me, and more also, if I make not your life as the life of one of them by tomorrow about this time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே அவன் ஒரு கெபிக்குள் போய்த் தங்கினான்; இதோ, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர்: எலியாவே, இங்கே உனக்கு என்ன காரியம் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And he left the oxen, and ran after Elijah, and said, Let me, I pray you, kiss my father and my mother, and then I will follow you. And he said unto him, Go back again: for what have I done to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5383,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே அவன் ஒரு கெபிக்குள் போய்த் தங்கினான்; இதோ, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர்: எலியாவே, இங்கே உனக்கு என்ன காரியம் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And he left the oxen, and ran after Elijah, and said, Let me, I pray you, kiss my father and my mother, and then I will follow you. And he said unto him, Go back again: for what have I done to you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he returned back from him, and took a yoke of oxen, and slew them, and boiled their flesh with the instruments of the oxen, and gave unto the people, and they did eat. Then he arose, and went after Elijah, and ministered unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he returned back from him, and took a yoke of oxen, and slew them, and boiled their flesh with the instruments of the oxen, and gave unto the people, and they did eat. Then he arose, and went after Elijah, and ministered unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he returned back from him, and took a yoke of oxen, and slew them, and boiled their flesh with the instruments of the oxen, and gave unto the people, and they did eat. Then he arose, and went after Elijah, and ministered unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. Then Jezebel sent a messenger unto Elijah, saying, So let the gods do to me, and more also, if I make not your life as the life of one of them by tomorrow about this time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And when he saw that, he arose, and went for his life, and came to Beersheba, which belongs to Judah, and left his servant there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And when he saw that, he arose, and went for his life, and came to Beersheba, which belongs to Judah, and left his servant there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பூமி அதிர்ச்சிக்குப்பின் அக்கினி உண்டாயிற்று; அக்கினியிலும் கர்த்தர் இருக்கவில்லை; அக்கினிக்குப்பின் அமர்ந்த மெல்லியசத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. But he himself went a day's journey into the wilderness, and came and sat down under a juniper tree: and he requested for himself that he might die; and said, It is enough; now, O LORD, take away my life; for I am not better than my fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417846" r:id="rId1"/>
+    <p:sldLayoutId id="2482639379" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6637,74 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[small voice.]]></a:t>
+              <a:t><![CDATA[என்று கோரி: போதும் கர்த்தாவே, என் ஆத்துமாவை எடுத்துக்கொள்ளும்; நான் என் பிதாக்களைப்பார்க்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it was so, when Elijah heard it, that he wrapped his face in his mantle, and went out, and]]></a:t>
+              <a:t><![CDATA[நல்லவன் அல்ல என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stood in the entering in of the cave. And, behold, there came a voice unto him, and said, What do]]></a:t>
+              <a:t><![CDATA[5. ஒரு சூரைச்செடியின்கீழ்ப் படுத்துக்கொண்டு நித்திரைபண்ணினான்; அப்பொழுது ஒரு தூதன் அவனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you here, Elijah?]]></a:t>
+              <a:t><![CDATA[தட்டியெழுப்பி: எழுந்திருந்து போஜனம் பண்ணு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he said, I have been very jealous for the LORD God of hosts: because the children of Israel]]></a:t>
+              <a:t><![CDATA[6. அவன் விழித்துப் பார்க்கிறபோது, இதோ, தழலில் சுடப்பட்ட அடையும், ஒரு பாத்திரத்தில் தண்ணீரும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and]]></a:t>
+              <a:t><![CDATA[தலைமாட்டில் இருந்தது; அப்பொழுது அவன், புசித்துக் குடித்துத் திரும்பப் படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I, even I only, am left; and they seek my life, to take it away.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய தூதன் திரும்ப இரண்டாந்தரம் வந்து அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம்பண்ணு; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the LORD said unto him, Go, return on your way to the wilderness of Damascus: and when you]]></a:t>
+              <a:t><![CDATA[பண்ணவேண்டிய பிரயாணம் வெகுதூரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come, anoint Hazael to be king over Syria:]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன் எழுந்திருந்து புசித்துக் குடித்து, அந்தப் போஜனத்தின் பலத்தினால் நாற்பதுநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Jehu the son of Nimshi shall you anoint to be king over Israel: and Elisha the son of]]></a:t>
+              <a:t><![CDATA[இரவுபகல் ஓரேப் என்னும் தேவனுடைய பர்வத மட்டும் நடந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he said, I have been very jealous for the LORD God of hosts: for the children of Israel have]]></a:t>
+              <a:t><![CDATA[1. எலியா செய்த எல்லாவற்றையும், அவன் தீர்க்கதரிசிகளெல்லாரையும் பட்டயத்தாலே கொன்றுபோட்ட செய்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shaphat of Abelmeholah shall you anoint to be prophet in your room.]]></a:t>
+              <a:t><![CDATA[9. அங்கே அவன் ஒரு கெபிக்குள் போய்த் தங்கினான்; இதோ, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And it shall come to pass, that him that escapes the sword of Hazael shall Jehu slay: and him]]></a:t>
+              <a:t><![CDATA[எலியாவே, இங்கே உனக்கு என்ன காரியம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that escapes from the sword of Jehu shall Elisha slay.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Yet I have left me seven thousand in Israel, all the knees which have not bowed unto Baal, and]]></a:t>
+              <a:t><![CDATA[புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every mouth which has not kissed him.]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. So he departed thence, and found Elisha the son of Shaphat, who was plowing with twelve yoke of]]></a:t>
+              <a:t><![CDATA[பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oxen before him, and he with the twelfth: and Elijah passed by him, and cast his mantle upon him.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he left the oxen, and ran after Elijah, and said, Let me, I pray you, kiss my father and my]]></a:t>
+              <a:t><![CDATA[கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mother, and then I will follow you. And he said unto him, Go back again: for what have I done to]]></a:t>
+              <a:t><![CDATA[பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you?]]></a:t>
+              <a:t><![CDATA[அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I,]]></a:t>
+              <a:t><![CDATA[அனைத்தையும், ஆகாப் யேசபேலுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he returned back from him, and took a yoke of oxen, and slew them, and boiled their flesh]]></a:t>
+              <a:t><![CDATA[12. பூமி அதிர்ச்சிக்குப்பின் அக்கினி உண்டாயிற்று; அக்கினியிலும் கர்த்தர் இருக்கவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with the instruments of the oxen, and gave unto the people, and they did eat. Then he arose, and]]></a:t>
+              <a:t><![CDATA[அக்கினிக்குப்பின் அமர்ந்த மெல்லியசத்தம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[went after Elijah, and ministered unto him.]]></a:t>
+              <a:t><![CDATA[13. அதை எலியா கேட்டபோது, தன் சால்வையினால் தன் முகத்தை மூடிக்கொண்டு வெளியே வந்து, கெபியின் வாசலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Ahab told Jezebel all that Elijah had done, and likewise how he had slain all the prophets]]></a:t>
+              <a:t><![CDATA[நின்றான். அப்பொழுது, இதோ, எலியாவே, இங்கே உனக்கு என்ன காரியம் என்கிற சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with the sword.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then Jezebel sent a messenger unto Elijah, saying, So let the gods do to me, and more also, if I]]></a:t>
+              <a:t><![CDATA[புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[make not your life as the life of one of them by tomorrow about this time.]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And when he saw that, he arose, and went for his life, and came to Beersheba, which belongs to]]></a:t>
+              <a:t><![CDATA[பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah, and left his servant there.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனைப் பார்த்து: நீ தமஸ்குவின் வழியாய் வனாந்தரத்திற்குத் திரும்பிப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But he himself went a day's journey into the wilderness, and came and sat down under a juniper]]></a:t>
+              <a:t><![CDATA[ஆசகேலைச் சீரியாவின்மேல் ராஜாவாக அபிஷேகம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even I only, am left; and they seek my life, to take it away.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யேசபேல் எலியாவினிடத்தில் ஆள் அனுப்பி: அவர்களில் ஒவ்வொருவனுடைய பிராணனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tree: and he requested for himself that he might die; and said, It is enough; now, O LORD, take away]]></a:t>
+              <a:t><![CDATA[16. பின்பு நிம்சியின் குமாரனாகிய யெகூவை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, ஆபேல்மேகொலா ஊரானான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my life; for I am not better than my fathers.]]></a:t>
+              <a:t><![CDATA[சாப்பாத்தின் குமாரனாகிய எலிசாவை உன் ஸ்தானத்திலே தீர்க்கதரிசியாக அபிஷேகம்பண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And as he lay and slept under a juniper tree, behold, then an angel touched him, and said unto]]></a:t>
+              <a:t><![CDATA[17. சம்பவிப்பதாவது: ஆசகேலின் பட்டயத்திற்குத் தப்பினவனை யெகூ கொன்றுபோடுவான்; யெகூவின் பட்டயத்திற்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, Arise and eat.]]></a:t>
+              <a:t><![CDATA[தப்பினவனை எலிசா கொன்று போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he looked, and, behold, there was a cake baked on the coals, and a cruse of water at his]]></a:t>
+              <a:t><![CDATA[18. ஆனாலும் பாகாலுக்கு முடங்காதிருக்கிற முழங்கால்களையும், அவனை முத்தஞ்செய்யாதிருக்கிற வாய்களையுமுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[head. And he did eat and drink, and laid him down again.]]></a:t>
+              <a:t><![CDATA[ஏழாயிரம்பேரை இஸ்ரவேலிலே மீதியாக வைத்திருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the angel of the LORD came again the second time, and touched him, and said, Arise and eat;]]></a:t>
+              <a:t><![CDATA[19. அப்படியே அவன் அவ்விடம் விட்டு புறப்பட்டுப்போய், பன்னிரண்டு ஏர்பூட்டி உழுத சாப்பாத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because the journey is too great for you.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய எலிசாவைக் கண்டான்; அவன் பன்னிரண்டாம் ஏரை ஒட்டிக்கொண்டிருந்தான்; எலியா அவன் இருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he arose, and did eat and drink, and went in the strength of that food forty days and forty]]></a:t>
+              <a:t><![CDATA[இடமட்டும் போய், அவன்மேல் தன் சால்வையைப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nights unto Horeb the mount of God.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவன் மாடுகளை விட்டு, எலியாவின் பிறகே ஓடி: நான் என் தகப்பனையும் என் தாயையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he said, Go forth, and stand upon the mount before the LORD. And, behold, the LORD passed]]></a:t>
+              <a:t><![CDATA[செய்யப்பட்டதுபோல, நான் நாளை இந்நேரத்தில் உன் பிராணனுக்கு செய்யாதேபோனால், தேவர்கள் அதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he came thither unto a cave, and lodged there; and, behold, the word of the LORD came to him,]]></a:t>
+              <a:t><![CDATA[முத்தஞ்செய்ய உத்தரவுகொடும், அதற்குப்பின் உம்மைப் பின்தொடர்வேன் என்றான். அதற்கு அவன்: போய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12777,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he said unto him, What do you here, Elijah?]]></a:t>
+              <a:t><![CDATA[திரும்பிவா; நான் உனக்குச் செய்ததை நினைத்துக் கொள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by, and a great and strong wind rent the mountains, and brake in pieces the rocks before the LORD;]]></a:t>
+              <a:t><![CDATA[சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but the LORD was not in the wind: and after the wind an earthquake; but the LORD was not in the]]></a:t>
+              <a:t><![CDATA[3. அவனுக்கு அது தெரிந்தபோது எழுந்து, தன் பிராணனைக் காக்க யூதாவைச்சேர்ந்த பெயெர்செபாவுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earthquake:]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போய், தன் வேலைக்காரனை அங்கே நிறுத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And after the earthquake a fire; but the LORD was not in the fire: and after the fire a still]]></a:t>
+              <a:t><![CDATA[4. அவன் வனாந்தரத்தில் ஒருநாள் பிரபாணம் போய், ஒரு சூரைச்செடியின் கீழ் உட்கார்ந்து, தான் சாகவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>