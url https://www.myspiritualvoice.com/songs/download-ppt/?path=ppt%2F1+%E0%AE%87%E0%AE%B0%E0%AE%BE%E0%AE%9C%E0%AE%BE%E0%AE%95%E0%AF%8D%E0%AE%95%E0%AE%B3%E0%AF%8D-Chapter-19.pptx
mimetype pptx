--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -85,50 +85,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +164,54 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +356,57 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் விழித்துப் பார்க்கிறபோது, இதோ, தழலில் சுடப்பட்ட அடையும், ஒரு பாத்திரத்தில் தண்ணீரும் அவன் தலைமாட்டில் இருந்தது; அப்பொழுது அவன், புசித்துக் குடித்துத் திரும்பப் படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[12. பூமி அதிர்ச்சிக்குப்பின் அக்கினி உண்டாயிற்று; அக்கினியிலும் கர்த்தர் இருக்கவில்லை; அக்கினிக்குப்பின் அமர்ந்த மெல்லியசத்தம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் விழித்துப் பார்க்கிறபோது, இதோ, தழலில் சுடப்பட்ட அடையும், ஒரு பாத்திரத்தில் தண்ணீரும் அவன் தலைமாட்டில் இருந்தது; அப்பொழுது அவன், புசித்துக் குடித்துத் திரும்பப் படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[13. அதை எலியா கேட்டபோது, தன் சால்வையினால் தன் முகத்தை மூடிக்கொண்டு வெளியே வந்து, கெபியின் வாசலில் நின்றான். அப்பொழுது, இதோ, எலியாவே, இங்கே உனக்கு என்ன காரியம் என்கிற சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய தூதன் திரும்ப இரண்டாந்தரம் வந்து அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம்பண்ணு; நீ பண்ணவேண்டிய பிரயாணம் வெகுதூரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அதை எலியா கேட்டபோது, தன் சால்வையினால் தன் முகத்தை மூடிக்கொண்டு வெளியே வந்து, கெபியின் வாசலில் நின்றான். அப்பொழுது, இதோ, எலியாவே, இங்கே உனக்கு என்ன காரியம் என்கிற சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய தூதன் திரும்ப இரண்டாந்தரம் வந்து அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம்பண்ணு; நீ பண்ணவேண்டிய பிரயாணம் வெகுதூரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அதை எலியா கேட்டபோது, தன் சால்வையினால் தன் முகத்தை மூடிக்கொண்டு வெளியே வந்து, கெபியின் வாசலில் நின்றான். அப்பொழுது, இதோ, எலியாவே, இங்கே உனக்கு என்ன காரியம் என்கிற சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன் எழுந்திருந்து புசித்துக் குடித்து, அந்தப் போஜனத்தின் பலத்தினால் நாற்பதுநாள் இரவுபகல் ஓரேப் என்னும் தேவனுடைய பர்வத மட்டும் நடந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன் எழுந்திருந்து புசித்துக் குடித்து, அந்தப் போஜனத்தின் பலத்தினால் நாற்பதுநாள் இரவுபகல் ஓரேப் என்னும் தேவனுடைய பர்வத மட்டும் நடந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே அவன் ஒரு கெபிக்குள் போய்த் தங்கினான்; இதோ, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர்: எலியாவே, இங்கே உனக்கு என்ன காரியம் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே அவன் ஒரு கெபிக்குள் போய்த் தங்கினான்; இதோ, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர்: எலியாவே, இங்கே உனக்கு என்ன காரியம் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனைப் பார்த்து: நீ தமஸ்குவின் வழியாய் வனாந்தரத்திற்குத் திரும்பிப் போய், ஆசகேலைச் சீரியாவின்மேல் ராஜாவாக அபிஷேகம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எலியா செய்த எல்லாவற்றையும், அவன் தீர்க்கதரிசிகளெல்லாரையும் பட்டயத்தாலே கொன்றுபோட்ட செய்தி அனைத்தையும், ஆகாப் யேசபேலுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனைப் பார்த்து: நீ தமஸ்குவின் வழியாய் வனாந்தரத்திற்குத் திரும்பிப் போய், ஆசகேலைச் சீரியாவின்மேல் ராஜாவாக அபிஷேகம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எலியா செய்த எல்லாவற்றையும், அவன் தீர்க்கதரிசிகளெல்லாரையும் பட்டயத்தாலே கொன்றுபோட்ட செய்தி அனைத்தையும், ஆகாப் யேசபேலுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[16. பின்பு நிம்சியின் குமாரனாகிய யெகூவை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, ஆபேல்மேகொலா ஊரானான சாப்பாத்தின் குமாரனாகிய எலிசாவை உன் ஸ்தானத்திலே தீர்க்கதரிசியாக அபிஷேகம்பண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யேசபேல் எலியாவினிடத்தில் ஆள் அனுப்பி: அவர்களில் ஒவ்வொருவனுடைய பிராணனுக்குச் செய்யப்பட்டதுபோல, நான் நாளை இந்நேரத்தில் உன் பிராணனுக்கு செய்யாதேபோனால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. பின்பு நிம்சியின் குமாரனாகிய யெகூவை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, ஆபேல்மேகொலா ஊரானான சாப்பாத்தின் குமாரனாகிய எலிசாவை உன் ஸ்தானத்திலே தீர்க்கதரிசியாக அபிஷேகம்பண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. சம்பவிப்பதாவது: ஆசகேலின் பட்டயத்திற்குத் தப்பினவனை யெகூ கொன்றுபோடுவான்; யெகூவின் பட்டயத்திற்குத் தப்பினவனை எலிசா கொன்று போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. சம்பவிப்பதாவது: ஆசகேலின் பட்டயத்திற்குத் தப்பினவனை யெகூ கொன்றுபோடுவான்; யெகூவின் பட்டயத்திற்குத் தப்பினவனை எலிசா கொன்று போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[18. ஆனாலும் பாகாலுக்கு முடங்காதிருக்கிற முழங்கால்களையும், அவனை முத்தஞ்செய்யாதிருக்கிற வாய்களையுமுடைய ஏழாயிரம்பேரை இஸ்ரவேலிலே மீதியாக வைத்திருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[18. ஆனாலும் பாகாலுக்கு முடங்காதிருக்கிற முழங்கால்களையும், அவனை முத்தஞ்செய்யாதிருக்கிற வாய்களையுமுடைய ஏழாயிரம்பேரை இஸ்ரவேலிலே மீதியாக வைத்திருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. அப்படியே அவன் அவ்விடம் விட்டு புறப்பட்டுப்போய், பன்னிரண்டு ஏர்பூட்டி உழுத சாப்பாத்தின் குமாரனாகிய எலிசாவைக் கண்டான்; அவன் பன்னிரண்டாம் ஏரை ஒட்டிக்கொண்டிருந்தான்; எலியா அவன் இருக்கும் இடமட்டும் போய், அவன்மேல் தன் சால்வையைப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பூமி அதிர்ச்சிக்குப்பின் அக்கினி உண்டாயிற்று; அக்கினியிலும் கர்த்தர் இருக்கவில்லை; அக்கினிக்குப்பின் அமர்ந்த மெல்லியசத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. அப்படியே அவன் அவ்விடம் விட்டு புறப்பட்டுப்போய், பன்னிரண்டு ஏர்பூட்டி உழுத சாப்பாத்தின் குமாரனாகிய எலிசாவைக் கண்டான்; அவன் பன்னிரண்டாம் ஏரை ஒட்டிக்கொண்டிருந்தான்; எலியா அவன் இருக்கும் இடமட்டும் போய், அவன்மேல் தன் சால்வையைப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பூமி அதிர்ச்சிக்குப்பின் அக்கினி உண்டாயிற்று; அக்கினியிலும் கர்த்தர் இருக்கவில்லை; அக்கினிக்குப்பின் அமர்ந்த மெல்லியசத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவன் மாடுகளை விட்டு, எலியாவின் பிறகே ஓடி: நான் என் தகப்பனையும் என் தாயையும் முத்தஞ்செய்ய உத்தரவுகொடும், அதற்குப்பின் உம்மைப் பின்தொடர்வேன் என்றான். அதற்கு அவன்: போய்த் திரும்பிவா; நான் உனக்குச் செய்ததை நினைத்துக் கொள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை எலியா கேட்டபோது, தன் சால்வையினால் தன் முகத்தை மூடிக்கொண்டு வெளியே வந்து, கெபியின் வாசலில் நின்றான். அப்பொழுது, இதோ, எலியாவே, இங்கே உனக்கு என்ன காரியம் என்கிற சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவன் மாடுகளை விட்டு, எலியாவின் பிறகே ஓடி: நான் என் தகப்பனையும் என் தாயையும் முத்தஞ்செய்ய உத்தரவுகொடும், அதற்குப்பின் உம்மைப் பின்தொடர்வேன் என்றான். அதற்கு அவன்: போய்த் திரும்பிவா; நான் உனக்குச் செய்ததை நினைத்துக் கொள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை எலியா கேட்டபோது, தன் சால்வையினால் தன் முகத்தை மூடிக்கொண்டு வெளியே வந்து, கெபியின் வாசலில் நின்றான். அப்பொழுது, இதோ, எலியாவே, இங்கே உனக்கு என்ன காரியம் என்கிற சத்தம் அவனுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவன் மாடுகளை விட்டு, எலியாவின் பிறகே ஓடி: நான் என் தகப்பனையும் என் தாயையும் முத்தஞ்செய்ய உத்தரவுகொடும், அதற்குப்பின் உம்மைப் பின்தொடர்வேன் என்றான். அதற்கு அவன்: போய்த் திரும்பிவா; நான் உனக்குச் செய்ததை நினைத்துக் கொள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யேசபேல் எலியாவினிடத்தில் ஆள் அனுப்பி: அவர்களில் ஒவ்வொருவனுடைய பிராணனுக்குச் செய்யப்பட்டதுபோல, நான் நாளை இந்நேரத்தில் உன் பிராணனுக்கு செய்யாதேபோனால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால் அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து, எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால் அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து, எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள், நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால் அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து, எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனைப் பார்த்து: நீ தமஸ்குவின் வழியாய் வனாந்தரத்திற்குத் திரும்பிப் போய், ஆசகேலைச் சீரியாவின்மேல் ராஜாவாக அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[1. எலியா செய்த எல்லாவற்றையும், அவன் தீர்க்கதரிசிகளெல்லாரையும் பட்டயத்தாலே கொன்றுபோட்ட செய்தி அனைத்தையும், ஆகாப் யேசபேலுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனைப் பார்த்து: நீ தமஸ்குவின் வழியாய் வனாந்தரத்திற்குத் திரும்பிப் போய், ஆசகேலைச் சீரியாவின்மேல் ராஜாவாக அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[1. எலியா செய்த எல்லாவற்றையும், அவன் தீர்க்கதரிசிகளெல்லாரையும் பட்டயத்தாலே கொன்றுபோட்ட செய்தி அனைத்தையும், ஆகாப் யேசபேலுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனைப் பார்த்து: நீ தமஸ்குவின் வழியாய் வனாந்தரத்திற்குத் திரும்பிப் போய், ஆசகேலைச் சீரியாவின்மேல் ராஜாவாக அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யேசபேல் எலியாவினிடத்தில் ஆள் அனுப்பி: அவர்களில் ஒவ்வொருவனுடைய பிராணனுக்குச் செய்யப்பட்டதுபோல, நான் நாளை இந்நேரத்தில் உன் பிராணனுக்கு செய்யாதேபோனால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு நிம்சியின் குமாரனாகிய யெகூவை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணி, ஆபேல்மேகொலா ஊரானான சாப்பாத்தின் குமாரனாகிய எலிசாவை உன் ஸ்தானத்திலே தீர்க்கதரிசியாக அபிஷேகம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யேசபேல் எலியாவினிடத்தில் ஆள் அனுப்பி: அவர்களில் ஒவ்வொருவனுடைய பிராணனுக்குச் செய்யப்பட்டதுபோல, நான் நாளை இந்நேரத்தில் உன் பிராணனுக்கு செய்யாதேபோனால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சம்பவிப்பதாவது: ஆசகேலின் பட்டயத்திற்குத் தப்பினவனை யெகூ கொன்றுபோடுவான்; யெகூவின் பட்டயத்திற்குத் தப்பினவனை எலிசா கொன்று போடுவான்.]]></a:t>
+              <a:t><![CDATA[3. அவனுக்கு அது தெரிந்தபோது எழுந்து, தன் பிராணனைக் காக்க யூதாவைச்சேர்ந்த பெயெர்செபாவுக்குப் புறப்பட்டுப்போய், தன் வேலைக்காரனை அங்கே நிறுத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் பாகாலுக்கு முடங்காதிருக்கிற முழங்கால்களையும், அவனை முத்தஞ்செய்யாதிருக்கிற வாய்களையுமுடைய ஏழாயிரம்பேரை இஸ்ரவேலிலே மீதியாக வைத்திருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. அவனுக்கு அது தெரிந்தபோது எழுந்து, தன் பிராணனைக் காக்க யூதாவைச்சேர்ந்த பெயெர்செபாவுக்குப் புறப்பட்டுப்போய், தன் வேலைக்காரனை அங்கே நிறுத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் பாகாலுக்கு முடங்காதிருக்கிற முழங்கால்களையும், அவனை முத்தஞ்செய்யாதிருக்கிற வாய்களையுமுடைய ஏழாயிரம்பேரை இஸ்ரவேலிலே மீதியாக வைத்திருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. அவன் வனாந்தரத்தில் ஒருநாள் பிரபாணம் போய், ஒரு சூரைச்செடியின் கீழ் உட்கார்ந்து, தான் சாகவேண்டும் என்று கோரி: போதும் கர்த்தாவே, என் ஆத்துமாவை எடுத்துக்கொள்ளும்; நான் என் பிதாக்களைப்பார்க்கிலும் நல்லவன் அல்ல என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்கு அது தெரிந்தபோது எழுந்து, தன் பிராணனைக் காக்க யூதாவைச்சேர்ந்த பெயெர்செபாவுக்குப் புறப்பட்டுப்போய், தன் வேலைக்காரனை அங்கே நிறுத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: சேனைகளின் தேவனாகிய கர்த்தருக்காக வெகு பக்திவைராக்கியமாயிருந்தேன்; இஸ்ரவேல் புத்திரர் உமது உடன்படிக்கையைத் தள்ளிவிட்டார்கள்; உம்முடைய பலிபீடங்களை இடித்து, உம்முடைய தீர்க்கதரிசிகளைப் பட்டயத்தினால் கொன்றுபோட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன்; என் பிராணனையும் வாங்கத் தேடுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியே அவன் அவ்விடம் விட்டு புறப்பட்டுப்போய், பன்னிரண்டு ஏர்பூட்டி உழுத சாப்பாத்தின் குமாரனாகிய எலிசாவைக் கண்டான்; அவன் பன்னிரண்டாம் ஏரை ஒட்டிக்கொண்டிருந்தான்; எலியா அவன் இருக்கும் இடமட்டும் போய், அவன்மேல் தன் சால்வையைப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. அவன் வனாந்தரத்தில் ஒருநாள் பிரபாணம் போய், ஒரு சூரைச்செடியின் கீழ் உட்கார்ந்து, தான் சாகவேண்டும் என்று கோரி: போதும் கர்த்தாவே, என் ஆத்துமாவை எடுத்துக்கொள்ளும்; நான் என் பிதாக்களைப்பார்க்கிலும் நல்லவன் அல்ல என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியே அவன் அவ்விடம் விட்டு புறப்பட்டுப்போய், பன்னிரண்டு ஏர்பூட்டி உழுத சாப்பாத்தின் குமாரனாகிய எலிசாவைக் கண்டான்; அவன் பன்னிரண்டாம் ஏரை ஒட்டிக்கொண்டிருந்தான்; எலியா அவன் இருக்கும் இடமட்டும் போய், அவன்மேல் தன் சால்வையைப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. அவன் வனாந்தரத்தில் ஒருநாள் பிரபாணம் போய், ஒரு சூரைச்செடியின் கீழ் உட்கார்ந்து, தான் சாகவேண்டும் என்று கோரி: போதும் கர்த்தாவே, என் ஆத்துமாவை எடுத்துக்கொள்ளும்; நான் என் பிதாக்களைப்பார்க்கிலும் நல்லவன் அல்ல என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியே அவன் அவ்விடம் விட்டு புறப்பட்டுப்போய், பன்னிரண்டு ஏர்பூட்டி உழுத சாப்பாத்தின் குமாரனாகிய எலிசாவைக் கண்டான்; அவன் பன்னிரண்டாம் ஏரை ஒட்டிக்கொண்டிருந்தான்; எலியா அவன் இருக்கும் இடமட்டும் போய், அவன்மேல் தன் சால்வையைப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[5. ஒரு சூரைச்செடியின்கீழ்ப் படுத்துக்கொண்டு நித்திரைபண்ணினான்; அப்பொழுது ஒரு தூதன் அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம் பண்ணு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன் மாடுகளை விட்டு, எலியாவின் பிறகே ஓடி: நான் என் தகப்பனையும் என் தாயையும் முத்தஞ்செய்ய உத்தரவுகொடும், அதற்குப்பின் உம்மைப் பின்தொடர்வேன் என்றான். அதற்கு அவன்: போய்த் திரும்பிவா; நான் உனக்குச் செய்ததை நினைத்துக் கொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. ஒரு சூரைச்செடியின்கீழ்ப் படுத்துக்கொண்டு நித்திரைபண்ணினான்; அப்பொழுது ஒரு தூதன் அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம் பண்ணு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன் மாடுகளை விட்டு, எலியாவின் பிறகே ஓடி: நான் என் தகப்பனையும் என் தாயையும் முத்தஞ்செய்ய உத்தரவுகொடும், அதற்குப்பின் உம்மைப் பின்தொடர்வேன் என்றான். அதற்கு அவன்: போய்த் திரும்பிவா; நான் உனக்குச் செய்ததை நினைத்துக் கொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அவன் விழித்துப் பார்க்கிறபோது, இதோ, தழலில் சுடப்பட்ட அடையும், ஒரு பாத்திரத்தில் தண்ணீரும் அவன் தலைமாட்டில் இருந்தது; அப்பொழுது அவன், புசித்துக் குடித்துத் திரும்பப் படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால் அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து, எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[6. அவன் விழித்துப் பார்க்கிறபோது, இதோ, தழலில் சுடப்பட்ட அடையும், ஒரு பாத்திரத்தில் தண்ணீரும் அவன் தலைமாட்டில் இருந்தது; அப்பொழுது அவன், புசித்துக் குடித்துத் திரும்பப் படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால் அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து, எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய தூதன் திரும்ப இரண்டாந்தரம் வந்து அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம்பண்ணு; நீ பண்ணவேண்டிய பிரயாணம் வெகுதூரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4826,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் இவனை விட்டுப் போய், ஓர் ஏர்மாடுகளைப் பிடித்து அடித்து, ஏரின் மரமுட்டுகளால் அவைகளின் இறைச்சியைச் சமைத்து ஜனங்களுக்குக் கொடுத்தான்; அவர்கள் சாப்பிட்டபிற்பாடு, அவன் எழுந்து, எலியாவுக்குப் பின்சென்று அவனுக்கு ஊழியஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய தூதன் திரும்ப இரண்டாந்தரம் வந்து அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம்பண்ணு; நீ பண்ணவேண்டிய பிரயாணம் வெகுதூரம் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. அப்பொழுது அவன் எழுந்திருந்து புசித்துக் குடித்து, அந்தப் போஜனத்தின் பலத்தினால் நாற்பதுநாள் இரவுபகல் ஓரேப் என்னும் தேவனுடைய பர்வத மட்டும் நடந்துபோனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. அப்பொழுது அவன் எழுந்திருந்து புசித்துக் குடித்து, அந்தப் போஜனத்தின் பலத்தினால் நாற்பதுநாள் இரவுபகல் ஓரேப் என்னும் தேவனுடைய பர்வத மட்டும் நடந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்கு அது தெரிந்தபோது எழுந்து, தன் பிராணனைக் காக்க யூதாவைச்சேர்ந்த பெயெர்செபாவுக்குப் புறப்பட்டுப்போய், தன் வேலைக்காரனை அங்கே நிறுத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அங்கே அவன் ஒரு கெபிக்குள் போய்த் தங்கினான்; இதோ, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர்: எலியாவே, இங்கே உனக்கு என்ன காரியம் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அங்கே அவன் ஒரு கெபிக்குள் போய்த் தங்கினான்; இதோ, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர்: எலியாவே, இங்கே உனக்கு என்ன காரியம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் வனாந்தரத்தில் ஒருநாள் பிரபாணம் போய், ஒரு சூரைச்செடியின் கீழ் உட்கார்ந்து, தான் சாகவேண்டும் என்று கோரி: போதும் கர்த்தாவே, என் ஆத்துமாவை எடுத்துக்கொள்ளும்; நான் என் பிதாக்களைப்பார்க்கிலும் நல்லவன் அல்ல என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் வனாந்தரத்தில் ஒருநாள் பிரபாணம் போய், ஒரு சூரைச்செடியின் கீழ் உட்கார்ந்து, தான் சாகவேண்டும் என்று கோரி: போதும் கர்த்தாவே, என் ஆத்துமாவை எடுத்துக்கொள்ளும்; நான் என் பிதாக்களைப்பார்க்கிலும் நல்லவன் அல்ல என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒரு சூரைச்செடியின்கீழ்ப் படுத்துக்கொண்டு நித்திரைபண்ணினான்; அப்பொழுது ஒரு தூதன் அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம் பண்ணு என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ வெளியே வந்து கர்த்தருக்கு முன்பாகப் பர்வதத்தில் நில் என்றார்; அப்பொழுது, இதோ, கர்த்தர் கடந்துபோனார்; கர்த்தருக்கு முன்பாகப் பர்வதங்களைப் பிளக்கிறதும் கன்மலைகளை உடைக்கிறதுமான பலத்த பெருங்காற்று உண்டாயிற்று; ஆனாலும் அந்தக் காற்றிலே கர்த்தர் இருக்கவில்லை; காற்றிற்குப்பின் பூமி அதிர்ச்சி உண்டாயிற்று; பூமி அதிர்ச்சியிலும் கர்த்தர் இருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒரு சூரைச்செடியின்கீழ்ப் படுத்துக்கொண்டு நித்திரைபண்ணினான்; அப்பொழுது ஒரு தூதன் அவனைத் தட்டியெழுப்பி: எழுந்திருந்து போஜனம் பண்ணு என்றான்.]]></a:t>
+              <a:t><![CDATA[12. பூமி அதிர்ச்சிக்குப்பின் அக்கினி உண்டாயிற்று; அக்கினியிலும் கர்த்தர் இருக்கவில்லை; அக்கினிக்குப்பின் அமர்ந்த மெல்லியசத்தம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506604" r:id="rId1"/>
+    <p:sldLayoutId id="2473417846" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6258,86 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅವನು ಎದ್ದು ನೋಡಿದಾಗ ಇಗೋ, ಕೆಂಡದಲ್ಲಿ ಸುಡಲ್ಪಟ್ಟ ರೊಟ್ಟಿಯೂ ಒಂದು ತಂಬಿಗೆ ನೀರೂ ಅವನ ತಲೆಯ ಕಡೆಗೆ ಇತ್ತು. ಆಗ]]></a:t>
+              <a:t><![CDATA[small voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ತಿಂದು ಕುಡಿದು ತಿರಿಗಿ ಮಲಗಿಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[13. And it was so, when Elijah heard it, that he wrapped his face in his mantle, and went out, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ತಿರಿಗಿ ಎರಡನೆಯ ಸಾರಿ ಕರ್ತನ ದೂತನು ಬಂದು ಅವನನ್ನು ತಟ್ಟಿ ಅವನಿಗೆ--ನೀನೆದ್ದು ತಿನ್ನು; ಯಾಕಂದರೆ ಪ್ರಯಾಣವು ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[stood in the entering in of the cave. And, behold, there came a voice unto him, and said, What do]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಚ್ಚಾಗಿದೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[you here, Elijah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಅವನೆದ್ದು ತಿಂದು ಕುಡಿದು ಆ ಭೋಜನದ ಶಕ್ತಿ ಯಿಂದ ನಾಲ್ವತ್ತು ದಿವಸ ಹಗಲೂ ರಾತ್ರಿ ಪ್ರಯಾಣ ಮಾಡಿ ಹೋರೇಬ ಎಂಬ ದೇವರ]]></a:t>
+              <a:t><![CDATA[14. And he said, I have been very jealous for the LORD God of hosts: because the children of Israel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಟ್ಟದ ವರೆಗೂ ನಡೆದನು.]]></a:t>
+              <a:t><![CDATA[have forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವನು ಅಲ್ಲಿರುವ ಒಂದು ಗವಿಗೆ ಬಂದು ಅಲ್ಲಿ ವಾಸಿಸಿದನು. ಆಗ ಇಗೋ, ಅವನಿಗೆ ಕರ್ತನ ವಾಕ್ಯ ಉಂಟಾಗಿ ಅವನಿಗೆ--ಎಲೀಯನೇ,]]></a:t>
+              <a:t><![CDATA[I, even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲಿ ಏನು ಮಾಡುತ್ತಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[15. And the LORD said unto him, Go, return on your way to the wilderness of Damascus: and when you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಎಲೀಯನು ಮಾಡಿದ್ದೆಲ್ಲವನ್ನೂ ಅವನು ಕತ್ತಿಯಿಂದ ಎಲ್ಲಾ ಪ್ರವಾದಿಗಳನ್ನು ಕೊಂದುಹಾಕಿದ್ದೆಲ್ಲವನ್ನೂ ಅಹಾಬನು]]></a:t>
+              <a:t><![CDATA[come, anoint Hazael to be king over Syria:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಈಜೆಬೆಲಳಿಗೆ ತಿಳಿಸಿದಾಗ,]]></a:t>
+              <a:t><![CDATA[16. And Jehu the son of Nimshi shall you anoint to be king over Israel: and Elisha the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಈಜೆಬೆಲಳು ಎಲೀಯನ ಬಳಿಗೆ ದೂತ ನನ್ನು ಕಳುಹಿಸಿ--ನಾನು ನಾಳೆ ಇಷ್ಟು ಹೊತ್ತಿಗೆ ಅವ ರಲ್ಲಿರುವ ಒಬ್ಬೊಬ್ಬನ ಪ್ರಾಣದ]]></a:t>
+              <a:t><![CDATA[10. And he said, I have been very jealous for the LORD God of hosts: for the children of Israel have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅದಕ್ಕವನು--ಸೈನ್ಯಗಳ ದೇವ ರಾದ ಕರ್ತನಿಗೋಸ್ಕರ ನಾನು ಬಹು ರೋಷವುಳ್ಳವ ನಾಗಿದ್ದೇನೆ; ಯಾಕಂದರೆ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳು]]></a:t>
+              <a:t><![CDATA[Shaphat of Abelmeholah shall you anoint to be prophet in your room.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಒಡಂಬಡಿಕೆಯನ್ನು ಬಿಟ್ಟು ನಿನ್ನ ಬಲಿ ಪೀಠಗಳನ್ನು ಕೆಡವಿ ನಿನ್ನ ಪ್ರವಾದಿಗಳನ್ನು ಕತ್ತಿಯಿಂದ ಕೊಂದು ಹಾಕಿದ್ದಾರೆ;]]></a:t>
+              <a:t><![CDATA[17. And it shall come to pass, that him that escapes the sword of Hazael shall Jehu slay: and him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ಹೌದು, ನಾನೊಬ್ಬನೇ ಉಳಿದಿ ದ್ದೇನೆ; ಆದರೆ ಅವರು ನನ್ನ ಪ್ರಾಣವನ್ನು ತೆಗೆದುಬಿಡಲು ಹುಡುಕುತ್ತಾರೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[that escapes from the sword of Jehu shall Elisha slay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಆತನು--ನೀನು ಹೊರಗೆ ಬಂದು ಬೆಟ್ಟದ ಮೇಲೆ ಕರ್ತನ ಮುಂದೆ ನಿಲ್ಲು ಅಂದನು. ಇಗೋ, ಕರ್ತನು ಹಾದುಹೋದನು; ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[18. Yet I have left me seven thousand in Israel, all the knees which have not bowed unto Baal, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದೆ ಬೆಟ್ಟಗಳನ್ನು ಭೇದಿಸುವಂಥ, ಗುಡ್ಡ ಗಳನ್ನು ಒಡೆಯುವಂಥ ಮಹಾ ಬಲವಾದ ಗಾಳಿ; ಆ ಗಾಳಿಯಲ್ಲಿ ಕರ್ತನು ಇರಲಿಲ್ಲ. ಗಾಳಿಯ]]></a:t>
+              <a:t><![CDATA[every mouth which has not kissed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತರು ವಾಯ ಭೂಕಂಪವು; ಆ ಭೂಕಂಪದಲ್ಲಿ ಕರ್ತನು ಇರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[19. So he departed thence, and found Elisha the son of Shaphat, who was plowing with twelve yoke of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಭೂಕಂಪದ ತರುವಾಯ ಬೆಂಕಿಯು; ಆ ಬೆಂಕಿಯಲ್ಲಿ ಕರ್ತನು ಇರಲಿಲ್ಲ. ಬೆಂಕಿಯ ತರು ವಾಯ ಮೆಲ್ಲನೆಯಾದಂಥ, ಸೂಕ್ಷ್ಮವಾದಂಥ]]></a:t>
+              <a:t><![CDATA[oxen before him, and he with the twelfth: and Elijah passed by him, and cast his mantle upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಬ್ದವು.]]></a:t>
+              <a:t><![CDATA[20. And he left the oxen, and ran after Elijah, and said, Let me, I pray you, kiss my father and my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಎಲೀಯನು ಅದನ್ನು ಕೇಳಿದಾಗ ತನ್ನ ಕಂಬಳಿ ಯಿಂದ ತನ್ನ ಮುಖವನ್ನು ಮುಚ್ಚಿಕೊಂಡು ಹೊರಗೆ ಬಂದು ಗವಿಯ ದ್ವಾರದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[mother, and then I will follow you. And he said unto him, Go back again: for what have I done to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಂತನು. ಆಗ ಇಗೋಎಲೀಯನೇ, ಇಲ್ಲಿ ಏನು ಮಾಡುತ್ತೀ ಎಂಬ ಶಬ್ದವು ಅವನಿಗೆ ಉಂಟಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ನಿನ್ನ ಪ್ರಾಣಕ್ಕೂ ಮಾಡದೆ ಹೋದರೆ ದೇವರುಗಳು ನನಗೆ ಹೀಗೆಯೂ ಹೆಚ್ಚಾಗಿಯೂ ಮಾಡಲಿ ಎಂದು ಹೇಳಿದಳು.]]></a:t>
+              <a:t><![CDATA[forsaken your covenant, thrown down yours altars, and slain your prophets with the sword; and I,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅದಕ್ಕೆ ಅವನು--ಸೈನ್ಯಗಳ ದೇವರಾದ ಕರ್ತನಿಗೋಸ್ಕರ ನಾನು ಮಹಾ ರೋಷವು ಳ್ಳವನಾಗಿದ್ದೆನು; ಯಾಕಂದರೆ ಇಸ್ರಾಯೇಲಿನ]]></a:t>
+              <a:t><![CDATA[21. And he returned back from him, and took a yoke of oxen, and slew them, and boiled their flesh]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಕ್ಕಳು ನಿನ್ನ ಒಡಂಬಡಿಕೆಯನ್ನು ಬಿಟ್ಟು ನಿನ್ನ ಬಲಿಪೀಠಗಳನ್ನು ಕೆಡವಿ ನಿನ್ನ ಪ್ರವಾದಿಗಳನ್ನು ಕತ್ತಿಯಿಂದ ಕೊಂದು]]></a:t>
+              <a:t><![CDATA[with the instruments of the oxen, and gave unto the people, and they did eat. Then he arose, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಕಿದ್ದಾರೆ; ನಾನೊಬ್ಬನೇ ಉಳಿದಿದ್ದೇನೆ; ಅವರು ನನ್ನ ಪ್ರಾಣವನ್ನು ತೆಗೆಯಲು ಹುಡುಕುತ್ತಾರೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[went after Elijah, and ministered unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆಗ ಕರ್ತನು ಅವನಿಗೆ--ನೀನು ಹೋಗಿ ನಿನ್ನ ಮಾರ್ಗದಲ್ಲಿ ದಮಸ್ಕದ ಅರಣ್ಯಕ್ಕೆ ತಿರಿಗಿಕೊಂಡು ಒಳಗೆ ಹೋಗಿ ಹಜಾಯೇಲನನ್ನು]]></a:t>
+              <a:t><![CDATA[1. And Ahab told Jezebel all that Elijah had done, and likewise how he had slain all the prophets]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಾಮಿನ ಮೇಲೆ ಅರಸನಾಗಿರಲು ಅಭಿಷೇಕಿಸು. ಇದಲ್ಲದೆ ನಿಂಷಿಯನ ಮಗನಾದ ಯೇಹುವನ್ನು ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಅರಸನಾಗಿರಲು]]></a:t>
+              <a:t><![CDATA[with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಭಿಷೇಕಿಸಿ, ಅಬೇಲ್‌ಮೆಹೋಲ ಊರಿನವನಾದ ಶಾಫಾಟನ ಮಗನಾಗಿರುವ ಎಲೀಷ ನನ್ನು ನಿನಗೆ ಬದಲಾಗಿ ಪ್ರವಾದಿಯಾಗಿರಲು ಅಭಿ ಷೇಕಿಸು.]]></a:t>
+              <a:t><![CDATA[2. Then Jezebel sent a messenger unto Elijah, saying, So let the gods do to me, and more also, if I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಹಜಾಯೇಲನ ಕತ್ತಿಗೆ ತಪ್ಪಿದವನನ್ನು ಯೇಹುವ ಕೊಂದುಹಾಕುವನು;]]></a:t>
+              <a:t><![CDATA[make not your life as the life of one of them by tomorrow about this time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಯೇಹುವಿನ ಕತ್ತಿಗೆ ತಪ್ಪಿದವನನ್ನು ಎಲೀಷನು ಕೊಂದುಹಾಕುವನು.]]></a:t>
+              <a:t><![CDATA[3. And when he saw that, he arose, and went for his life, and came to Beersheba, which belongs to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆದರೆ ಬಾಳನಿಗೆ ಬೊಗ್ಗದೆ ಇರುವ ಸಕಲ ಮೊಣ ಕಾಲುಗಳೂ ಅದನ್ನು ಮುದ್ದಿಡದ ಸಕಲ ಬಾಯಿಗಳೂ ಆಗಿರುವ ಏಳು ಸಾವಿರ ಮಂದಿಯನ್ನು]]></a:t>
+              <a:t><![CDATA[Judah, and left his servant there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇ ಲಿನಲ್ಲಿ ನನಗೋಸ್ಕರ ಉಳಿಸಿಕೊಂಡಿದ್ದೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[4. But he himself went a day's journey into the wilderness, and came and sat down under a juniper]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅವನು ಅದನ್ನು ಕೇಳಿ ಎದ್ದು ತನ್ನ ಪ್ರಾಣಕ್ಕೋಸ್ಕರ ಯೆಹೂದಕ್ಕೆ ಸೇರಿದ ಬೇರ್ಷೆಬಕ್ಕೆ ಹೊರಟುಹೋಗಿ ಅಲ್ಲಿ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[even I only, am left; and they seek my life, to take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಹಾಗೆಯೇ ಅವನು ಅಲ್ಲಿಂದ ಹೊರಟು ಶಾಫಾ ಟನ ಮಗನಾದ ಎಲೀಷನನ್ನು ಕಂಡುಕೊಂಡನು; ಅವನು ತನ್ನ ಮುಂದೆ ಇರುವ ಹನ್ನೆರಡು ಜೋಡು]]></a:t>
+              <a:t><![CDATA[tree: and he requested for himself that he might die; and said, It is enough; now, O LORD, take away]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತುಗಳಿಂದ ಉಳುತ್ತಿದ್ದನು; ಅವನು ಹನ್ನೆರಡನೇ ಜೋಡಿನ ಸಂಗಡ ಇದ್ದನು. ಎಲೀಯನು ಅವನ ಪಕ್ಕದಲ್ಲಿ ಹಾದು ಹೋಗಿ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[my life; for I am not better than my fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಂಬಳಿಯನ್ನು ಅವನ ಮೇಲೆ ಹಾಕಿದನು.]]></a:t>
+              <a:t><![CDATA[5. And as he lay and slept under a juniper tree, behold, then an angel touched him, and said unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಅವನು ಎತ್ತುಗಳನ್ನು ಬಿಟ್ಟು ಎಲೀಯನ ಹಿಂದೆ ಓಡಿಹೋಗಿ ಅವನಿಗೆ --ಅಪ್ಪಣೆಯಾದರೆ ನಾನು ನನ್ನ ತಂದೆತಾಯಿಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[him, Arise and eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುದ್ದಿಟ್ಟು ನಿನ್ನನ್ನು ಹಿಂಬಾಲಿಸುವೆನು ಅಂದನು. ಅವನು ಇವನಿಗೆ--ಹಿಂದಕ್ಕೆ ಹೋಗು; ನಾನು ನಿನಗೆ ಏನು ಮಾಡಿದೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[6. And he looked, and, behold, there was a cake baked on the coals, and a cruse of water at his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆಗ ಇವನು ಅವನನ್ನು ಬಿಟ್ಟು ತಿರುಗಿಕೊಂಡು ಒಂದು ಜೋಡು ಎತ್ತುಗಳನ್ನು ತಕ್ಕೊಂಡು ಅವುಗಳನ್ನು ಕೊಂದು ಆ ಜೋಡು ಎತ್ತು]]></a:t>
+              <a:t><![CDATA[head. And he did eat and drink, and laid him down again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಂಟೆಗಳಿಂದ ಅವುಗಳ ಮಾಂಸ ವನ್ನು ಬೇಯಿಸಿ ಜನರಿಗೆ ಕೊಟ್ಟನು. ಅವರು ತಿಂದ ತರುವಾಯ ಅವನು ಎದ್ದು ಎಲೀಯನ ಹಿಂದೆ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[7. And the angel of the LORD came again the second time, and touched him, and said, Arise and eat;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11754,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ ಸೇವೆಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[because the journey is too great for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. And he arose, and did eat and drink, and went in the strength of that food forty days and forty]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[nights unto Horeb the mount of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಕನನ್ನು ಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[11. And he said, Go forth, and stand upon the mount before the LORD. And, behold, the LORD passed]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. And he came thither unto a cave, and lodged there; and, behold, the word of the LORD came to him,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and he said unto him, What do you here, Elijah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆದರೆ ಅವನು ಅರಣ್ಯದಲ್ಲಿ ಒಂದು ದಿವಸದ ಪ್ರಯಾಣ ಮಾಡಿ ಷಿಟ್ಟೀಮ್‌ ಮರದ ಕೆಳಗೆ ಕುಳಿತು ತಾನು ಸಾಯಬೇಕೆಂದು ಬೇಡಿ]]></a:t>
+              <a:t><![CDATA[by, and a great and strong wind rent the mountains, and brake in pieces the rocks before the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂಡು--ಕರ್ತನೇ, ಈಗ ಸಾಕು; ನನ್ನ ಪ್ರಾಣವನ್ನು ತೆಗೆದುಕೋ. ಯಾಕಂದರೆ ನನ್ನ ಪಿತೃಗಳಿಗಿಂತ ನಾನು ಉತ್ತಮನಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[but the LORD was not in the wind: and after the wind an earthquake; but the LORD was not in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನು ಷಿಟ್ಟೀಮ್‌ ಮರದ ಕೆಳಗೆ ಮಲಗಿಕೊಂಡು ನಿದ್ರೆಮಾಡುತ್ತಿರುವಾಗ ಇಗೋ, ಒಬ್ಬ ದೂತನು ಅವನನ್ನು ತಟ್ಟಿ ಅವನಿಗೆಎದ್ದು]]></a:t>
+              <a:t><![CDATA[earthquake:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿನ್ನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[12. And after the earthquake a fire; but the LORD was not in the fire: and after the fire a still]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>