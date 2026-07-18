--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -177,50 +177,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -294,50 +306,56 @@
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -528,53 +546,59 @@
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -743,51 +767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் உன் யுக்தியின்படியே நீ செய்து, அவனுடைய நரைமயிர் சமாதானமாய்ப் பாதாளத்தில் இறங்கவொட்டாதிரு.]]></a:t>
+              <a:t><![CDATA[5. செருயாவின் குமாரனாகிய யோவாப், இஸ்ரவேலின் இரண்டு சேனாபதிகளாகிய நேரின் குமாரன் அப்னேருக்கும், ஏத்தேரின் குமாரன் அமாசாவுக்கும் செய்தகாரியத்தினால் எனக்குச் செய்த குற்றத்தை நீ அறிந்திருக்கிறாயே; அவன் அவர்களைக் கொன்று, சமாதானகாலத்திலே யுத்தகாலத்து இரத்தத்தைச் சிந்தி, யுத்தகாலத்து இரத்தத்தைத் தன் அரையிலுள்ள தன் கால்களில் இருந்த பாதரட்சையிலும் வடியவிட்டானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -852,51 +876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கீலேயாத்தியனான பர்சிலாயின் குமாரருக்குத் தயைசெய்வாயாக; அவர்கள் உன் பந்தியிலே சாப்பிடுகிறவர்களுடன் இருப்பார்களாக; உன் சகோதரனாகிய அப்சலோமுக்கு முன்பாக நான் ஓடிப்போகையில், அவர்கள் என்னை ஆதரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. செருயாவின் குமாரனாகிய யோவாப், இஸ்ரவேலின் இரண்டு சேனாபதிகளாகிய நேரின் குமாரன் அப்னேருக்கும், ஏத்தேரின் குமாரன் அமாசாவுக்கும் செய்தகாரியத்தினால் எனக்குச் செய்த குற்றத்தை நீ அறிந்திருக்கிறாயே; அவன் அவர்களைக் கொன்று, சமாதானகாலத்திலே யுத்தகாலத்து இரத்தத்தைச் சிந்தி, யுத்தகாலத்து இரத்தத்தைத் தன் அரையிலுள்ள தன் கால்களில் இருந்த பாதரட்சையிலும் வடியவிட்டானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -961,51 +985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கீலேயாத்தியனான பர்சிலாயின் குமாரருக்குத் தயைசெய்வாயாக; அவர்கள் உன் பந்தியிலே சாப்பிடுகிறவர்களுடன் இருப்பார்களாக; உன் சகோதரனாகிய அப்சலோமுக்கு முன்பாக நான் ஓடிப்போகையில், அவர்கள் என்னை ஆதரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. செருயாவின் குமாரனாகிய யோவாப், இஸ்ரவேலின் இரண்டு சேனாபதிகளாகிய நேரின் குமாரன் அப்னேருக்கும், ஏத்தேரின் குமாரன் அமாசாவுக்கும் செய்தகாரியத்தினால் எனக்குச் செய்த குற்றத்தை நீ அறிந்திருக்கிறாயே; அவன் அவர்களைக் கொன்று, சமாதானகாலத்திலே யுத்தகாலத்து இரத்தத்தைச் சிந்தி, யுத்தகாலத்து இரத்தத்தைத் தன் அரையிலுள்ள தன் கால்களில் இருந்த பாதரட்சையிலும் வடியவிட்டானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1070,51 +1094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கீலேயாத்தியனான பர்சிலாயின் குமாரருக்குத் தயைசெய்வாயாக; அவர்கள் உன் பந்தியிலே சாப்பிடுகிறவர்களுடன் இருப்பார்களாக; உன் சகோதரனாகிய அப்சலோமுக்கு முன்பாக நான் ஓடிப்போகையில், அவர்கள் என்னை ஆதரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் உன் யுக்தியின்படியே நீ செய்து, அவனுடைய நரைமயிர் சமாதானமாய்ப் பாதாளத்தில் இறங்கவொட்டாதிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1179,51 +1203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயி உன்னிடத்தில் இருக்கிறான்; நான் மக்னாயீமுக்குப் போகிற நாளிலே, அவன் என்னைக் கொடிய தூஷணமாய்த் தூஷித்தான்; ஆனாலும் அவன் யோர்தானிலே எனக்கு எதிர்கொண்டுவந்தபடியினால்: நான் உன்னைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று கர்த்தர்மேல் அவனுக்கு ஆணையிட்டுக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[7. கீலேயாத்தியனான பர்சிலாயின் குமாரருக்குத் தயைசெய்வாயாக; அவர்கள் உன் பந்தியிலே சாப்பிடுகிறவர்களுடன் இருப்பார்களாக; உன் சகோதரனாகிய அப்சலோமுக்கு முன்பாக நான் ஓடிப்போகையில், அவர்கள் என்னை ஆதரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1288,51 +1312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும் பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயி உன்னிடத்தில் இருக்கிறான்; நான் மக்னாயீமுக்குப் போகிற நாளிலே, அவன் என்னைக் கொடிய தூஷணமாய்த் தூஷித்தான்; ஆனாலும் அவன் யோர்தானிலே எனக்கு எதிர்கொண்டுவந்தபடியினால்: நான் உன்னைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று கர்த்தர்மேல் அவனுக்கு ஆணையிட்டுக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[7. கீலேயாத்தியனான பர்சிலாயின் குமாரருக்குத் தயைசெய்வாயாக; அவர்கள் உன் பந்தியிலே சாப்பிடுகிறவர்களுடன் இருப்பார்களாக; உன் சகோதரனாகிய அப்சலோமுக்கு முன்பாக நான் ஓடிப்போகையில், அவர்கள் என்னை ஆதரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1506,51 +1530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் நீ அவனைக் குற்றமற்றவன் என்று எண்ணாதே; நீ புத்திமான்; அவனுடைய நரைமயிரை இரத்தத்துடன் பாதாளத்தில் இறங்கப்பண்ண, நீ அவனுக்குச் செய்யவேண்டியதை அறிவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. மேலும் பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயி உன்னிடத்தில் இருக்கிறான்; நான் மக்னாயீமுக்குப் போகிற நாளிலே, அவன் என்னைக் கொடிய தூஷணமாய்த் தூஷித்தான்; ஆனாலும் அவன் யோர்தானிலே எனக்கு எதிர்கொண்டுவந்தபடியினால்: நான் உன்னைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று கர்த்தர்மேல் அவனுக்கு ஆணையிட்டுக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1615,51 +1639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் நீ அவனைக் குற்றமற்றவன் என்று எண்ணாதே; நீ புத்திமான்; அவனுடைய நரைமயிரை இரத்தத்துடன் பாதாளத்தில் இறங்கப்பண்ண, நீ அவனுக்குச் செய்யவேண்டியதை அறிவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. மேலும் பகூரிம் ஊரானான பென்யமீனனாகிய கேராவின் மகன் சீமேயி உன்னிடத்தில் இருக்கிறான்; நான் மக்னாயீமுக்குப் போகிற நாளிலே, அவன் என்னைக் கொடிய தூஷணமாய்த் தூஷித்தான்; ஆனாலும் அவன் யோர்தானிலே எனக்கு எதிர்கொண்டுவந்தபடியினால்: நான் உன்னைப் பட்டயத்தாலே கொன்றுபோடுவதில்லை என்று கர்த்தர்மேல் அவனுக்கு ஆணையிட்டுக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1724,51 +1748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ என்ன செய்தாலும், நீ எங்கே போனாலும், எல்லாவற்றிலும் புத்திமானாயிருக்கிறதற்கும், கர்த்தர் என்னைக் குறித்து: உன் பிள்ளைகள் தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் எனக்கு முன்பாக உண்மையாய் நடக்கும்படிக்குத் தங்கள் வழியைக் காத்துக்கொண்டால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கத்தக்க புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று சொன்ன தம்முடைய வார்த்தையைத் திடப்படுத்துகிறதற்கும்,]]></a:t>
+              <a:t><![CDATA[1. தாவீது மரணமடையும் காலம் சமீபத்தபோது, அவன் தன் குமாரனாகிய சாலொமோனுக்குக் கட்டளையிட்டுச் சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1833,51 +1857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு தாவீது தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[9. ஆகிலும் நீ அவனைக் குற்றமற்றவன் என்று எண்ணாதே; நீ புத்திமான்; அவனுடைய நரைமயிரை இரத்தத்துடன் பாதாளத்தில் இறங்கப்பண்ண, நீ அவனுக்குச் செய்யவேண்டியதை அறிவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1942,51 +1966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது மரணமடையும் காலம் சமீபத்தபோது, அவன் தன் குமாரனாகிய சாலொமோனுக்குக் கட்டளையிட்டுச் சொன்னது:]]></a:t>
+              <a:t><![CDATA[9. ஆகிலும் நீ அவனைக் குற்றமற்றவன் என்று எண்ணாதே; நீ புத்திமான்; அவனுடைய நரைமயிரை இரத்தத்துடன் பாதாளத்தில் இறங்கப்பண்ண, நீ அவனுக்குச் செய்யவேண்டியதை அறிவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2051,51 +2075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது மரணமடையும் காலம் சமீபத்தபோது, அவன் தன் குமாரனாகிய சாலொமோனுக்குக் கட்டளையிட்டுச் சொன்னது:]]></a:t>
+              <a:t><![CDATA[10. பின்பு தாவீது தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2269,51 +2293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் பூலோகத்தார் யாவரும் போகிற வழியே போகிறேன்; நீ திடன் கொண்டு புருஷனாயிரு.]]></a:t>
+              <a:t><![CDATA[11. தாவீது இஸ்ரவேலை அரசாண்ட நாட்கள் நாற்பது வருஷம்; அவன் எப்ரோனில் ஏழு வருஷமும், எருசலேமில் முப்பத்துமூன்று வருஷமும் அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2378,51 +2402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் பூலோகத்தார் யாவரும் போகிற வழியே போகிறேன்; நீ திடன் கொண்டு புருஷனாயிரு.]]></a:t>
+              <a:t><![CDATA[12. சாலொமோன் தன் தகப்பனாகிய தாவீதுடைய சிங்காசனத்தின்மேல் வீற்றிருந்தான்; அவன் ராஜ்யபாரம் மிகவும் ஸ்திரப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2487,51 +2511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ வெளியே போய்க் கீதரோன் ஆற்றைக் கடக்கும் நாளில், நீ சாகவே சாவாய்; அப்பொழுது உன் இரத்தப்பழி உன் தலையின்மேல் இருக்கும் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. ஆகித்தின் குமாரனாகிய அதோனியா சாலொமோனின் தாயாகிய பத்சேபாளிடத்தில் வந்தான். நீ சமாதானமாய் வருகிறாயா என்று அவள் கேட்டதற்கு: சமாதானமாய்த் தான் வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2596,51 +2620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ வெளியே போய்க் கீதரோன் ஆற்றைக் கடக்கும் நாளில், நீ சாகவே சாவாய்; அப்பொழுது உன் இரத்தப்பழி உன் தலையின்மேல் இருக்கும் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. ஆகித்தின் குமாரனாகிய அதோனியா சாலொமோனின் தாயாகிய பத்சேபாளிடத்தில் வந்தான். நீ சமாதானமாய் வருகிறாயா என்று அவள் கேட்டதற்கு: சமாதானமாய்த் தான் வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2705,51 +2729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சாலொமோன் தன் தகப்பனாகிய தாவீதுடைய சிங்காசனத்தின்மேல் வீற்றிருந்தான்; அவன் ராஜ்யபாரம் மிகவும் ஸ்திரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. பின்பு அவன்: உம்மோடே நான் பேசவேண்டிய ஒரு காரியம் இருக்கிறது என்றான். அதற்கு அவள்: சொல் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2814,51 +2838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சாலொமோன் தன் தகப்பனாகிய தாவீதுடைய சிங்காசனத்தின்மேல் வீற்றிருந்தான்; அவன் ராஜ்யபாரம் மிகவும் ஸ்திரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவன்: ராஜ்யம் என்னுடையதாயிருந்தது என்றும், நான் அரசாளுகிறதற்கு இஸ்ரவேலரெல்லாரும் என்மேல் நோக்கமாய் இருந்தார்கள் என்றும் நீர் அறிவீர்; ஆனாலும் ராஜ்யபாரம் என்னைவிட்டுத் தாண்டி, என் சகோதரனுக்கு ஆயிற்று; கர்த்தரால் அது அவருக்குக் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2923,51 +2947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ என்ன செய்தாலும், நீ எங்கே போனாலும், எல்லாவற்றிலும் புத்திமானாயிருக்கிறதற்கும், கர்த்தர் என்னைக் குறித்து: உன் பிள்ளைகள் தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் எனக்கு முன்பாக உண்மையாய் நடக்கும்படிக்குத் தங்கள் வழியைக் காத்துக்கொண்டால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கத்தக்க புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று சொன்ன தம்முடைய வார்த்தையைத் திடப்படுத்துகிறதற்கும்,]]></a:t>
+              <a:t><![CDATA[2. நான் பூலோகத்தார் யாவரும் போகிற வழியே போகிறேன்; நீ திடன் கொண்டு புருஷனாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3032,51 +3056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகித்தின் குமாரனாகிய அதோனியா சாலொமோனின் தாயாகிய பத்சேபாளிடத்தில் வந்தான். நீ சமாதானமாய் வருகிறாயா என்று அவள் கேட்டதற்கு: சமாதானமாய்த் தான் வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவன்: ராஜ்யம் என்னுடையதாயிருந்தது என்றும், நான் அரசாளுகிறதற்கு இஸ்ரவேலரெல்லாரும் என்மேல் நோக்கமாய் இருந்தார்கள் என்றும் நீர் அறிவீர்; ஆனாலும் ராஜ்யபாரம் என்னைவிட்டுத் தாண்டி, என் சகோதரனுக்கு ஆயிற்று; கர்த்தரால் அது அவருக்குக் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3141,51 +3165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகித்தின் குமாரனாகிய அதோனியா சாலொமோனின் தாயாகிய பத்சேபாளிடத்தில் வந்தான். நீ சமாதானமாய் வருகிறாயா என்று அவள் கேட்டதற்கு: சமாதானமாய்த் தான் வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவன்: ராஜ்யம் என்னுடையதாயிருந்தது என்றும், நான் அரசாளுகிறதற்கு இஸ்ரவேலரெல்லாரும் என்மேல் நோக்கமாய் இருந்தார்கள் என்றும் நீர் அறிவீர்; ஆனாலும் ராஜ்யபாரம் என்னைவிட்டுத் தாண்டி, என் சகோதரனுக்கு ஆயிற்று; கர்த்தரால் அது அவருக்குக் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3250,51 +3274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சீமேயி ராஜாவைப் பார்த்து: அது நல்ல வார்த்தை; ராஜாவாகிய என் ஆண்டவன் சொன்னபடியே, உமது அடியானாகிய நான் செய்வேன் என்று சொல்லி, சீமேயி அநேகநாள் எருசலேமிலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. இப்பொழுது நான் உம்மிடத்தில் ஒரு மன்றாட்டைக் கேட்கிறேன்; அதை எனக்கு மறுக்கவேண்டாம் என்றான். அவள்: சொல் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3359,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சீமேயி ராஜாவைப் பார்த்து: அது நல்ல வார்த்தை; ராஜாவாகிய என் ஆண்டவன் சொன்னபடியே, உமது அடியானாகிய நான் செய்வேன் என்று சொல்லி, சீமேயி அநேகநாள் எருசலேமிலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: ராஜாவாகிய சாலொமோன் உம்முடைய சொல்லை மறுப்பதில்லை; சூனேம் ஊராளாகிய அபிஷாகை எனக்கு அவர் விவாகம் பண்ணிக்கொடுக்க, அவரோடே பேசும்படி வேண்டுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3468,51 +3492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு அவன்: உம்மோடே நான் பேசவேண்டிய ஒரு காரியம் இருக்கிறது என்றான். அதற்கு அவள்: சொல் என்றாள்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: ராஜாவாகிய சாலொமோன் உம்முடைய சொல்லை மறுப்பதில்லை; சூனேம் ஊராளாகிய அபிஷாகை எனக்கு அவர் விவாகம் பண்ணிக்கொடுக்க, அவரோடே பேசும்படி வேண்டுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3577,51 +3601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மூன்று வருஷம் சென்றபோது, சீமேயியின் வேலைக்காரர் இரண்டுபேர் மாக்காவின் குமாரனாகிய ஆகீஸ் என்னும் காத்தின் ராஜாவினிடத்துக்கு ஓடிப்போனார்கள்; உன் வேலைக்காரர் காத் ஊரில் இருக்கிறார்கள் என்று சீமேயிக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அதற்குப் பத்சேபாள்: நல்லது, நான் உனக்காக ராஜாவிடத்தில் பேசுவேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3686,51 +3710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மூன்று வருஷம் சென்றபோது, சீமேயியின் வேலைக்காரர் இரண்டுபேர் மாக்காவின் குமாரனாகிய ஆகீஸ் என்னும் காத்தின் ராஜாவினிடத்துக்கு ஓடிப்போனார்கள்; உன் வேலைக்காரர் காத் ஊரில் இருக்கிறார்கள் என்று சீமேயிக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. பத்சேபாள் அதோனியாவுக்காக ராஜாவாகிய சாலொமோனிடத்தில் பேசும்படி போனாள்; அப்பொழுது ராஜா எழுந்திருந்து, அவளுக்கு எதிர்கொண்டு வந்து அவளை வணங்கி, தன் சிங்காசனத்தின்மேல் உட்கார்ந்து, ராஜாவின் தாயார் தன் வலதுபுறமாக உட்கார, அவளுக்கு ஒரு ஆசனத்தை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3795,51 +3819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவன்: ராஜ்யம் என்னுடையதாயிருந்தது என்றும், நான் அரசாளுகிறதற்கு இஸ்ரவேலரெல்லாரும் என்மேல் நோக்கமாய் இருந்தார்கள் என்றும் நீர் அறிவீர்; ஆனாலும் ராஜ்யபாரம் என்னைவிட்டுத் தாண்டி, என் சகோதரனுக்கு ஆயிற்று; கர்த்தரால் அது அவருக்குக் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[19. பத்சேபாள் அதோனியாவுக்காக ராஜாவாகிய சாலொமோனிடத்தில் பேசும்படி போனாள்; அப்பொழுது ராஜா எழுந்திருந்து, அவளுக்கு எதிர்கொண்டு வந்து அவளை வணங்கி, தன் சிங்காசனத்தின்மேல் உட்கார்ந்து, ராஜாவின் தாயார் தன் வலதுபுறமாக உட்கார, அவளுக்கு ஒரு ஆசனத்தை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3904,51 +3928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவன்: ராஜ்யம் என்னுடையதாயிருந்தது என்றும், நான் அரசாளுகிறதற்கு இஸ்ரவேலரெல்லாரும் என்மேல் நோக்கமாய் இருந்தார்கள் என்றும் நீர் அறிவீர்; ஆனாலும் ராஜ்யபாரம் என்னைவிட்டுத் தாண்டி, என் சகோதரனுக்கு ஆயிற்று; கர்த்தரால் அது அவருக்குக் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[19. பத்சேபாள் அதோனியாவுக்காக ராஜாவாகிய சாலொமோனிடத்தில் பேசும்படி போனாள்; அப்பொழுது ராஜா எழுந்திருந்து, அவளுக்கு எதிர்கொண்டு வந்து அவளை வணங்கி, தன் சிங்காசனத்தின்மேல் உட்கார்ந்து, ராஜாவின் தாயார் தன் வலதுபுறமாக உட்கார, அவளுக்கு ஒரு ஆசனத்தை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4013,51 +4037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது சீமேயி எழுந்து, தன் கழுதையின்மேல் சேணம்வைத்து, தன் வேலைக்காரரைத் தேட, காத் ஊரிலிருக்கிற ஆகீசிடத்துக்குப் புறப்பட்டுப் போனான்; இப்படிச் சீமேயி போய், தன் வேலைக்காரரைக் காத் ஊரிலிருந்து கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவள்: நான் உம்மை ஒரு சிறிய மன்றாட்டைக் கேட்க விரும்புகிறேன்; எனக்கு அதை மறுக்கவேண்டாம் என்றாள். அதற்கு ராஜா: என் தாயாரே, கேளும்; நான் உமக்கு மறுப்பதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4231,51 +4255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது சீமேயி எழுந்து, தன் கழுதையின்மேல் சேணம்வைத்து, தன் வேலைக்காரரைத் தேட, காத் ஊரிலிருக்கிற ஆகீசிடத்துக்குப் புறப்பட்டுப் போனான்; இப்படிச் சீமேயி போய், தன் வேலைக்காரரைக் காத் ஊரிலிருந்து கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவள்: நான் உம்மை ஒரு சிறிய மன்றாட்டைக் கேட்க விரும்புகிறேன்; எனக்கு அதை மறுக்கவேண்டாம் என்றாள். அதற்கு ராஜா: என் தாயாரே, கேளும்; நான் உமக்கு மறுப்பதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4340,51 +4364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்பொழுது நான் உம்மிடத்தில் ஒரு மன்றாட்டைக் கேட்கிறேன்; அதை எனக்கு மறுக்கவேண்டாம் என்றான். அவள்: சொல் என்றாள்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவள்: சூனேம் ஊராளாகிய அபிஷாகை உம்முடைய சகோதரனாகிய அதோனியாவுக்கு விவாகம்பண்ணிக்கொடுக்கவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4449,51 +4473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: ராஜாவாகிய சாலொமோன் உம்முடைய சொல்லை மறுப்பதில்லை; சூனேம் ஊராளாகிய அபிஷாகை எனக்கு அவர் விவாகம் பண்ணிக்கொடுக்க, அவரோடே பேசும்படி வேண்டுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. ராஜாவாகிய சாலொமோன் தன் தாயாருக்குப் பிரதியுத்தரமாக: நீர் சூனேம் ஊராளாகிய அபிஷாகை அதோனியாவுக்குக் கேட்பானேன்? அப்படியானால் ராஜ்யபாரத்தையும் அவனுக்குக் கேளும்; அவன் எனக்கு மூத்த சகோதரன்; அவனுக்கும் ஆசாரியனாகிய அபியத்தாருக்கும் செருயாவின் குமாரன் யோவாபுக்குமே அதைக் கேளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4558,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: ராஜாவாகிய சாலொமோன் உம்முடைய சொல்லை மறுப்பதில்லை; சூனேம் ஊராளாகிய அபிஷாகை எனக்கு அவர் விவாகம் பண்ணிக்கொடுக்க, அவரோடே பேசும்படி வேண்டுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. ராஜாவாகிய சாலொமோன் தன் தாயாருக்குப் பிரதியுத்தரமாக: நீர் சூனேம் ஊராளாகிய அபிஷாகை அதோனியாவுக்குக் கேட்பானேன்? அப்படியானால் ராஜ்யபாரத்தையும் அவனுக்குக் கேளும்; அவன் எனக்கு மூத்த சகோதரன்; அவனுக்கும் ஆசாரியனாகிய அபியத்தாருக்கும் செருயாவின் குமாரன் யோவாபுக்குமே அதைக் கேளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4667,51 +4691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்குப் பத்சேபாள்: நல்லது, நான் உனக்காக ராஜாவிடத்தில் பேசுவேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[22. ராஜாவாகிய சாலொமோன் தன் தாயாருக்குப் பிரதியுத்தரமாக: நீர் சூனேம் ஊராளாகிய அபிஷாகை அதோனியாவுக்குக் கேட்பானேன்? அப்படியானால் ராஜ்யபாரத்தையும் அவனுக்குக் கேளும்; அவன் எனக்கு மூத்த சகோதரன்; அவனுக்கும் ஆசாரியனாகிய அபியத்தாருக்கும் செருயாவின் குமாரன் யோவாபுக்குமே அதைக் கேளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4776,51 +4800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பத்சேபாள் அதோனியாவுக்காக ராஜாவாகிய சாலொமோனிடத்தில் பேசும்படி போனாள்; அப்பொழுது ராஜா எழுந்திருந்து, அவளுக்கு எதிர்கொண்டு வந்து அவளை வணங்கி, தன் சிங்காசனத்தின்மேல் உட்கார்ந்து, ராஜாவின் தாயார் தன் வலதுபுறமாக உட்கார, அவளுக்கு ஒரு ஆசனத்தை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[23. பின்பு சாலொமோன் ராஜா: அதோனியா இந்த வார்த்தையைத் தன் பிராணனுக்குச் சேதமாகச் சொல்லாதிருந்தால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று கர்த்தர்மேல் ஆணையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4885,51 +4909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பத்சேபாள் அதோனியாவுக்காக ராஜாவாகிய சாலொமோனிடத்தில் பேசும்படி போனாள்; அப்பொழுது ராஜா எழுந்திருந்து, அவளுக்கு எதிர்கொண்டு வந்து அவளை வணங்கி, தன் சிங்காசனத்தின்மேல் உட்கார்ந்து, ராஜாவின் தாயார் தன் வலதுபுறமாக உட்கார, அவளுக்கு ஒரு ஆசனத்தை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[23. பின்பு சாலொமோன் ராஜா: அதோனியா இந்த வார்த்தையைத் தன் பிராணனுக்குச் சேதமாகச் சொல்லாதிருந்தால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று கர்த்தர்மேல் ஆணையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4994,51 +5018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பத்சேபாள் அதோனியாவுக்காக ராஜாவாகிய சாலொமோனிடத்தில் பேசும்படி போனாள்; அப்பொழுது ராஜா எழுந்திருந்து, அவளுக்கு எதிர்கொண்டு வந்து அவளை வணங்கி, தன் சிங்காசனத்தின்மேல் உட்கார்ந்து, ராஜாவின் தாயார் தன் வலதுபுறமாக உட்கார, அவளுக்கு ஒரு ஆசனத்தை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[24. இப்போதும் இன்றைக்கு அதோனியா கொலையுண்பான் என்று என்னைத் திடப்படுத்தினவரும், என்னை என் தகப்பனாகிய தாவீதின் சிங்காசனத்தில் வீற்றிருக்கப்பண்ணி, தாம் சொன்னபடி எனக்கு வீட்டைக் கட்டுவித்தவருமாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5103,51 +5127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள்: நான் உம்மை ஒரு சிறிய மன்றாட்டைக் கேட்க விரும்புகிறேன்; எனக்கு அதை மறுக்கவேண்டாம் என்றாள். அதற்கு ராஜா: என் தாயாரே, கேளும்; நான் உமக்கு மறுப்பதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[24. இப்போதும் இன்றைக்கு அதோனியா கொலையுண்பான் என்று என்னைத் திடப்படுத்தினவரும், என்னை என் தகப்பனாகிய தாவீதின் சிங்காசனத்தில் வீற்றிருக்கப்பண்ணி, தாம் சொன்னபடி எனக்கு வீட்டைக் கட்டுவித்தவருமாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5212,51 +5236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள்: நான் உம்மை ஒரு சிறிய மன்றாட்டைக் கேட்க விரும்புகிறேன்; எனக்கு அதை மறுக்கவேண்டாம் என்றாள். அதற்கு ராஜா: என் தாயாரே, கேளும்; நான் உமக்கு மறுப்பதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[25. ராஜாவாகிய சாலொமோன் யோய்தாவின் குமாரன் பெனாயாவுக்குக் கட்டளைகொடுத்து அவனை அனுப்பினான்; இவன் அவன்மேல் விழுந்து அவனைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5321,51 +5345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி, நீ உன் தேவனாகிய கர்த்தருடைய கட்டளைகளையும், கற்பனைகளையும், நியாயங்களையும், சாட்சிகளையும் கைக்கொள்ள, அவர் வழிகளில் நடக்கும் படிக்கு அவருடைய காவலைக் காப்பாயாக.]]></a:t>
+              <a:t><![CDATA[3. நீ என்ன செய்தாலும், நீ எங்கே போனாலும், எல்லாவற்றிலும் புத்திமானாயிருக்கிறதற்கும், கர்த்தர் என்னைக் குறித்து: உன் பிள்ளைகள் தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் எனக்கு முன்பாக உண்மையாய் நடக்கும்படிக்குத் தங்கள் வழியைக் காத்துக்கொண்டால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கத்தக்க புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று சொன்ன தம்முடைய வார்த்தையைத் திடப்படுத்துகிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5430,51 +5454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவள்: சூனேம் ஊராளாகிய அபிஷாகை உம்முடைய சகோதரனாகிய அதோனியாவுக்கு விவாகம்பண்ணிக்கொடுக்கவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. ராஜாவாகிய சாலொமோன் யோய்தாவின் குமாரன் பெனாயாவுக்குக் கட்டளைகொடுத்து அவனை அனுப்பினான்; இவன் அவன்மேல் விழுந்து அவனைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5539,51 +5563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜாவாகிய சாலொமோன் தன் தாயாருக்குப் பிரதியுத்தரமாக: நீர் சூனேம் ஊராளாகிய அபிஷாகை அதோனியாவுக்குக் கேட்பானேன்? அப்படியானால் ராஜ்யபாரத்தையும் அவனுக்குக் கேளும்; அவன் எனக்கு மூத்த சகோதரன்; அவனுக்கும் ஆசாரியனாகிய அபியத்தாருக்கும் செருயாவின் குமாரன் யோவாபுக்குமே அதைக் கேளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. ராஜா: ஆசாரியனாகிய அபியத்தாரை நோக்கி: நீ உன் நிலங்கள் இருக்கிற ஆனதோத்திற்குப் போய்விடு; நீ மரணத்திற்குப் பாத்திரவானாயிருந்தும், நீ என் தகப்பனாகிய தாவீதுக்கு முன்பாகக் கர்த்தராகிய ஆண்டவருடைய பெட்டியைச் சுமந்தபடியினாலும், என் தகப்பன் அநுபவித்த உபத்திரவத்தையெல்லாம் நீகூட அநுபவித்தபடியினாலும், இன்றைய தினம் நான் உன்னைக் கொலைசெய்யமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5648,51 +5672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜாவாகிய சாலொமோன் தன் தாயாருக்குப் பிரதியுத்தரமாக: நீர் சூனேம் ஊராளாகிய அபிஷாகை அதோனியாவுக்குக் கேட்பானேன்? அப்படியானால் ராஜ்யபாரத்தையும் அவனுக்குக் கேளும்; அவன் எனக்கு மூத்த சகோதரன்; அவனுக்கும் ஆசாரியனாகிய அபியத்தாருக்கும் செருயாவின் குமாரன் யோவாபுக்குமே அதைக் கேளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. ராஜா: ஆசாரியனாகிய அபியத்தாரை நோக்கி: நீ உன் நிலங்கள் இருக்கிற ஆனதோத்திற்குப் போய்விடு; நீ மரணத்திற்குப் பாத்திரவானாயிருந்தும், நீ என் தகப்பனாகிய தாவீதுக்கு முன்பாகக் கர்த்தராகிய ஆண்டவருடைய பெட்டியைச் சுமந்தபடியினாலும், என் தகப்பன் அநுபவித்த உபத்திரவத்தையெல்லாம் நீகூட அநுபவித்தபடியினாலும், இன்றைய தினம் நான் உன்னைக் கொலைசெய்யமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5757,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜாவாகிய சாலொமோன் தன் தாயாருக்குப் பிரதியுத்தரமாக: நீர் சூனேம் ஊராளாகிய அபிஷாகை அதோனியாவுக்குக் கேட்பானேன்? அப்படியானால் ராஜ்யபாரத்தையும் அவனுக்குக் கேளும்; அவன் எனக்கு மூத்த சகோதரன்; அவனுக்கும் ஆசாரியனாகிய அபியத்தாருக்கும் செருயாவின் குமாரன் யோவாபுக்குமே அதைக் கேளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. ராஜா: ஆசாரியனாகிய அபியத்தாரை நோக்கி: நீ உன் நிலங்கள் இருக்கிற ஆனதோத்திற்குப் போய்விடு; நீ மரணத்திற்குப் பாத்திரவானாயிருந்தும், நீ என் தகப்பனாகிய தாவீதுக்கு முன்பாகக் கர்த்தராகிய ஆண்டவருடைய பெட்டியைச் சுமந்தபடியினாலும், என் தகப்பன் அநுபவித்த உபத்திரவத்தையெல்லாம் நீகூட அநுபவித்தபடியினாலும், இன்றைய தினம் நான் உன்னைக் கொலைசெய்யமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5866,51 +5890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு சாலொமோன் ராஜா: அதோனியா இந்த வார்த்தையைத் தன் பிராணனுக்குச் சேதமாகச் சொல்லாதிருந்தால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று கர்த்தர்மேல் ஆணையிட்டு,]]></a:t>
+              <a:t><![CDATA[26. ராஜா: ஆசாரியனாகிய அபியத்தாரை நோக்கி: நீ உன் நிலங்கள் இருக்கிற ஆனதோத்திற்குப் போய்விடு; நீ மரணத்திற்குப் பாத்திரவானாயிருந்தும், நீ என் தகப்பனாகிய தாவீதுக்கு முன்பாகக் கர்த்தராகிய ஆண்டவருடைய பெட்டியைச் சுமந்தபடியினாலும், என் தகப்பன் அநுபவித்த உபத்திரவத்தையெல்லாம் நீகூட அநுபவித்தபடியினாலும், இன்றைய தினம் நான் உன்னைக் கொலைசெய்யமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5975,51 +5999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இப்போதும் இன்றைக்கு அதோனியா கொலையுண்பான் என்று என்னைத் திடப்படுத்தினவரும், என்னை என் தகப்பனாகிய தாவீதின் சிங்காசனத்தில் வீற்றிருக்கப்பண்ணி, தாம் சொன்னபடி எனக்கு வீட்டைக் கட்டுவித்தவருமாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[27. அப்படியே கர்த்தர் சீலோவிலே ஏலியின் வீட்டாரைக்குறித்துச் சொன்ன வார்த்தையை நிறைவேற்றும்படியாக, சாலொமோன் அபியத்தாரைக் கர்த்தருடைய ஆசாரியனாயிராதபடிக்குத் தள்ளிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6084,51 +6108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இப்போதும் இன்றைக்கு அதோனியா கொலையுண்பான் என்று என்னைத் திடப்படுத்தினவரும், என்னை என் தகப்பனாகிய தாவீதின் சிங்காசனத்தில் வீற்றிருக்கப்பண்ணி, தாம் சொன்னபடி எனக்கு வீட்டைக் கட்டுவித்தவருமாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[27. அப்படியே கர்த்தர் சீலோவிலே ஏலியின் வீட்டாரைக்குறித்துச் சொன்ன வார்த்தையை நிறைவேற்றும்படியாக, சாலொமோன் அபியத்தாரைக் கர்த்தருடைய ஆசாரியனாயிராதபடிக்குத் தள்ளிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6193,51 +6217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இப்போதும் இன்றைக்கு அதோனியா கொலையுண்பான் என்று என்னைத் திடப்படுத்தினவரும், என்னை என் தகப்பனாகிய தாவீதின் சிங்காசனத்தில் வீற்றிருக்கப்பண்ணி, தாம் சொன்னபடி எனக்கு வீட்டைக் கட்டுவித்தவருமாகிய கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. நடந்த இந்தச் செய்தி யோவாபுக்கு வந்தபோது, அவன் கர்த்தருடைய கூடாரத்திற்கு ஓடிப்போய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்; யோவாப் அப்சலோமின் பட்சம் சாயாதவனாயிருந்தும், அதோனியாவின் பட்சம் சாய்ந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6302,51 +6326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜாவாகிய சாலொமோன் யோய்தாவின் குமாரன் பெனாயாவுக்குக் கட்டளைகொடுத்து அவனை அனுப்பினான்; இவன் அவன்மேல் விழுந்து அவனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[28. நடந்த இந்தச் செய்தி யோவாபுக்கு வந்தபோது, அவன் கர்த்தருடைய கூடாரத்திற்கு ஓடிப்போய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்; யோவாப் அப்சலோமின் பட்சம் சாயாதவனாயிருந்தும், அதோனியாவின் பட்சம் சாய்ந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6411,51 +6435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராஜா: ஆசாரியனாகிய அபியத்தாரை நோக்கி: நீ உன் நிலங்கள் இருக்கிற ஆனதோத்திற்குப் போய்விடு; நீ மரணத்திற்குப் பாத்திரவானாயிருந்தும், நீ என் தகப்பனாகிய தாவீதுக்கு முன்பாகக் கர்த்தராகிய ஆண்டவருடைய பெட்டியைச் சுமந்தபடியினாலும், என் தகப்பன் அநுபவித்த உபத்திரவத்தையெல்லாம் நீகூட அநுபவித்தபடியினாலும், இன்றைய தினம் நான் உன்னைக் கொலைசெய்யமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. யோவாப் கர்த்தரின் கூடாரத்திற்கு ஓடிப்போனான் என்றும், இதோ, பலி பீடத்தண்டையில் நிற்கிறான் என்றும், ராஜாவாகிய சாலொமோனுக்கு அறிவிக்கப்பட்டபோது, சாலொமோன் யோய்தாவின் குமாரனாகிய பெனாயாவை அனுப்பி, நீ போய் அவன்மேல் விழு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6520,51 +6544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி, நீ உன் தேவனாகிய கர்த்தருடைய கட்டளைகளையும், கற்பனைகளையும், நியாயங்களையும், சாட்சிகளையும் கைக்கொள்ள, அவர் வழிகளில் நடக்கும் படிக்கு அவருடைய காவலைக் காப்பாயாக.]]></a:t>
+              <a:t><![CDATA[3. நீ என்ன செய்தாலும், நீ எங்கே போனாலும், எல்லாவற்றிலும் புத்திமானாயிருக்கிறதற்கும், கர்த்தர் என்னைக் குறித்து: உன் பிள்ளைகள் தங்கள் முழு இருதயத்தோடும் தங்கள் முழு ஆத்துமாவோடும் எனக்கு முன்பாக உண்மையாய் நடக்கும்படிக்குத் தங்கள் வழியைக் காத்துக்கொண்டால், இஸ்ரவேலின் சிங்காசனத்தின்மேல் வீற்றிருக்கத்தக்க புருஷன் உனக்கு இல்லாமற்போவதில்லை என்று சொன்ன தம்முடைய வார்த்தையைத் திடப்படுத்துகிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6629,51 +6653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராஜா: ஆசாரியனாகிய அபியத்தாரை நோக்கி: நீ உன் நிலங்கள் இருக்கிற ஆனதோத்திற்குப் போய்விடு; நீ மரணத்திற்குப் பாத்திரவானாயிருந்தும், நீ என் தகப்பனாகிய தாவீதுக்கு முன்பாகக் கர்த்தராகிய ஆண்டவருடைய பெட்டியைச் சுமந்தபடியினாலும், என் தகப்பன் அநுபவித்த உபத்திரவத்தையெல்லாம் நீகூட அநுபவித்தபடியினாலும், இன்றைய தினம் நான் உன்னைக் கொலைசெய்யமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. யோவாப் கர்த்தரின் கூடாரத்திற்கு ஓடிப்போனான் என்றும், இதோ, பலி பீடத்தண்டையில் நிற்கிறான் என்றும், ராஜாவாகிய சாலொமோனுக்கு அறிவிக்கப்பட்டபோது, சாலொமோன் யோய்தாவின் குமாரனாகிய பெனாயாவை அனுப்பி, நீ போய் அவன்மேல் விழு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6738,51 +6762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராஜா: ஆசாரியனாகிய அபியத்தாரை நோக்கி: நீ உன் நிலங்கள் இருக்கிற ஆனதோத்திற்குப் போய்விடு; நீ மரணத்திற்குப் பாத்திரவானாயிருந்தும், நீ என் தகப்பனாகிய தாவீதுக்கு முன்பாகக் கர்த்தராகிய ஆண்டவருடைய பெட்டியைச் சுமந்தபடியினாலும், என் தகப்பன் அநுபவித்த உபத்திரவத்தையெல்லாம் நீகூட அநுபவித்தபடியினாலும், இன்றைய தினம் நான் உன்னைக் கொலைசெய்யமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. பெனாயா கர்த்தரின் கூடாரத்திற்குப் போய், அவனைப்பார்த்து: வெளியே வா என்று ராஜா சொல்லுகிறார் என்றான். அதற்கு அவன்: நான் வரமாட்டேன்; இங்கேயே சாவேன் என்றான்; ஆகையால் பெனாயா ராஜாவினிடத்தில் போய், யோவாப் இன்னபடி சொல்லி, இன்னபடி எனக்கு மறுஉத்தரவு கொடுத்தான் என்று மறுசெய்தி சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6847,51 +6871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியே கர்த்தர் சீலோவிலே ஏலியின் வீட்டாரைக்குறித்துச் சொன்ன வார்த்தையை நிறைவேற்றும்படியாக, சாலொமோன் அபியத்தாரைக் கர்த்தருடைய ஆசாரியனாயிராதபடிக்குத் தள்ளிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[30. பெனாயா கர்த்தரின் கூடாரத்திற்குப் போய், அவனைப்பார்த்து: வெளியே வா என்று ராஜா சொல்லுகிறார் என்றான். அதற்கு அவன்: நான் வரமாட்டேன்; இங்கேயே சாவேன் என்றான்; ஆகையால் பெனாயா ராஜாவினிடத்தில் போய், யோவாப் இன்னபடி சொல்லி, இன்னபடி எனக்கு மறுஉத்தரவு கொடுத்தான் என்று மறுசெய்தி சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6956,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியே கர்த்தர் சீலோவிலே ஏலியின் வீட்டாரைக்குறித்துச் சொன்ன வார்த்தையை நிறைவேற்றும்படியாக, சாலொமோன் அபியத்தாரைக் கர்த்தருடைய ஆசாரியனாயிராதபடிக்குத் தள்ளிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[30. பெனாயா கர்த்தரின் கூடாரத்திற்குப் போய், அவனைப்பார்த்து: வெளியே வா என்று ராஜா சொல்லுகிறார் என்றான். அதற்கு அவன்: நான் வரமாட்டேன்; இங்கேயே சாவேன் என்றான்; ஆகையால் பெனாயா ராஜாவினிடத்தில் போய், யோவாப் இன்னபடி சொல்லி, இன்னபடி எனக்கு மறுஉத்தரவு கொடுத்தான் என்று மறுசெய்தி சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7065,51 +7089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நடந்த இந்தச் செய்தி யோவாபுக்கு வந்தபோது, அவன் கர்த்தருடைய கூடாரத்திற்கு ஓடிப்போய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்; யோவாப் அப்சலோமின் பட்சம் சாயாதவனாயிருந்தும், அதோனியாவின் பட்சம் சாய்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது ராஜா அவனை நோக்கி: அவன் சொன்னபடியே நீ செய்து, அவனைக் கொன்று, அடக்கம்பண்ணி, இவ்விதமாய் யோவாப் முகாந்தரமில்லாமல் சிந்தின இரத்தத்தை என்னைவிட்டும் என் பிதாவின் வீட்டைவிட்டும் விலக்கிப் போடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7174,51 +7198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நடந்த இந்தச் செய்தி யோவாபுக்கு வந்தபோது, அவன் கர்த்தருடைய கூடாரத்திற்கு ஓடிப்போய், பலிபீடத்தின் கொம்புகளைப் பிடித்துக்கொண்டான்; யோவாப் அப்சலோமின் பட்சம் சாயாதவனாயிருந்தும், அதோனியாவின் பட்சம் சாய்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது ராஜா அவனை நோக்கி: அவன் சொன்னபடியே நீ செய்து, அவனைக் கொன்று, அடக்கம்பண்ணி, இவ்விதமாய் யோவாப் முகாந்தரமில்லாமல் சிந்தின இரத்தத்தை என்னைவிட்டும் என் பிதாவின் வீட்டைவிட்டும் விலக்கிப் போடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7283,51 +7307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யோவாப் கர்த்தரின் கூடாரத்திற்கு ஓடிப்போனான் என்றும், இதோ, பலி பீடத்தண்டையில் நிற்கிறான் என்றும், ராஜாவாகிய சாலொமோனுக்கு அறிவிக்கப்பட்டபோது, சாலொமோன் யோய்தாவின் குமாரனாகிய பெனாயாவை அனுப்பி, நீ போய் அவன்மேல் விழு என்றான்.]]></a:t>
+              <a:t><![CDATA[32. அவன் தன்னைப்பார்க்கிலும் நீதியும் நற்குணமுமுள்ள இரண்டுபேராகிய நேரின் குமாரன் அப்னேர் என்னும் இஸ்ரவேலின் படைத்தலைவன் மேலும், ஏதேரின் குமாரன் அமாசா என்னும் யூதாவின் படைத்தலைவன்மேலும் விழுந்து, என் தகப்பனாகிய தாவீதுக்குத் தெரியாமல் அவர்களைப் பட்டயத்தால் கொன்ற அவனுடைய இரத்தப்பழியைக் கர்த்தர் அவனுடைய தலையின்மேல் திரும்பப்பண்ணுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7392,51 +7416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யோவாப் கர்த்தரின் கூடாரத்திற்கு ஓடிப்போனான் என்றும், இதோ, பலி பீடத்தண்டையில் நிற்கிறான் என்றும், ராஜாவாகிய சாலொமோனுக்கு அறிவிக்கப்பட்டபோது, சாலொமோன் யோய்தாவின் குமாரனாகிய பெனாயாவை அனுப்பி, நீ போய் அவன்மேல் விழு என்றான்.]]></a:t>
+              <a:t><![CDATA[32. அவன் தன்னைப்பார்க்கிலும் நீதியும் நற்குணமுமுள்ள இரண்டுபேராகிய நேரின் குமாரன் அப்னேர் என்னும் இஸ்ரவேலின் படைத்தலைவன் மேலும், ஏதேரின் குமாரன் அமாசா என்னும் யூதாவின் படைத்தலைவன்மேலும் விழுந்து, என் தகப்பனாகிய தாவீதுக்குத் தெரியாமல் அவர்களைப் பட்டயத்தால் கொன்ற அவனுடைய இரத்தப்பழியைக் கர்த்தர் அவனுடைய தலையின்மேல் திரும்பப்பண்ணுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7501,51 +7525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பெனாயா கர்த்தரின் கூடாரத்திற்குப் போய், அவனைப்பார்த்து: வெளியே வா என்று ராஜா சொல்லுகிறார் என்றான். அதற்கு அவன்: நான் வரமாட்டேன்; இங்கேயே சாவேன் என்றான்; ஆகையால் பெனாயா ராஜாவினிடத்தில் போய், யோவாப் இன்னபடி சொல்லி, இன்னபடி எனக்கு மறுஉத்தரவு கொடுத்தான் என்று மறுசெய்தி சொன்னான்.]]></a:t>
+              <a:t><![CDATA[32. அவன் தன்னைப்பார்க்கிலும் நீதியும் நற்குணமுமுள்ள இரண்டுபேராகிய நேரின் குமாரன் அப்னேர் என்னும் இஸ்ரவேலின் படைத்தலைவன் மேலும், ஏதேரின் குமாரன் அமாசா என்னும் யூதாவின் படைத்தலைவன்மேலும் விழுந்து, என் தகப்பனாகிய தாவீதுக்குத் தெரியாமல் அவர்களைப் பட்டயத்தால் கொன்ற அவனுடைய இரத்தப்பழியைக் கர்த்தர் அவனுடைய தலையின்மேல் திரும்பப்பண்ணுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7610,51 +7634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பெனாயா கர்த்தரின் கூடாரத்திற்குப் போய், அவனைப்பார்த்து: வெளியே வா என்று ராஜா சொல்லுகிறார் என்றான். அதற்கு அவன்: நான் வரமாட்டேன்; இங்கேயே சாவேன் என்றான்; ஆகையால் பெனாயா ராஜாவினிடத்தில் போய், யோவாப் இன்னபடி சொல்லி, இன்னபடி எனக்கு மறுஉத்தரவு கொடுத்தான் என்று மறுசெய்தி சொன்னான்.]]></a:t>
+              <a:t><![CDATA[32. அவன் தன்னைப்பார்க்கிலும் நீதியும் நற்குணமுமுள்ள இரண்டுபேராகிய நேரின் குமாரன் அப்னேர் என்னும் இஸ்ரவேலின் படைத்தலைவன் மேலும், ஏதேரின் குமாரன் அமாசா என்னும் யூதாவின் படைத்தலைவன்மேலும் விழுந்து, என் தகப்பனாகிய தாவீதுக்குத் தெரியாமல் அவர்களைப் பட்டயத்தால் கொன்ற அவனுடைய இரத்தப்பழியைக் கர்த்தர் அவனுடைய தலையின்மேல் திரும்பப்பண்ணுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7719,51 +7743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. செருயாவின் குமாரனாகிய யோவாப், இஸ்ரவேலின் இரண்டு சேனாபதிகளாகிய நேரின் குமாரன் அப்னேருக்கும், ஏத்தேரின் குமாரன் அமாசாவுக்கும் செய்தகாரியத்தினால் எனக்குச் செய்த குற்றத்தை நீ அறிந்திருக்கிறாயே; அவன் அவர்களைக் கொன்று, சமாதானகாலத்திலே யுத்தகாலத்து இரத்தத்தைச் சிந்தி, யுத்தகாலத்து இரத்தத்தைத் தன் அரையிலுள்ள தன் கால்களில் இருந்த பாதரட்சையிலும் வடியவிட்டானே.]]></a:t>
+              <a:t><![CDATA[4. மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி, நீ உன் தேவனாகிய கர்த்தருடைய கட்டளைகளையும், கற்பனைகளையும், நியாயங்களையும், சாட்சிகளையும் கைக்கொள்ள, அவர் வழிகளில் நடக்கும் படிக்கு அவருடைய காவலைக் காப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7828,51 +7852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சீமேயி எருசலேமிலிருந்து காத் ஊருக்குப் போய், திரும்பிவந்தான் என்று சாலொமோனுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[33. இப்படியே அவர்களுடைய இரத்தப்பழி என்றும் யோவாபுடைய தலையின் மேலும், அவன் சந்ததியாரின் தலையின் மேலும் திரும்பவும், தாவீதுக்கும் அவர் சந்ததியாருக்கும் அவர் வீட்டாருக்கும் அவர் சிங்காசனத்திற்கும் என்றென்றைக்கும் கர்த்தராலே சமாதானம் உண்டாயிருக்கவும் கடவது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7937,51 +7961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ராஜா அவனை நோக்கி: அவன் சொன்னபடியே நீ செய்து, அவனைக் கொன்று, அடக்கம்பண்ணி, இவ்விதமாய் யோவாப் முகாந்தரமில்லாமல் சிந்தின இரத்தத்தை என்னைவிட்டும் என் பிதாவின் வீட்டைவிட்டும் விலக்கிப் போடு.]]></a:t>
+              <a:t><![CDATA[33. இப்படியே அவர்களுடைய இரத்தப்பழி என்றும் யோவாபுடைய தலையின் மேலும், அவன் சந்ததியாரின் தலையின் மேலும் திரும்பவும், தாவீதுக்கும் அவர் சந்ததியாருக்கும் அவர் வீட்டாருக்கும் அவர் சிங்காசனத்திற்கும் என்றென்றைக்கும் கர்த்தராலே சமாதானம் உண்டாயிருக்கவும் கடவது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8046,51 +8070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ராஜா அவனை நோக்கி: அவன் சொன்னபடியே நீ செய்து, அவனைக் கொன்று, அடக்கம்பண்ணி, இவ்விதமாய் யோவாப் முகாந்தரமில்லாமல் சிந்தின இரத்தத்தை என்னைவிட்டும் என் பிதாவின் வீட்டைவிட்டும் விலக்கிப் போடு.]]></a:t>
+              <a:t><![CDATA[33. இப்படியே அவர்களுடைய இரத்தப்பழி என்றும் யோவாபுடைய தலையின் மேலும், அவன் சந்ததியாரின் தலையின் மேலும் திரும்பவும், தாவீதுக்கும் அவர் சந்ததியாருக்கும் அவர் வீட்டாருக்கும் அவர் சிங்காசனத்திற்கும் என்றென்றைக்கும் கர்த்தராலே சமாதானம் உண்டாயிருக்கவும் கடவது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8155,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ராஜா சீமேயியை அழைப்பித்து: நீ வெளியே புறப்பட்டு எங்கேயாவது போகிறநாளிலே சாகவே சாவாய் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்று நான் உன்னைக் கர்த்தர்மேல் ஆணையிடச் செய்து, உனக்குத் திடச்சாட்சியாகச் சொல்லியிருக்க, அதற்கு நீ: நான் கேட்ட வார்த்தை நல்லதென்று சொல்லவில்லையா?]]></a:t>
+              <a:t><![CDATA[34. அப்படியே யோய்தாவின் குமாரன் பெனாயா போய், அவன்மேல் விழுந்து அவனைக் கொன்றுபோட்டான்; அவன் வனாந்தரத்திலிருக்கிற தன்னுடைய வீட்டிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8264,51 +8288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ராஜா சீமேயியை அழைப்பித்து: நீ வெளியே புறப்பட்டு எங்கேயாவது போகிறநாளிலே சாகவே சாவாய் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்று நான் உன்னைக் கர்த்தர்மேல் ஆணையிடச் செய்து, உனக்குத் திடச்சாட்சியாகச் சொல்லியிருக்க, அதற்கு நீ: நான் கேட்ட வார்த்தை நல்லதென்று சொல்லவில்லையா?]]></a:t>
+              <a:t><![CDATA[34. அப்படியே யோய்தாவின் குமாரன் பெனாயா போய், அவன்மேல் விழுந்து அவனைக் கொன்றுபோட்டான்; அவன் வனாந்தரத்திலிருக்கிற தன்னுடைய வீட்டிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8373,51 +8397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ராஜா சீமேயியை அழைப்பித்து: நீ வெளியே புறப்பட்டு எங்கேயாவது போகிறநாளிலே சாகவே சாவாய் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்று நான் உன்னைக் கர்த்தர்மேல் ஆணையிடச் செய்து, உனக்குத் திடச்சாட்சியாகச் சொல்லியிருக்க, அதற்கு நீ: நான் கேட்ட வார்த்தை நல்லதென்று சொல்லவில்லையா?]]></a:t>
+              <a:t><![CDATA[35. அவனுக்குப் பதிலாக ராஜா யோய்தாவின் குமாரன் பெனாயாவை இராணுவத்தின்மேலும், ஆசாரியனாகிய சாதோக்கை அபியத்தாரின் ஸ்தானத்திலும் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8482,51 +8506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் தன்னைப்பார்க்கிலும் நீதியும் நற்குணமுமுள்ள இரண்டுபேராகிய நேரின் குமாரன் அப்னேர் என்னும் இஸ்ரவேலின் படைத்தலைவன் மேலும், ஏதேரின் குமாரன் அமாசா என்னும் யூதாவின் படைத்தலைவன்மேலும் விழுந்து, என் தகப்பனாகிய தாவீதுக்குத் தெரியாமல் அவர்களைப் பட்டயத்தால் கொன்ற அவனுடைய இரத்தப்பழியைக் கர்த்தர் அவனுடைய தலையின்மேல் திரும்பப்பண்ணுவாராக.]]></a:t>
+              <a:t><![CDATA[35. அவனுக்குப் பதிலாக ராஜா யோய்தாவின் குமாரன் பெனாயாவை இராணுவத்தின்மேலும், ஆசாரியனாகிய சாதோக்கை அபியத்தாரின் ஸ்தானத்திலும் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8591,51 +8615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் தன்னைப்பார்க்கிலும் நீதியும் நற்குணமுமுள்ள இரண்டுபேராகிய நேரின் குமாரன் அப்னேர் என்னும் இஸ்ரவேலின் படைத்தலைவன் மேலும், ஏதேரின் குமாரன் அமாசா என்னும் யூதாவின் படைத்தலைவன்மேலும் விழுந்து, என் தகப்பனாகிய தாவீதுக்குத் தெரியாமல் அவர்களைப் பட்டயத்தால் கொன்ற அவனுடைய இரத்தப்பழியைக் கர்த்தர் அவனுடைய தலையின்மேல் திரும்பப்பண்ணுவாராக.]]></a:t>
+              <a:t><![CDATA[36. பின்பு ராஜா சீமேயியை அழைப்பித்து, அவனை நோக்கி: நீ எருசலேமிலே உனக்கு ஒரு வீட்டைக் கட்டி, அங்கேயிருந்து எங்கேயாவது வெளியே போகாமல், அங்கேதானே குடியிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8700,51 +8724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் தன்னைப்பார்க்கிலும் நீதியும் நற்குணமுமுள்ள இரண்டுபேராகிய நேரின் குமாரன் அப்னேர் என்னும் இஸ்ரவேலின் படைத்தலைவன் மேலும், ஏதேரின் குமாரன் அமாசா என்னும் யூதாவின் படைத்தலைவன்மேலும் விழுந்து, என் தகப்பனாகிய தாவீதுக்குத் தெரியாமல் அவர்களைப் பட்டயத்தால் கொன்ற அவனுடைய இரத்தப்பழியைக் கர்த்தர் அவனுடைய தலையின்மேல் திரும்பப்பண்ணுவாராக.]]></a:t>
+              <a:t><![CDATA[36. பின்பு ராஜா சீமேயியை அழைப்பித்து, அவனை நோக்கி: நீ எருசலேமிலே உனக்கு ஒரு வீட்டைக் கட்டி, அங்கேயிருந்து எங்கேயாவது வெளியே போகாமல், அங்கேதானே குடியிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8809,51 +8833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படியே அவர்களுடைய இரத்தப்பழி என்றும் யோவாபுடைய தலையின் மேலும், அவன் சந்ததியாரின் தலையின் மேலும் திரும்பவும், தாவீதுக்கும் அவர் சந்ததியாருக்கும் அவர் வீட்டாருக்கும் அவர் சிங்காசனத்திற்கும் என்றென்றைக்கும் கர்த்தராலே சமாதானம் உண்டாயிருக்கவும் கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[37. நீ வெளியே போய்க் கீதரோன் ஆற்றைக் கடக்கும் நாளில், நீ சாகவே சாவாய்; அப்பொழுது உன் இரத்தப்பழி உன் தலையின்மேல் இருக்கும் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8918,51 +8942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. செருயாவின் குமாரனாகிய யோவாப், இஸ்ரவேலின் இரண்டு சேனாபதிகளாகிய நேரின் குமாரன் அப்னேருக்கும், ஏத்தேரின் குமாரன் அமாசாவுக்கும் செய்தகாரியத்தினால் எனக்குச் செய்த குற்றத்தை நீ அறிந்திருக்கிறாயே; அவன் அவர்களைக் கொன்று, சமாதானகாலத்திலே யுத்தகாலத்து இரத்தத்தைச் சிந்தி, யுத்தகாலத்து இரத்தத்தைத் தன் அரையிலுள்ள தன் கால்களில் இருந்த பாதரட்சையிலும் வடியவிட்டானே.]]></a:t>
+              <a:t><![CDATA[4. மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி, நீ உன் தேவனாகிய கர்த்தருடைய கட்டளைகளையும், கற்பனைகளையும், நியாயங்களையும், சாட்சிகளையும் கைக்கொள்ள, அவர் வழிகளில் நடக்கும் படிக்கு அவருடைய காவலைக் காப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9027,51 +9051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படியே அவர்களுடைய இரத்தப்பழி என்றும் யோவாபுடைய தலையின் மேலும், அவன் சந்ததியாரின் தலையின் மேலும் திரும்பவும், தாவீதுக்கும் அவர் சந்ததியாருக்கும் அவர் வீட்டாருக்கும் அவர் சிங்காசனத்திற்கும் என்றென்றைக்கும் கர்த்தராலே சமாதானம் உண்டாயிருக்கவும் கடவது என்றான்.]]></a:t>
+              <a:t><![CDATA[37. நீ வெளியே போய்க் கீதரோன் ஆற்றைக் கடக்கும் நாளில், நீ சாகவே சாவாய்; அப்பொழுது உன் இரத்தப்பழி உன் தலையின்மேல் இருக்கும் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9136,51 +9160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்படியே யோய்தாவின் குமாரன் பெனாயா போய், அவன்மேல் விழுந்து அவனைக் கொன்றுபோட்டான்; அவன் வனாந்தரத்திலிருக்கிற தன்னுடைய வீட்டிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[38. சீமேயி ராஜாவைப் பார்த்து: அது நல்ல வார்த்தை; ராஜாவாகிய என் ஆண்டவன் சொன்னபடியே, உமது அடியானாகிய நான் செய்வேன் என்று சொல்லி, சீமேயி அநேகநாள் எருசலேமிலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9245,51 +9269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்படியே யோய்தாவின் குமாரன் பெனாயா போய், அவன்மேல் விழுந்து அவனைக் கொன்றுபோட்டான்; அவன் வனாந்தரத்திலிருக்கிற தன்னுடைய வீட்டிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[38. சீமேயி ராஜாவைப் பார்த்து: அது நல்ல வார்த்தை; ராஜாவாகிய என் ஆண்டவன் சொன்னபடியே, உமது அடியானாகிய நான் செய்வேன் என்று சொல்லி, சீமேயி அநேகநாள் எருசலேமிலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9354,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நீ கர்த்தரின் ஆணையையும், நான் உனக்குக் கற்பித்த கட்டளையையும் கைக்கொள்ளாதே போனதென்ன? என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[39. மூன்று வருஷம் சென்றபோது, சீமேயியின் வேலைக்காரர் இரண்டுபேர் மாக்காவின் குமாரனாகிய ஆகீஸ் என்னும் காத்தின் ராஜாவினிடத்துக்கு ஓடிப்போனார்கள்; உன் வேலைக்காரர் காத் ஊரில் இருக்கிறார்கள் என்று சீமேயிக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9463,51 +9487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவனுக்குப் பதிலாக ராஜா யோய்தாவின் குமாரன் பெனாயாவை இராணுவத்தின்மேலும், ஆசாரியனாகிய சாதோக்கை அபியத்தாரின் ஸ்தானத்திலும் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[39. மூன்று வருஷம் சென்றபோது, சீமேயியின் வேலைக்காரர் இரண்டுபேர் மாக்காவின் குமாரனாகிய ஆகீஸ் என்னும் காத்தின் ராஜாவினிடத்துக்கு ஓடிப்போனார்கள்; உன் வேலைக்காரர் காத் ஊரில் இருக்கிறார்கள் என்று சீமேயிக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9572,51 +9596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவனுக்குப் பதிலாக ராஜா யோய்தாவின் குமாரன் பெனாயாவை இராணுவத்தின்மேலும், ஆசாரியனாகிய சாதோக்கை அபியத்தாரின் ஸ்தானத்திலும் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது சீமேயி எழுந்து, தன் கழுதையின்மேல் சேணம்வைத்து, தன் வேலைக்காரரைத் தேட, காத் ஊரிலிருக்கிற ஆகீசிடத்துக்குப் புறப்பட்டுப் போனான்; இப்படிச் சீமேயி போய், தன் வேலைக்காரரைக் காத் ஊரிலிருந்து கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9681,51 +9705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பின்னும் ராஜா சீமேயியைப் பார்த்து: நீ என் தகப்பனாகிய தாவீதுக்குச் செய்ததும் உன் மனதுக்குத் தெரிந்திருக்கிறதுமான எல்லாப் பொல்லாப்பையும் அறிந்திருக்கிறாய்; ஆகையால் கர்த்தர் உன் பொல்லாப்பை உன் தலையின் மேல் திரும்பப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது சீமேயி எழுந்து, தன் கழுதையின்மேல் சேணம்வைத்து, தன் வேலைக்காரரைத் தேட, காத் ஊரிலிருக்கிற ஆகீசிடத்துக்குப் புறப்பட்டுப் போனான்; இப்படிச் சீமேயி போய், தன் வேலைக்காரரைக் காத் ஊரிலிருந்து கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9790,51 +9814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பின்னும் ராஜா சீமேயியைப் பார்த்து: நீ என் தகப்பனாகிய தாவீதுக்குச் செய்ததும் உன் மனதுக்குத் தெரிந்திருக்கிறதுமான எல்லாப் பொல்லாப்பையும் அறிந்திருக்கிறாய்; ஆகையால் கர்த்தர் உன் பொல்லாப்பை உன் தலையின் மேல் திரும்பப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[41. சீமேயி எருசலேமிலிருந்து காத் ஊருக்குப் போய், திரும்பிவந்தான் என்று சாலொமோனுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9899,51 +9923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்பு ராஜா சீமேயியை அழைப்பித்து, அவனை நோக்கி: நீ எருசலேமிலே உனக்கு ஒரு வீட்டைக் கட்டி, அங்கேயிருந்து எங்கேயாவது வெளியே போகாமல், அங்கேதானே குடியிரு.]]></a:t>
+              <a:t><![CDATA[42. ராஜா சீமேயியை அழைப்பித்து: நீ வெளியே புறப்பட்டு எங்கேயாவது போகிறநாளிலே சாகவே சாவாய் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்று நான் உன்னைக் கர்த்தர்மேல் ஆணையிடச் செய்து, உனக்குத் திடச்சாட்சியாகச் சொல்லியிருக்க, அதற்கு நீ: நான் கேட்ட வார்த்தை நல்லதென்று சொல்லவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10008,51 +10032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்பு ராஜா சீமேயியை அழைப்பித்து, அவனை நோக்கி: நீ எருசலேமிலே உனக்கு ஒரு வீட்டைக் கட்டி, அங்கேயிருந்து எங்கேயாவது வெளியே போகாமல், அங்கேதானே குடியிரு.]]></a:t>
+              <a:t><![CDATA[42. ராஜா சீமேயியை அழைப்பித்து: நீ வெளியே புறப்பட்டு எங்கேயாவது போகிறநாளிலே சாகவே சாவாய் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்று நான் உன்னைக் கர்த்தர்மேல் ஆணையிடச் செய்து, உனக்குத் திடச்சாட்சியாகச் சொல்லியிருக்க, அதற்கு நீ: நான் கேட்ட வார்த்தை நல்லதென்று சொல்லவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10117,51 +10141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. செருயாவின் குமாரனாகிய யோவாப், இஸ்ரவேலின் இரண்டு சேனாபதிகளாகிய நேரின் குமாரன் அப்னேருக்கும், ஏத்தேரின் குமாரன் அமாசாவுக்கும் செய்தகாரியத்தினால் எனக்குச் செய்த குற்றத்தை நீ அறிந்திருக்கிறாயே; அவன் அவர்களைக் கொன்று, சமாதானகாலத்திலே யுத்தகாலத்து இரத்தத்தைச் சிந்தி, யுத்தகாலத்து இரத்தத்தைத் தன் அரையிலுள்ள தன் கால்களில் இருந்த பாதரட்சையிலும் வடியவிட்டானே.]]></a:t>
+              <a:t><![CDATA[4. மோசேயின் நியாயப்பிரமாணத்தில் எழுதியிருக்கிறபடி, நீ உன் தேவனாகிய கர்த்தருடைய கட்டளைகளையும், கற்பனைகளையும், நியாயங்களையும், சாட்சிகளையும் கைக்கொள்ள, அவர் வழிகளில் நடக்கும் படிக்கு அவருடைய காவலைக் காப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10226,51 +10250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ராஜாவாகிய சாலொமோனோ ஆசீர்வதிக்கப்பட்டவனாயிருப்பான்; தாவீதின் சிங்காசனம் என்றைக்கும் கர்த்தருக்கு முன்பாக உறுதியாயிருக்கும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[42. ராஜா சீமேயியை அழைப்பித்து: நீ வெளியே புறப்பட்டு எங்கேயாவது போகிறநாளிலே சாகவே சாவாய் என்பதை நீ நிச்சயமாய் அறிந்துகொள் என்று நான் உன்னைக் கர்த்தர்மேல் ஆணையிடச் செய்து, உனக்குத் திடச்சாட்சியாகச் சொல்லியிருக்க, அதற்கு நீ: நான் கேட்ட வார்த்தை நல்லதென்று சொல்லவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10335,51 +10359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ராஜாவாகிய சாலொமோனோ ஆசீர்வதிக்கப்பட்டவனாயிருப்பான்; தாவீதின் சிங்காசனம் என்றைக்கும் கர்த்தருக்கு முன்பாக உறுதியாயிருக்கும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[43. நீ கர்த்தரின் ஆணையையும், நான் உனக்குக் கற்பித்த கட்டளையையும் கைக்கொள்ளாதே போனதென்ன? என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10444,61 +10468,715 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ராஜா யோய்தாவின் குமாரனாகிய பெனாயாவுக்குக் கட்டளைகொடுத்தான்; அவன் வெளியே போய், அவன்மேல் விழுந்து அவனைக் கொன்றுபோட்டான். ராஜ்யபாரம் சாலொமோனின் கையிலே ஸ்திரப்பட்டது.]]></a:t>
+              <a:t><![CDATA[43. நீ கர்த்தரின் ஆணையையும், நான் உனக்குக் கற்பித்த கட்டளையையும் கைக்கொள்ளாதே போனதென்ன? என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. பின்னும் ராஜா சீமேயியைப் பார்த்து: நீ என் தகப்பனாகிய தாவீதுக்குச் செய்ததும் உன் மனதுக்குத் தெரிந்திருக்கிறதுமான எல்லாப் பொல்லாப்பையும் அறிந்திருக்கிறாய்; ஆகையால் கர்த்தர் உன் பொல்லாப்பை உன் தலையின் மேல் திரும்பப்பண்ணுவார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. பின்னும் ராஜா சீமேயியைப் பார்த்து: நீ என் தகப்பனாகிய தாவீதுக்குச் செய்ததும் உன் மனதுக்குத் தெரிந்திருக்கிறதுமான எல்லாப் பொல்லாப்பையும் அறிந்திருக்கிறாய்; ஆகையால் கர்த்தர் உன் பொல்லாப்பை உன் தலையின் மேல் திரும்பப்பண்ணுவார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. பின்னும் ராஜா சீமேயியைப் பார்த்து: நீ என் தகப்பனாகிய தாவீதுக்குச் செய்ததும் உன் மனதுக்குத் தெரிந்திருக்கிறதுமான எல்லாப் பொல்லாப்பையும் அறிந்திருக்கிறாய்; ஆகையால் கர்த்தர் உன் பொல்லாப்பை உன் தலையின் மேல் திரும்பப்பண்ணுவார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. ராஜாவாகிய சாலொமோனோ ஆசீர்வதிக்கப்பட்டவனாயிருப்பான்; தாவீதின் சிங்காசனம் என்றைக்கும் கர்த்தருக்கு முன்பாக உறுதியாயிருக்கும் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. ராஜாவாகிய சாலொமோனோ ஆசீர்வதிக்கப்பட்டவனாயிருப்பான்; தாவீதின் சிங்காசனம் என்றைக்கும் கர்த்தருக்கு முன்பாக உறுதியாயிருக்கும் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. ராஜா யோய்தாவின் குமாரனாகிய பெனாயாவுக்குக் கட்டளைகொடுத்தான்; அவன் வெளியே போய், அவன்மேல் விழுந்து அவனைக் கொன்றுபோட்டான். ராஜ்யபாரம் சாலொமோனின் கையிலே ஸ்திரப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -10632,51 +11310,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506411" r:id="rId1"/>
+    <p:sldLayoutId id="2473414291" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11412,50 +12090,98 @@
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11556,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેની તરવારબંધ અને પગરખાને નિદોર્ષના લોહીથી કલંકિત કર્યા હતાં.]]></a:t>
+              <a:t><![CDATA[5. Moreover you know also what Joab the son of Zeruiah did to me, and what he did to the two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તું તારા ડહાપણ અનુસાર કામ કરજે, અને તેને શાંતિપૂર્વક મરવા દેતો નહિ.]]></a:t>
+              <a:t><![CDATA[captains of the hosts of Israel, unto Abner the son of Ner, and unto Amasa the son of Jether, whom]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “પરંતુ ગિલયાદના બાઝિર્લ્લાયના પરિવાર પ્રતિ સદા મિત્રભાવ રાખજે, તેમને પણ ભોજન સમયે તારી સાથે]]></a:t>
+              <a:t><![CDATA[he slew, and shed the blood of war in peace, and put the blood of war upon his girdle that was about]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખજે, કારણ કે હું જયારે તારા ભાઈ આબ્શાલોમથી ભાગતો ફરતો હતો, ત્યારે તેઓ માંરા પ્રત્યે વફાદાર રહ્યાં]]></a:t>
+              <a:t><![CDATA[his loins, and in his shoes that were on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા, અને માંરી સારસંભાળ રાખી હતી.]]></a:t>
+              <a:t><![CDATA[6. Do therefore according to your wisdom, and let not his hoar head go down to the grave in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “બાહૂરીમનો બિન્યામીની જાતિના ગેરાનો પુત્ર શિમઈ હજી તારી સાથે છે, હું માંહનાઈમ ગયો ત્યારે તેણે મને]]></a:t>
+              <a:t><![CDATA[7. But show kindness unto the sons of Barzillai the Gileadite, and let them be of those that eat at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભારે શાપ આપ્યો હતો, પણ યર્દન નદી આગળ મળવા આવ્યો હતો અને મેં તેને યહોવાને નામે સોગંદ ખાઈને વચન આપ્યું]]></a:t>
+              <a:t><![CDATA[your table: for so they came to me when I fled because of Absalom your brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતું કે, હું તેને માંરી તરવારથી માંરીશ નહિ.]]></a:t>
+              <a:t><![CDATA[8. And, behold, you have with you Shimei the son of Gera, a Benjamite of Bahurim, which cursed me]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. પરંતુ હવે તારે એને સજા વગર જવા દેવો નહિ, તું સમજુ છે અને એની સાથે કેમ કામ પાર પાડવું એ તને સમજાઈ]]></a:t>
+              <a:t><![CDATA[with a grievous curse in the day when I went to Mahanaim: but he came down to meet me at Jordan, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહેશે, ખાતરી કરજે કે તે વેદનાપૂર્ણ મૃત્યુથી મરે.”]]></a:t>
+              <a:t><![CDATA[I swore to him by the LORD, saying, I will not put you to death with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તમાંરા દેવ યહોવાએ તમને જેનું પાલન કરવા કહ્યું છે તેનું પૂર્ણ પાલન કરજે. મૂસાના નિયમશાસ્રમાં લખેલી]]></a:t>
+              <a:t><![CDATA[1. Now the days of David drew nigh that he should die; and he charged Solomon his son, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પછી દાઉદનું અવસાન થયું અને તેને દાઉદના નગરમાં દફનાવવામાં આવ્યો.]]></a:t>
+              <a:t><![CDATA[9. Now therefore hold him not guiltless: for you are a wise man, and know what you ought to do unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. રાજા દાઉદના જીવનનો અંત જયારે નજીક આવ્યો ત્યારે; તેણે પોતાના પુત્ર સુલેમાંનને બોલાવ્યો અને તેને આ]]></a:t>
+              <a:t><![CDATA[him; but his hoar head bring you down to the grave with blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રમાંણે હુકમ કર્યો:]]></a:t>
+              <a:t><![CDATA[10. So David slept with his fathers, and was buried in the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેણે ઇસ્રાએલ પર ચાળીસ વર્ષ રાજય કર્યુ સાત વર્ષ હેબ્રોનથી અને તેત્રીસ વર્ષ યરૂશાલેમથી.]]></a:t>
+              <a:t><![CDATA[11. And the days that David reigned over Israel were forty years: seven years reigned he in Hebron,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “જગતના સૌ માંનવીઓને જયાં જવાનું છે ત્યાં હું પણ હવે જાઉં છું. તું બળવાન બનજે અને વીરની જેમ]]></a:t>
+              <a:t><![CDATA[and thirty and three years reigned he in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વર્તજે.]]></a:t>
+              <a:t><![CDATA[12. Then sat Solomon upon the throne of David his father; and his kingdom was established greatly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. જે દિવસે તું શહેર છોડીને કિદ્રોનનું નાળું ઓળંગીશ તે દિવસે જરૂર તારું મોત થવાનું. અને તારા મોત]]></a:t>
+              <a:t><![CDATA[13. And Adonijah the son of Haggith came to Bathsheba the mother of Solomon. And she said, Come you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંટે તું જ જવાબદાર ગણાશે.”]]></a:t>
+              <a:t><![CDATA[peaceably? And he said, Peaceably.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. પછી તેના પિતા દાઉદને સ્થાને સુલેમાંને રાજગાદી સંભાળી; તેણે રાજ્ય પર કાબૂ મેળવ્યો હતો, તેનો રાજ્ય]]></a:t>
+              <a:t><![CDATA[14. He said moreover, I have somewhat to say unto you. And she said, Say on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરનો કાબૂ મજબૂત બન્યો.]]></a:t>
+              <a:t><![CDATA[15. And he said, You know that the kingdom was mine, and that all Israel set their faces on me, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવ યહોવાના પ્રત્યેક કાનૂન અને આજ્ઞાને આધીન થજે, જેથી તું જે કામ કરે ને જયાં જાય ત્યાં તેમાં તને]]></a:t>
+              <a:t><![CDATA[2. I go the way of all the earth: be you strong therefore, and show yourself a man;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. એક વખત હાગ્ગીથના પુત્ર અદોનિયાએ સુલેમાંનની માંતા બાથશેબા પાસે જઈને તેણે પ્રણામ કર્યા. બાથશેબાએ]]></a:t>
+              <a:t><![CDATA[I should reign: nevertheless the kingdom is turned about, and is become my brother's: for it was his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૂછયું, “તું શાંતિથી આવ્યો છે?” તેણે જવાબ આપ્યો, “હા, હું શાંતિપૂર્વક આવ્યો છું.]]></a:t>
+              <a:t><![CDATA[from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. શિમઇએ રાજાને કહ્યું, “સારું, હું આપ નામદારની આજ્ઞા મુજબ વતીર્શ,” અને લાંબા વખત સુધી શિમઇ]]></a:t>
+              <a:t><![CDATA[16. And now I ask one petition of you, deny me not. And she said unto him, Say on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યરૂશાલેમમાં જ રહ્યો.]]></a:t>
+              <a:t><![CDATA[17. And he said, Speak, I pray you, unto Solomon the king, (for he will not say you nay,) that he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. એટલે તેણે કહ્યું, માંરે તમને એક વાત કરવી છે, બાથશેબાએ કહ્યું “તમાંરે શું કહેવું છે?”]]></a:t>
+              <a:t><![CDATA[give me Abishag the Shunammite to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. પણ ત્રણ વરસ પછી તેના બે ગુલામો ગાથના રાજા માંઅખાહના દીકરા આખીશ પાસે ભાગી ગયા. જયારે શિમઇને]]></a:t>
+              <a:t><![CDATA[18. And Bathsheba said, Well; I will speak for you unto the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહેવામાં આવ્યું કે, તારા ગુલામો ગાથમાં છે.]]></a:t>
+              <a:t><![CDATA[19. Bathsheba therefore went unto king Solomon, to speak unto him for Adonijah. And the king rose up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. એટલે તેણે જવાબ આપ્યો, “તમે જાણો છો કે રાજગાદી મને મળવી જોઈતી હતી અને સમગ્ર ઇસ્રાએલ હું રાજા થઈશ]]></a:t>
+              <a:t><![CDATA[to meet her, and bowed himself unto her, and sat down on his throne, and caused a seat to be set for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એવી અપેક્ષા રાખતું હતું; પણ તેને બદલે રાજગાદી મને ટાળીને માંરા ભાઈને મળી છે, તેને યહોવાએ તે આપી.]]></a:t>
+              <a:t><![CDATA[the king's mother; and she sat on his right hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ત્યારે શિમઇ તુરંત જ ગધેડા પર જીન નાખીને ગુલામોની શોધમાં ગાથમાં આખીશ પાસે જવા ગયો. પછી તે તેઓને]]></a:t>
+              <a:t><![CDATA[20. Then she said, I desire one small petition of you; I pray you, say me not nay. And the king said]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સફળતા પ્રાપ્ત થાય.]]></a:t>
+              <a:t><![CDATA[3. And keep the charge of the LORD your God, to walk in his ways, to keep his statutes, and his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગાથમાંથી પાછા લાવ્યો.]]></a:t>
+              <a:t><![CDATA[unto her, Ask on, my mother: for I will not say you nay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. અને હવે માંરે તમને એક વિનંતી કરવાની છે. કૃપા કરીને તમે ના ન પાડશો,” બાથશેબાએ પૂછયું, “તો શુંં?”]]></a:t>
+              <a:t><![CDATA[21. And she said, Let Abishag the Shunammite be given to Adonijah your brother to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તેથી અદોનિયાએ જવાબ આપ્યો, “તમે મહેરબાની કરી સુલેમાંનને પૂછો, મને અબીશાગ સાથે પરણવાની રજા આપે.]]></a:t>
+              <a:t><![CDATA[22. And king Solomon answered and said unto his mother, And why do you ask Abishag the Shunammite]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમને તે ના પાડશે નહિ.”]]></a:t>
+              <a:t><![CDATA[for Adonijah? ask for him the kingdom also; for he is mine elder brother; even for him, and for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. એટલે બાથશેબાએ કહ્યું, “સારું, હું રાજાને વાત કરીશ.”]]></a:t>
+              <a:t><![CDATA[Abiathar the priest, and for Joab the son of Zeruiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. પછી બાથશેબા અદોનિયા વિષે વાત કરવા રાજા સુલેમાંન પાસે ગઈ. અને આવકાર આપવા રાજા ઊભો થઇને પગે]]></a:t>
+              <a:t><![CDATA[23. Then king Solomon swore by the LORD, saying, God do so to me, and more also, if Adonijah have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લાગ્યો, પછી પાછો રાજ્યાસન પર બેઠો, રાજાએ તેની માંતા માંટે પણ એક આસન લાવવાનો હુકમ કર્યો અને તેણી તેની]]></a:t>
+              <a:t><![CDATA[not spoken this word against his own life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જમણી બાજુ બેઠી.]]></a:t>
+              <a:t><![CDATA[24. Now therefore, as the LORD lives, which has established me, and set me on the throne of David my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. પછી તેણે કહ્યું, “માંરે તને એક નાની વિનંતી કરવાની છે, ના પાડતો નહિ.”રાજાએ કહ્યું, “કહો, શી]]></a:t>
+              <a:t><![CDATA[father, and who has made me an house, as he promised, Adonijah shall be put to death this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિનંતી છે. માંતાજી? હુ ના નહિ પાડું.”]]></a:t>
+              <a:t><![CDATA[25. And king Solomon sent by the hand of Benaiah the son of Jehoiada; and he fell upon him that he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. જો તું એમ કરીશ તો યહોવા મને આપેલું વચન પાળશે, યહોવાએ મને કહ્યું છે, ‘જો તારા પુત્રો ધ્યાનપૂર્વક]]></a:t>
+              <a:t><![CDATA[commandments, and his judgments, and his testimonies, as it is written in the law of Moses, that you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. બાથશેબાએ કહ્યું, “શૂનામ્મી અબીશાગનાં લગ્ન તારા ભાઈ અદોનિયા સાથે થાય તો સારું,”]]></a:t>
+              <a:t><![CDATA[died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. રાજા સુલેમાંને તેની માંતાને કહ્યું, “તમે એમ શું કામ પૂછો છો કે, શૂનામ્મી અબીશાગનાં લગ્ન અદોનિયા]]></a:t>
+              <a:t><![CDATA[26. And unto Abiathar the priest said the king, Get you to Anathoth, unto yours own fields; for you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાથે થાય! માંરા રાજ્ય માંટે પૂછો, તે એના માંટે પૂછયા બરોબર છે? કારણ, એ માંરો મોટો ભાઈ છે. અને યાજક]]></a:t>
+              <a:t><![CDATA[are worthy of death: but I will not at this time put you to death, because you bare the ark of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અબ્યાથાર અને સરૂયા નો પુત્ર યોઆબે તેને ટેકો આપ્યો.”]]></a:t>
+              <a:t><![CDATA[LORD God before David my father, and because you have been afflicted in all wherein my father was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. રાજા સુલેમાંને સમ લીધા, યહોવા મને દંડ આપે સિવાય કે, “અદોનિયા આ વિનંતી કરવા માંટે પોતાનો જીવ આપે!]]></a:t>
+              <a:t><![CDATA[afflicted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. જે યહોવાએ મને માંરાં પિતા દાઉદની ગાદી પર સ્થિર કરીને સ્થાપ્યો છે, અને જેણે વચન આપ્યા પ્રમાંણે]]></a:t>
+              <a:t><![CDATA[27. So Solomon thrust out Abiathar from being priest unto the LORD; that he might fulfill the word]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંરા વંશની સ્થાપના કરી છે. તેના સમ ખાઈને હું કહું છું કે, અદોનિયાને આજે જ મોતને હવાલે કરવામાં]]></a:t>
+              <a:t><![CDATA[of the LORD, which he spoke concerning the house of Eli in Shiloh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવશે.”]]></a:t>
+              <a:t><![CDATA[28. Then tidings came to Joab: for Joab had turned after Adonijah, though he turned not after]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. તેથી સુલેમાંને યહોયાદાના પુત્ર બનાયાને આજ્ઞા કરી, અદોનિયાને માંરી નાખવાની.]]></a:t>
+              <a:t><![CDATA[Absalom. And Joab fled unto the tabernacle of the LORD, and caught hold on the horns of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. પછી અબ્યાથાર યાજકને રાજાએ કહ્યું, “તું તારે ઘેર અનાથોથ જતો રહે. તું મૃત્યુદંડને જ લાયક છે; પણ]]></a:t>
+              <a:t><![CDATA[29. And it was told king Solomon that Joab was fled unto the tabernacle of the LORD; and, behold, he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વફાદારીથી અને સાચા અંત:કરણથી મને અનુસરશે તો ઇસ્રાએલનો રાજા સદા તમાંરા પરિવારમાંથી જ આવશે,”‘]]></a:t>
+              <a:t><![CDATA[may prosper in all that you do, and anywhere you turn yourself:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું તને માંરી નાખીશ નહિ. કારણ કે તેં દેવ યહોવાનો પવિત્રકોશ માંરા પિતા દાઉદ સમક્ષ ઉચક્યો હતો અને]]></a:t>
+              <a:t><![CDATA[is by the altar. Then Solomon sent Benaiah the son of Jehoiada, saying, Go, fall upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમનાં બધાં કષ્ટોમાં તેં ભાગ પડાવ્યો હતો.”]]></a:t>
+              <a:t><![CDATA[30. And Benaiah came to the tabernacle of the LORD, and said unto him, Thus says the king, Come]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. આમ સુલેમાંને યહોવાના યાજકપદેથી અબ્યાથારને પદષ્ટ કર્યો. આમ એલી યાજકના વંશજો વિષે યહોવાએ શીલોહમાં]]></a:t>
+              <a:t><![CDATA[forth. And he said, Nay; but I will die here. And Benaiah brought the king word again, saying, Thus]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે વાણી ઉચ્ચારી હતી તે સાચી પાડી.]]></a:t>
+              <a:t><![CDATA[said Joab, and thus he answered me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. જયારે યોઆબને આ સમાંચાર મળ્યા ત્યારે, તે યહોવાના મંડપ પવિત્રસ્થાનમાં ભાગી ગયો. અને વેદીનાં શિંગ]]></a:t>
+              <a:t><![CDATA[31. And the king said unto him, Do as he has said, and fall upon him, and bury him; that you may]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +20202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પકડી લીધાં; કારણ, તેણે અદોનિયાનો પક્ષ લીધો હતો. જો કે આબ્શાલોમનો પક્ષ લીધો નહોતો.]]></a:t>
+              <a:t><![CDATA[take away the innocent blood, which Joab shed, from me, and from the house of my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +20334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. રાજા સુલેમાંનને સમાંચાર મળ્યા કે, “યોઆબ યહોવાના પવિત્રમંડપમાં ભાગી ગયો છે, અને ત્યાં વેદી પાસે]]></a:t>
+              <a:t><![CDATA[32. And the LORD shall return his blood upon his own head, who fell upon two men more righteous and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +20466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. ત્યારે સુલેમાંને યહોયાદાના પુત્ર બનાયાને મોકલીને કહ્યું કે, “જા, તેને પૂરો કર.”]]></a:t>
+              <a:t><![CDATA[better than he, and slew them with the sword, my father David not knowing thereof, to know, Abner]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +20598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. એટલે બનાયાએ યહોવાના મંડપમાં જઈને કહ્યું, “તને રાજાનો હુકમ છે કે બહાર આવ.”પરંતુ યોઆબે કહ્યું,]]></a:t>
+              <a:t><![CDATA[the son of Ner, captain of the host of Israel, and Amasa the son of Jether, captain of the host of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +20730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“ના, હું તો અહીં જ મરીશ.”બનાયાએ રાજાને સમાંચાર આપ્યા કે, યોઆબે મને આમ કહ્યું અને આવો જવાબ આપ્યો,]]></a:t>
+              <a:t><![CDATA[Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +20862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “સરૂયાના પુત્ર યોઆબે માંરી સાથે કેવો વર્તાવ રાખ્યો હતો તે તું જાણે છે, તને ખબર નથી કે તેણે]]></a:t>
+              <a:t><![CDATA[4. That the LORD may continue his word which he spoke concerning me, saying, If your children take]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +20994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. જયારે રાજા સુલેમાંનને સમાંચાર મળ્યા કે, “શિમઇ યરૂશાલેમથી ગાથ ગયો હતો; અને પાછો આવી ગયો છે,”]]></a:t>
+              <a:t><![CDATA[33. Their blood shall therefore return upon the head of Joab, and upon the head of his seed for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +21126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. તેથી રાજાએ કહ્યું, “તેના કહ્યા પ્રમાંણે કર. તેને પૂરો કરીને દફનાવી દે; અને મને અને માંરા]]></a:t>
+              <a:t><![CDATA[ever: but upon David, and upon his seed, and upon his house, and upon his throne, shall there be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +21258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કુટુંબને, નિદોર્ષ લોકોને માંરીને યોઆબે કરેલા ગુનાહમાંથી મુકત કર.]]></a:t>
+              <a:t><![CDATA[peace for ever from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20664,51 +21390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. પછી માંણસ મોકલીને તેણે તેને બોલાવડાવ્યો અને કહ્યું, “મેં તને યહોવાના સમ નહોતા લેવડાવ્યા, મેં તને]]></a:t>
+              <a:t><![CDATA[34. So Benaiah the son of Jehoiada went up, and fell upon him, and slew him: and he was buried in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20796,51 +21522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સખત ચેતવણી નહોતી આપી કે, તું જે દિવસે શહેર છોડીને બીજે જશે તે દિવસે જરૂર મોંત આવ્યું સમજજે!’ અને તેં]]></a:t>
+              <a:t><![CDATA[his own house in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20928,51 +21654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહ્યું હતું કે, “સારું, હું એ પ્રમાંણે કરીશ.”]]></a:t>
+              <a:t><![CDATA[35. And the king put Benaiah the son of Jehoiada in his room over the host: and Zadok the priest did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21060,51 +21786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. યહોવા એણે કરેલા ખૂનનું પાપ એને પોતાને માંથે નાખશે; કારણ, એણે બે નિદોર્ષ માંણસો કે જે તેના કરતા]]></a:t>
+              <a:t><![CDATA[the king put in the room of Abiathar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21192,51 +21918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વધારે સારા હતા, તેને માંરી નાખ્યા હતા, માંરા પિતા જાણતા નહોતા કે યોઆબે ઇસ્રાએલના સેનાધિપતિ નેરનો]]></a:t>
+              <a:t><![CDATA[36. And the king sent and called for Shimei, and said unto him, Build you an house in Jerusalem, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21324,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પુત્ર આબ્નેરનું અને યહૂદિયાના સેનાધિપતિ યેથેરના પુત્ર અમાંસાનું ખૂન કર્યુ હતું.]]></a:t>
+              <a:t><![CDATA[dwell there, and go not forth thence any where.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21456,51 +22182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. યોઆબ અને તેનાં સંતાનોને માંથે એમના રકતનું પાપ કાયમ રહો, પણ દાઉદને અને તેનાં વંશજોને અને તેના]]></a:t>
+              <a:t><![CDATA[37. For it shall be, that on the day you go out, and pass over the brook Kidron, you shall know for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21588,51 +22314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલી લશ્કરના બે સેનાપતિ નેરનો પુત્ર આબ્નેર અને યેથેરના પુત્ર અમાંસાને માંરી નાખ્યા હતા? યુદ્ધમાં]]></a:t>
+              <a:t><![CDATA[heed to their way, to walk before me in truth with all their heart and with all their soul, there]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21720,51 +22446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વંશને અને તેની રાજગાદીને યહોવા સદા સુખશાંતિ આપો.”]]></a:t>
+              <a:t><![CDATA[certain that you shall surely die: your blood shall be upon yours own head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21852,51 +22578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. તેથી યહોયાદાના પુત્ર બનાયાએ જઇને યોઆબને માંરી નાખ્યો. તેના ઘર પાસે તેને વગડામાં દફનાવવામાં]]></a:t>
+              <a:t><![CDATA[38. And Shimei said unto the king, The saying is good: as my lord the king has said, so will your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21984,51 +22710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યો.]]></a:t>
+              <a:t><![CDATA[servant do. And Shimei dwelt in Jerusalem many days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22116,51 +22842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. તો પછી તેં યહોવાના સમ ખાઈને આપેલું વચન કેમ પાળ્યું નહિ, અને માંરી આજ્ઞાનું ઉલ્લંઘન કેમ કર્યું?]]></a:t>
+              <a:t><![CDATA[39. And it came to pass at the end of three years, that two of the servants of Shimei ran away unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22248,51 +22974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. પછી રાજાએ યોઆબને બદલે યહોયાદાના પુત્ર બનાયાને લશ્કરના સેનાધિપતિ તરીકે અને યાજક તરીકે; અબ્યાથારને]]></a:t>
+              <a:t><![CDATA[Achish son of Maachah king of Gath. And they told Shimei, saying, Behold, your servants be in Gath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22380,51 +23106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બદલે સાદોકની નિમણૂંક કરી.]]></a:t>
+              <a:t><![CDATA[40. And Shimei arose, and saddled his ass, and went to Gath to Achish to seek his servants: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22512,51 +23238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. માંરા પિતા દાઉદ સાથે તેં જે દુષ્ટ વ્યવહાર કર્યો હતો તે તું બરાબર જાણે છે. યહોવા તને તારાં એ]]></a:t>
+              <a:t><![CDATA[Shimei went, and brought his servants from Gath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22644,51 +23370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુષ્ટ કૃત્યો માંટે સજા કરશે;]]></a:t>
+              <a:t><![CDATA[41. And it was told Solomon that Shimei had gone from Jerusalem to Gath, and was come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22776,51 +23502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. એ પછી રાજાએ શિમઇને તેડાવી મંગાવ્યો અને કહ્યું, “તું યરૂશાલેમમાં ઘર બંધાવીને ત્યાં રહે, યરૂશાલેમ]]></a:t>
+              <a:t><![CDATA[42. And the king sent and called for Shimei, and said unto him, Did I not make you to swear by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22908,51 +23634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છોડીને તારે બીજે જવાનું નથી.]]></a:t>
+              <a:t><![CDATA[LORD, and protested unto you, saying, Know for a certain, on the day you go out, and walk abroad any]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23040,51 +23766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે બનેલો બનાવ હતો એવો તેણે દેખાવ કર્યો હતો, પણ હકીકતમાં એ કૃત્ય શાંતિના સમયમાં કરવામાં આવ્યું હતું.]]></a:t>
+              <a:t><![CDATA[shall not fail you (said he) a man on the throne of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23172,51 +23898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. પણ રાજા સુલેમાંન આશીર્વાદિત હશે અને દાઉદની ગાદી યહોવાની હાજરીમાં સદાયને માંટે મજબૂત રીતે સ્થાપિત]]></a:t>
+              <a:t><![CDATA[where, that you shall surely die? and you said unto me, The word that I have heard is good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23304,51 +24030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહેશે.”]]></a:t>
+              <a:t><![CDATA[43. Why then have you not kept the oath of the LORD, and the commandment that I have charged you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23436,51 +24162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ત્યારબાદ યહોયાદાના પુત્ર બનાયાએ રાજાની આજ્ઞા પ્રમાંણે શિમઇને બહાર લઈ જઈને માંરી નાખ્યો. આમ,]]></a:t>
+              <a:t><![CDATA[with?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23568,51 +24294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુલેમાંનની સત્તા સ્થાપીત થઈ.]]></a:t>
+              <a:t><![CDATA[44. The king said moreover to Shimei, You know all the wickedness which yours heart is privy to,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23628,92 +24354,884 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[that you did to David my father: therefore the LORD shall return your wickedness upon yours own]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[head;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And king Solomon shall be blessed, and the throne of David shall be established before the LORD]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. So the king commanded Benaiah the son of Jehoiada; which went out, and fell upon him, that he]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[died. And the kingdom was established in the hand of Solomon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23739,51 +25257,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23914,51 +25432,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>93</Slides>
+  <Slides>99</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>