--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -183,50 +183,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -303,50 +321,59 @@
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -540,53 +567,62 @@
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
-  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -646,51 +682,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் மத்தியானவேளையிலே வெளியே புறப்பட்டார்கள்; பெனாதாத்தும், அவனுக்கு உதவியாக வந்த முப்பத்திரண்டு ராஜாக்களாகிய மற்ற ராஜாக்களும், கூடாரங்களில் குடித்து வெறிகொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அந்த ஸ்தானாபதிகள் திரும்பவும் வந்து: பெனாதாத் சொல்லுகிறது என்னவென்றால் உன் வெள்ளியையும், உன் பொன்னையும், உன் ஸ்திரீகளையும், உன் குமாரர்களையும் நீ எனக்குக் கொடுக்கவேண்டும் என்று உமக்குச் சொல்லியனுப்பினேனே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. அப்பொழுது அவன் சீக்கிரமாய்த் தன் முகத்தின்மேலிருக்கும் சாம்பலைத் துடைத்துவிட்டதினால், இஸ்ரவேலின் ராஜா அவன் தீர்க்கதரிசிகளில் ஒருவன் என்று அறிந்துகொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. அப்பொழுது அவன் சீக்கிரமாய்த் தன் முகத்தின்மேலிருக்கும் சாம்பலைத் துடைத்துவிட்டதினால், இஸ்ரவேலின் ராஜா அவன் தீர்க்கதரிசிகளில் ஒருவன் என்று அறிந்துகொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அப்பொழுது இவன் அவனை நோக்கி: சங்காரத்திற்கு நான் நியமித்த மனுஷனை உன் கையிலிருந்து தப்பிப்போகும்படி நீ விட்டபடியினால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாகவும், உன் ஜனம் அவன் ஜனத்திற்கு ஈடாகவும் இருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அப்பொழுது இவன் அவனை நோக்கி: சங்காரத்திற்கு நான் நியமித்த மனுஷனை உன் கையிலிருந்து தப்பிப்போகும்படி நீ விட்டபடியினால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாகவும், உன் ஜனம் அவன் ஜனத்திற்கு ஈடாகவும் இருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அப்பொழுது இவன் அவனை நோக்கி: சங்காரத்திற்கு நான் நியமித்த மனுஷனை உன் கையிலிருந்து தப்பிப்போகும்படி நீ விட்டபடியினால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாகவும், உன் ஜனம் அவன் ஜனத்திற்கு ஈடாகவும் இருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அதினால் இஸ்ரவேலின் ராஜா சலிப்பும் விசனமுமாய்த் தன் வீட்டிற்குப் போகப் புறப்பட்டுச் சமாரியாவுக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -755,51 +1445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதினால் இஸ்ரவேலின் ராஜா சலிப்பும் விசனமுமாய்த் தன் வீட்டிற்குப் போகப் புறப்பட்டுச் சமாரியாவுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[5. அந்த ஸ்தானாபதிகள் திரும்பவும் வந்து: பெனாதாத் சொல்லுகிறது என்னவென்றால் உன் வெள்ளியையும், உன் பொன்னையும், உன் ஸ்திரீகளையும், உன் குமாரர்களையும் நீ எனக்குக் கொடுக்கவேண்டும் என்று உமக்குச் சொல்லியனுப்பினேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -864,51 +1554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாகாணங்களுடைய அதிபதிகளின் சேவகர் முன்தண்டாகப் புறப்படுகிறபோது, பெனாதாத் அனுப்பின மனுஷர்: சமாரியாவிலிருந்து மனுஷர் புறப்பட்டு வருகிறார்கள் என்று அவனுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன் ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில் எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -973,51 +1663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாகாணங்களுடைய அதிபதிகளின் சேவகர் முன்தண்டாகப் புறப்படுகிறபோது, பெனாதாத் அனுப்பின மனுஷர்: சமாரியாவிலிருந்து மனுஷர் புறப்பட்டு வருகிறார்கள் என்று அவனுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன் ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில் எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1082,51 +1772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: அவர்கள் சமாதானத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள்; அவர்கள் யுத்தத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன் ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில் எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1191,51 +1881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: அவர்கள் சமாதானத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள்; அவர்கள் யுத்தத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என் பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு மறுக்கவில்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1300,51 +1990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மாகாணங்களுடைய அதிபதிகளின் சேவகரான அவர்களும், அவர்கள் பின்னே வருகிற இராணுவமும், நகரத்திலிருந்து வெளியே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என் பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு மறுக்கவில்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1409,51 +2099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மாகாணங்களுடைய அதிபதிகளின் சேவகரான அவர்களும், அவர்கள் பின்னே வருகிற இராணுவமும், நகரத்திலிருந்து வெளியே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என் பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு மறுக்கவில்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1518,51 +2208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் அவரவர் தங்களுக்கு எதிர்ப்படுகிறவர்களை வெட்டினார்கள்; சீரியர் முறிந்தோடிப்போனார்கள்; இஸ்ரவேலர் அவர்களைத் துரத்தினார்கள்; சீரியாவின் ராஜாவாகிய பெனாதாத், குதிரையின் மேல் ஏறிச் சில குதிரை வீரரோடுங்கூடத் தப்பியோடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சகல மூப்பரும் சகல ஜனங்களும் அவனைப் பார்த்து: நீர் அவனுக்குச் செவிகொடுக்கவும், அவனுக்குச் சம்மதிக்கவும் வேண்டாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1627,51 +2317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் அவரவர் தங்களுக்கு எதிர்ப்படுகிறவர்களை வெட்டினார்கள்; சீரியர் முறிந்தோடிப்போனார்கள்; இஸ்ரவேலர் அவர்களைத் துரத்தினார்கள்; சீரியாவின் ராஜாவாகிய பெனாதாத், குதிரையின் மேல் ஏறிச் சில குதிரை வீரரோடுங்கூடத் தப்பியோடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[9. அதினால் அவன் பெனாதாத்தின் ஸ்தானாபதிகளை நோக்கி: நீங்கள் ராஜாவாகிய என் ஆண்டவனுக்குச் சொல்லவேண்டியது என்னவென்றால், நீர் முதல் விசை உமது அடியானுக்குச் சொல்லியனுப்பின யாவும் செய்வேன்; இந்தக் காரியத்தையோ நான் செய்யக் கூடாது என்று சொல்லுங்கள் என்றான்; ஸ்தானாபதிகள் போய், இந்த மறுமொழியை அவனுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1736,51 +2426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. சீரியாவின் ராஜாவாகிய பெனாதாத் தன் சேனையையெல்லாம் கூட்டிக்கொண்டு போய், சமாரியாவை முற்றிக்கைபோட்டு அதின்மேல் யுத்தம்பண்ணினான்; அவனோடேகூட முப்பத்திரண்டு ராஜாக்கள் இருந்ததுமல்லாமல், குதிரைகளும் இரதங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1845,51 +2535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா புறப்பட்டு, குதிரைகளையும் இரதங்களையும் முறிய அடித்து, சீரியரில் மகா சங்காரம் உண்டாக வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[9. அதினால் அவன் பெனாதாத்தின் ஸ்தானாபதிகளை நோக்கி: நீங்கள் ராஜாவாகிய என் ஆண்டவனுக்குச் சொல்லவேண்டியது என்னவென்றால், நீர் முதல் விசை உமது அடியானுக்குச் சொல்லியனுப்பின யாவும் செய்வேன்; இந்தக் காரியத்தையோ நான் செய்யக் கூடாது என்று சொல்லுங்கள் என்றான்; ஸ்தானாபதிகள் போய், இந்த மறுமொழியை அவனுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1954,51 +2644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா புறப்பட்டு, குதிரைகளையும் இரதங்களையும் முறிய அடித்து, சீரியரில் மகா சங்காரம் உண்டாக வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[9. அதினால் அவன் பெனாதாத்தின் ஸ்தானாபதிகளை நோக்கி: நீங்கள் ராஜாவாகிய என் ஆண்டவனுக்குச் சொல்லவேண்டியது என்னவென்றால், நீர் முதல் விசை உமது அடியானுக்குச் சொல்லியனுப்பின யாவும் செய்வேன்; இந்தக் காரியத்தையோ நான் செய்யக் கூடாது என்று சொல்லுங்கள் என்றான்; ஸ்தானாபதிகள் போய், இந்த மறுமொழியை அவனுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2063,51 +2753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு அந்தத் தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய் உம்மைப் பலப்படுத்திக்கொண்டு, நீர் செய்யத்தக்கது இன்னதென்று கவனித்துப்பாரும்; மறுவருஷத்திலே சீரியாவின் ராஜா உமக்கு விரோதமாக வருவான் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பெனாதாத் அவனிடத்தில் ஆள் அனுப்பி: எனக்குப் பின் செல்லுகிற ஜனங்கள் எல்லாரும் கைக்கு ஒரு பிடியாவது வாரிக்கொள்ள சமாரியாவின் தூள் போதுமானதாயிருந்தால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2172,51 +2862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு அந்தத் தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய் உம்மைப் பலப்படுத்திக்கொண்டு, நீர் செய்யத்தக்கது இன்னதென்று கவனித்துப்பாரும்; மறுவருஷத்திலே சீரியாவின் ராஜா உமக்கு விரோதமாக வருவான் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பெனாதாத் அவனிடத்தில் ஆள் அனுப்பி: எனக்குப் பின் செல்லுகிற ஜனங்கள் எல்லாரும் கைக்கு ஒரு பிடியாவது வாரிக்கொள்ள சமாரியாவின் தூள் போதுமானதாயிருந்தால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2281,51 +2971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீரியாவின் ராஜாவாகிய பெனாதாத் தன் சேனையையெல்லாம் கூட்டிக்கொண்டு போய், சமாரியாவை முற்றிக்கைபோட்டு அதின்மேல் யுத்தம்பண்ணினான்; அவனோடேகூட முப்பத்திரண்டு ராஜாக்கள் இருந்ததுமல்லாமல், குதிரைகளும் இரதங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு இஸ்ரவேலின் ராஜா பிரதியுத்தரமாக: ஆயுதம் தரித்திருக்கிறவன், ஆயுதம் உரிந்து போடுகிறவனைப்போலப் பெருமைபாராட்டலாகாது என்று அவனுக்குச் சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2390,51 +3080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீரியாவின் ராஜாவாகிய பெனாதாத் தன் சேனையையெல்லாம் கூட்டிக்கொண்டு போய், சமாரியாவை முற்றிக்கைபோட்டு அதின்மேல் யுத்தம்பண்ணினான்; அவனோடேகூட முப்பத்திரண்டு ராஜாக்கள் இருந்ததுமல்லாமல், குதிரைகளும் இரதங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு இஸ்ரவேலின் ராஜா பிரதியுத்தரமாக: ஆயுதம் தரித்திருக்கிறவன், ஆயுதம் உரிந்து போடுகிறவனைப்போலப் பெருமைபாராட்டலாகாது என்று அவனுக்குச் சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2499,51 +3189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீரியாவின் ராஜாவுடைய ஊழியக்காரர் அவனைப் பார்த்து: அவர்களுடைய தேவர்கள் மலைத்தேவர்கள், அதினால் அவர்கள் நம்மை மேற்கொண்டார்கள்; நாம் அவர்களோடே சமபூமியிலே யுத்தம் பண்ணினால் நல்லது; அப்பொழுது அவர்களை மேற்கொள்வது நிச்சயம்.]]></a:t>
+              <a:t><![CDATA[12. பெனாதாத்தும், மற்ற ராஜாக்களும் கூடாரங்களிலே குடித்துக்கொண்டிருக்கையில், இந்த வார்த்தையைக் கேட்டு, தன் ஊழியக்காரரை நோக்கி: ஆயத்தம் பண்ணுங்கள் என்றான்; அப்படியே நகரத்தின்மேல் சண்டைசெய்ய ஆயத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2608,51 +3298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீரியாவின் ராஜாவுடைய ஊழியக்காரர் அவனைப் பார்த்து: அவர்களுடைய தேவர்கள் மலைத்தேவர்கள், அதினால் அவர்கள் நம்மை மேற்கொண்டார்கள்; நாம் அவர்களோடே சமபூமியிலே யுத்தம் பண்ணினால் நல்லது; அப்பொழுது அவர்களை மேற்கொள்வது நிச்சயம்.]]></a:t>
+              <a:t><![CDATA[12. பெனாதாத்தும், மற்ற ராஜாக்களும் கூடாரங்களிலே குடித்துக்கொண்டிருக்கையில், இந்த வார்த்தையைக் கேட்டு, தன் ஊழியக்காரரை நோக்கி: ஆயத்தம் பண்ணுங்கள் என்றான்; அப்படியே நகரத்தின்மேல் சண்டைசெய்ய ஆயத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2717,51 +3407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் நகரத்திற்குள் இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[12. பெனாதாத்தும், மற்ற ராஜாக்களும் கூடாரங்களிலே குடித்துக்கொண்டிருக்கையில், இந்த வார்த்தையைக் கேட்டு, தன் ஊழியக்காரரை நோக்கி: ஆயத்தம் பண்ணுங்கள் என்றான்; அப்படியே நகரத்தின்மேல் சண்டைசெய்ய ஆயத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2826,51 +3516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் நகரத்திற்குள் இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2935,51 +3625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. சீரியாவின் ராஜாவாகிய பெனாதாத் தன் சேனையையெல்லாம் கூட்டிக்கொண்டு போய், சமாரியாவை முற்றிக்கைபோட்டு அதின்மேல் யுத்தம்பண்ணினான்; அவனோடேகூட முப்பத்திரண்டு ராஜாக்கள் இருந்ததுமல்லாமல், குதிரைகளும் இரதங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3044,51 +3734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்காக நீர் செய்யவேண்டியது என்னவென்றால், இந்த ராஜாக்கள் ஒவ்வொருவரையும் தங்கள் ஸ்தலத்திலிருந்து மாற்றி, அவர்களுக்குப் பதிலாகச் சேனாபதிகளை ஏற்படுத்தி;]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3153,51 +3843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்காக நீர் செய்யவேண்டியது என்னவென்றால், இந்த ராஜாக்கள் ஒவ்வொருவரையும் தங்கள் ஸ்தலத்திலிருந்து மாற்றி, அவர்களுக்குப் பதிலாகச் சேனாபதிகளை ஏற்படுத்தி;]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3262,51 +3952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீர் மடியக்கொடுத்த சேனைக்குச் சரியாய்ச் சேனையையும், அந்தக் குதிரைகளுக்குச் சரியாய்க் குதிரைகளையும், இரதங்களுக்குச் சரியாய் இரதங்களையும் இலக்கம்பார்த்துக்கொள்ளும்; பிற்பாடு சமபூமியிலே நாம் அவர்களோடு யுத்தம்பண்ணி, நிச்சயமாய் அவர்களை மேற்கொள்வோம் என்றார்கள்; அவன் அவர்கள் சொற்கேட்டு அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. யாரைக்கொண்டு என்று ஆகாப் கேட்டான்; அதற்கு அவன்: மாகாணங்களுடைய அதிபதிகளின் சேவகரைக் கொண்டு என்று கர்த்தர் சொல்லுகிறார் என்றான்; பின்பு அவன், யுத்தத்தை யார் துவக்கவேண்டும் என்று கேட்டதற்கு; அவன், நீர்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3371,51 +4061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீர் மடியக்கொடுத்த சேனைக்குச் சரியாய்ச் சேனையையும், அந்தக் குதிரைகளுக்குச் சரியாய்க் குதிரைகளையும், இரதங்களுக்குச் சரியாய் இரதங்களையும் இலக்கம்பார்த்துக்கொள்ளும்; பிற்பாடு சமபூமியிலே நாம் அவர்களோடு யுத்தம்பண்ணி, நிச்சயமாய் அவர்களை மேற்கொள்வோம் என்றார்கள்; அவன் அவர்கள் சொற்கேட்டு அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. யாரைக்கொண்டு என்று ஆகாப் கேட்டான்; அதற்கு அவன்: மாகாணங்களுடைய அதிபதிகளின் சேவகரைக் கொண்டு என்று கர்த்தர் சொல்லுகிறார் என்றான்; பின்பு அவன், யுத்தத்தை யார் துவக்கவேண்டும் என்று கேட்டதற்கு; அவன், நீர்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3480,51 +4170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மறுவருஷத்திலே பெனாதாத் சீரியரை இலக்கம்பார்த்து, இஸ்ரவேலோடு யுத்தம்பண்ண ஆப்பெக்குக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[15. அவன் மாகாணங்களுடைய அதிபதிகளின் சேவகரை இலக்கம் பார்த்தான், அவர்கள் இருநூற்று முப்பத்திரண்டுபேர்; அவர்களுக்குப்பின்பு, இஸ்ரவேல் புத்திரராகிய சகல ஜனத்தின் இலக்கமும் பார்த்து ஏழாயிரம்பேர் என்று கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3589,51 +4279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மறுவருஷத்திலே பெனாதாத் சீரியரை இலக்கம்பார்த்து, இஸ்ரவேலோடு யுத்தம்பண்ண ஆப்பெக்குக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[15. அவன் மாகாணங்களுடைய அதிபதிகளின் சேவகரை இலக்கம் பார்த்தான், அவர்கள் இருநூற்று முப்பத்திரண்டுபேர்; அவர்களுக்குப்பின்பு, இஸ்ரவேல் புத்திரராகிய சகல ஜனத்தின் இலக்கமும் பார்த்து ஏழாயிரம்பேர் என்று கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3698,51 +4388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப் புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம் சீரியரால் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[15. அவன் மாகாணங்களுடைய அதிபதிகளின் சேவகரை இலக்கம் பார்த்தான், அவர்கள் இருநூற்று முப்பத்திரண்டுபேர்; அவர்களுக்குப்பின்பு, இஸ்ரவேல் புத்திரராகிய சகல ஜனத்தின் இலக்கமும் பார்த்து ஏழாயிரம்பேர் என்று கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3807,51 +4497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப் புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம் சீரியரால் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் மத்தியானவேளையிலே வெளியே புறப்பட்டார்கள்; பெனாதாத்தும், அவனுக்கு உதவியாக வந்த முப்பத்திரண்டு ராஜாக்களாகிய மற்ற ராஜாக்களும், கூடாரங்களில் குடித்து வெறிகொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3916,51 +4606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப் புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம் சீரியரால் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் மத்தியானவேளையிலே வெளியே புறப்பட்டார்கள்; பெனாதாத்தும், அவனுக்கு உதவியாக வந்த முப்பத்திரண்டு ராஜாக்களாகிய மற்ற ராஜாக்களும், கூடாரங்களில் குடித்து வெறிகொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4025,51 +4715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. மாகாணங்களுடைய அதிபதிகளின் சேவகர் முன்தண்டாகப் புறப்படுகிறபோது, பெனாதாத் அனுப்பின மனுஷர்: சமாரியாவிலிருந்து மனுஷர் புறப்பட்டு வருகிறார்கள் என்று அவனுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4134,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. சீரியாவின் ராஜாவாகிய பெனாதாத் தன் சேனையையெல்லாம் கூட்டிக்கொண்டு போய், சமாரியாவை முற்றிக்கைபோட்டு அதின்மேல் யுத்தம்பண்ணினான்; அவனோடேகூட முப்பத்திரண்டு ராஜாக்கள் இருந்ததுமல்லாமல், குதிரைகளும் இரதங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4243,51 +4933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. மாகாணங்களுடைய அதிபதிகளின் சேவகர் முன்தண்டாகப் புறப்படுகிறபோது, பெனாதாத் அனுப்பின மனுஷர்: சமாரியாவிலிருந்து மனுஷர் புறப்பட்டு வருகிறார்கள் என்று அவனுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4352,51 +5042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவன்: அவர்கள் சமாதானத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள்; அவர்கள் யுத்தத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4461,51 +5151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏழுநாளளவும் அவர்கள் முகமுகமாய்ப் பாளயமிறங்கியிருந்தார்கள்; ஏழாம் நாளில் யுத்தம் கலந்து, இஸ்ரவேல் புத்திரர் ஒரேநாளிலே சீரியரில் லட்சம் காலாட்களை மடங்கடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவன்: அவர்கள் சமாதானத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள்; அவர்கள் யுத்தத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4570,51 +5260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏழுநாளளவும் அவர்கள் முகமுகமாய்ப் பாளயமிறங்கியிருந்தார்கள்; ஏழாம் நாளில் யுத்தம் கலந்து, இஸ்ரவேல் புத்திரர் ஒரேநாளிலே சீரியரில் லட்சம் காலாட்களை மடங்கடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. மாகாணங்களுடைய அதிபதிகளின் சேவகரான அவர்களும், அவர்கள் பின்னே வருகிற இராணுவமும், நகரத்திலிருந்து வெளியே வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4679,51 +5369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மீதியானவர்கள் ஆப்பெக் பட்டணத்திற்குள் ஓடிப்போனார்கள்; அங்கே மீதியாயிருந்த இருபத்தேழாயிரம்பேரின் மேல் அலங்கம் இடிந்து விழுந்தது; பெனாதாத்தும் ஓடிப்போய் நகரத்திற்குள் புகுந்து, உள்ளறையிலே பதுங்கினான்.]]></a:t>
+              <a:t><![CDATA[19. மாகாணங்களுடைய அதிபதிகளின் சேவகரான அவர்களும், அவர்கள் பின்னே வருகிற இராணுவமும், நகரத்திலிருந்து வெளியே வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4788,51 +5478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மீதியானவர்கள் ஆப்பெக் பட்டணத்திற்குள் ஓடிப்போனார்கள்; அங்கே மீதியாயிருந்த இருபத்தேழாயிரம்பேரின் மேல் அலங்கம் இடிந்து விழுந்தது; பெனாதாத்தும் ஓடிப்போய் நகரத்திற்குள் புகுந்து, உள்ளறையிலே பதுங்கினான்.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் அவரவர் தங்களுக்கு எதிர்ப்படுகிறவர்களை வெட்டினார்கள்; சீரியர் முறிந்தோடிப்போனார்கள்; இஸ்ரவேலர் அவர்களைத் துரத்தினார்கள்; சீரியாவின் ராஜாவாகிய பெனாதாத், குதிரையின் மேல் ஏறிச் சில குதிரை வீரரோடுங்கூடத் தப்பியோடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4897,51 +5587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் அவரவர் தங்களுக்கு எதிர்ப்படுகிறவர்களை வெட்டினார்கள்; சீரியர் முறிந்தோடிப்போனார்கள்; இஸ்ரவேலர் அவர்களைத் துரத்தினார்கள்; சீரியாவின் ராஜாவாகிய பெனாதாத், குதிரையின் மேல் ஏறிச் சில குதிரை வீரரோடுங்கூடத் தப்பியோடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5006,51 +5696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா புறப்பட்டு, குதிரைகளையும் இரதங்களையும் முறிய அடித்து, சீரியரில் மகா சங்காரம் உண்டாக வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5115,51 +5805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா புறப்பட்டு, குதிரைகளையும் இரதங்களையும் முறிய அடித்து, சீரியரில் மகா சங்காரம் உண்டாக வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5224,51 +5914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான் என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. பின்பு அந்தத் தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய் உம்மைப் பலப்படுத்திக்கொண்டு, நீர் செய்யத்தக்கது இன்னதென்று கவனித்துப்பாரும்; மறுவருஷத்திலே சீரியாவின் ராஜா உமக்கு விரோதமாக வருவான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5333,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யாரைக்கொண்டு என்று ஆகாப் கேட்டான்; அதற்கு அவன்: மாகாணங்களுடைய அதிபதிகளின் சேவகரைக் கொண்டு என்று கர்த்தர் சொல்லுகிறார் என்றான்; பின்பு அவன், யுத்தத்தை யார் துவக்கவேண்டும் என்று கேட்டதற்கு; அவன், நீர்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. அவன் நகரத்திற்குள் இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5442,51 +6132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான் என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. பின்பு அந்தத் தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய் உம்மைப் பலப்படுத்திக்கொண்டு, நீர் செய்யத்தக்கது இன்னதென்று கவனித்துப்பாரும்; மறுவருஷத்திலே சீரியாவின் ராஜா உமக்கு விரோதமாக வருவான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5551,51 +6241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான் என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. சீரியாவின் ராஜாவுடைய ஊழியக்காரர் அவனைப் பார்த்து: அவர்களுடைய தேவர்கள் மலைத்தேவர்கள், அதினால் அவர்கள் நம்மை மேற்கொண்டார்கள்; நாம் அவர்களோடே சமபூமியிலே யுத்தம் பண்ணினால் நல்லது; அப்பொழுது அவர்களை மேற்கொள்வது நிச்சயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5660,51 +6350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத் இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்; பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[23. சீரியாவின் ராஜாவுடைய ஊழியக்காரர் அவனைப் பார்த்து: அவர்களுடைய தேவர்கள் மலைத்தேவர்கள், அதினால் அவர்கள் நம்மை மேற்கொண்டார்கள்; நாம் அவர்களோடே சமபூமியிலே யுத்தம் பண்ணினால் நல்லது; அப்பொழுது அவர்களை மேற்கொள்வது நிச்சயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5769,51 +6459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத் இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்; பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[23. சீரியாவின் ராஜாவுடைய ஊழியக்காரர் அவனைப் பார்த்து: அவர்களுடைய தேவர்கள் மலைத்தேவர்கள், அதினால் அவர்கள் நம்மை மேற்கொண்டார்கள்; நாம் அவர்களோடே சமபூமியிலே யுத்தம் பண்ணினால் நல்லது; அப்பொழுது அவர்களை மேற்கொள்வது நிச்சயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5878,51 +6568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத் இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்; பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[24. அதற்காக நீர் செய்யவேண்டியது என்னவென்றால், இந்த ராஜாக்கள் ஒவ்வொருவரையும் தங்கள் ஸ்தலத்திலிருந்து மாற்றி, அவர்களுக்குப் பதிலாகச் சேனாபதிகளை ஏற்படுத்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5987,51 +6677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. அதற்காக நீர் செய்யவேண்டியது என்னவென்றால், இந்த ராஜாக்கள் ஒவ்வொருவரையும் தங்கள் ஸ்தலத்திலிருந்து மாற்றி, அவர்களுக்குப் பதிலாகச் சேனாபதிகளை ஏற்படுத்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6096,51 +6786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[25. நீர் மடியக்கொடுத்த சேனைக்குச் சரியாய்ச் சேனையையும், அந்தக் குதிரைகளுக்குச் சரியாய்க் குதிரைகளையும், இரதங்களுக்குச் சரியாய் இரதங்களையும் இலக்கம்பார்த்துக்கொள்ளும்; பிற்பாடு சமபூமியிலே நாம் அவர்களோடு யுத்தம்பண்ணி, நிச்சயமாய் அவர்களை மேற்கொள்வோம் என்றார்கள்; அவன் அவர்கள் சொற்கேட்டு அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6205,51 +6895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[25. நீர் மடியக்கொடுத்த சேனைக்குச் சரியாய்ச் சேனையையும், அந்தக் குதிரைகளுக்குச் சரியாய்க் குதிரைகளையும், இரதங்களுக்குச் சரியாய் இரதங்களையும் இலக்கம்பார்த்துக்கொள்ளும்; பிற்பாடு சமபூமியிலே நாம் அவர்களோடு யுத்தம்பண்ணி, நிச்சயமாய் அவர்களை மேற்கொள்வோம் என்றார்கள்; அவன் அவர்கள் சொற்கேட்டு அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6314,51 +7004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[25. நீர் மடியக்கொடுத்த சேனைக்குச் சரியாய்ச் சேனையையும், அந்தக் குதிரைகளுக்குச் சரியாய்க் குதிரைகளையும், இரதங்களுக்குச் சரியாய் இரதங்களையும் இலக்கம்பார்த்துக்கொள்ளும்; பிற்பாடு சமபூமியிலே நாம் அவர்களோடு யுத்தம்பண்ணி, நிச்சயமாய் அவர்களை மேற்கொள்வோம் என்றார்கள்; அவன் அவர்கள் சொற்கேட்டு அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6423,51 +7113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது தீர்க்கதரிசிகளின் புத்திரரில் ஒருவன் கர்த்தருடைய வார்த்தையின்படி தன் தோழனை நோக்கி: நீ என்னை அடி என்றான்; அந்த மனுஷன் அவனைப்பார்த்து அடிக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. மறுவருஷத்திலே பெனாதாத் சீரியரை இலக்கம்பார்த்து, இஸ்ரவேலோடு யுத்தம்பண்ண ஆப்பெக்குக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6532,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யாரைக்கொண்டு என்று ஆகாப் கேட்டான்; அதற்கு அவன்: மாகாணங்களுடைய அதிபதிகளின் சேவகரைக் கொண்டு என்று கர்த்தர் சொல்லுகிறார் என்றான்; பின்பு அவன், யுத்தத்தை யார் துவக்கவேண்டும் என்று கேட்டதற்கு; அவன், நீர்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. அவன் நகரத்திற்குள் இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6641,51 +7331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது தீர்க்கதரிசிகளின் புத்திரரில் ஒருவன் கர்த்தருடைய வார்த்தையின்படி தன் தோழனை நோக்கி: நீ என்னை அடி என்றான்; அந்த மனுஷன் அவனைப்பார்த்து அடிக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. மறுவருஷத்திலே பெனாதாத் சீரியரை இலக்கம்பார்த்து, இஸ்ரவேலோடு யுத்தம்பண்ண ஆப்பெக்குக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6750,51 +7440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப் புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம் சீரியரால் நிறைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6859,51 +7549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப் புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம் சீரியரால் நிறைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6968,51 +7658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப் புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம் சீரியரால் நிறைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7077,51 +7767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதின்பின் அவன் வேறோருவனைக் கண்டு: என்னை அடி என்றான்; அந்த மனுஷன், அவனைக் காயமுண்டாக அடித்தான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7186,51 +7876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதின்பின் அவன் வேறோருவனைக் கண்டு: என்னை அடி என்றான்; அந்த மனுஷன், அவனைக் காயமுண்டாக அடித்தான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7295,51 +7985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது அந்தத் தீர்க்கதரிசி போய், தன் முகத்தின்மேல் சாம்பலைப்போட்டு, வேஷமாறினவனாய் வழியிலே ராஜாவுக்காகக் காத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7404,51 +8094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது அந்தத் தீர்க்கதரிசி போய், தன் முகத்தின்மேல் சாம்பலைப்போட்டு, வேஷமாறினவனாய் வழியிலே ராஜாவுக்காகக் காத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7513,51 +8203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன்னுடைய வெள்ளியும் உன்னுடைய பொன்னும் என்னுடையது; உன்னுடைய ஸ்திரீகளும் உன்னுடைய குமாரருக்குள் சமர்த்தராயிருக்கிறவர்களும் என்னுடையவர்கள் என்று பெனாதாத் சொல்லுகிறான் என்று அவனுக்குச் சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[29. ஏழுநாளளவும் அவர்கள் முகமுகமாய்ப் பாளயமிறங்கியிருந்தார்கள்; ஏழாம் நாளில் யுத்தம் கலந்து, இஸ்ரவேல் புத்திரர் ஒரேநாளிலே சீரியரில் லட்சம் காலாட்களை மடங்கடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7622,51 +8312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. ஏழுநாளளவும் அவர்கள் முகமுகமாய்ப் பாளயமிறங்கியிருந்தார்கள்; ஏழாம் நாளில் யுத்தம் கலந்து, இஸ்ரவேல் புத்திரர் ஒரேநாளிலே சீரியரில் லட்சம் காலாட்களை மடங்கடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7731,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் மாகாணங்களுடைய அதிபதிகளின் சேவகரை இலக்கம் பார்த்தான், அவர்கள் இருநூற்று முப்பத்திரண்டுபேர்; அவர்களுக்குப்பின்பு, இஸ்ரவேல் புத்திரராகிய சகல ஜனத்தின் இலக்கமும் பார்த்து ஏழாயிரம்பேர் என்று கண்டான்.]]></a:t>
+              <a:t><![CDATA[3. உன்னுடைய வெள்ளியும் உன்னுடைய பொன்னும் என்னுடையது; உன்னுடைய ஸ்திரீகளும் உன்னுடைய குமாரருக்குள் சமர்த்தராயிருக்கிறவர்களும் என்னுடையவர்கள் என்று பெனாதாத் சொல்லுகிறான் என்று அவனுக்குச் சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7840,51 +8530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. ஏழுநாளளவும் அவர்கள் முகமுகமாய்ப் பாளயமிறங்கியிருந்தார்கள்; ஏழாம் நாளில் யுத்தம் கலந்து, இஸ்ரவேல் புத்திரர் ஒரேநாளிலே சீரியரில் லட்சம் காலாட்களை மடங்கடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7949,51 +8639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. மீதியானவர்கள் ஆப்பெக் பட்டணத்திற்குள் ஓடிப்போனார்கள்; அங்கே மீதியாயிருந்த இருபத்தேழாயிரம்பேரின் மேல் அலங்கம் இடிந்து விழுந்தது; பெனாதாத்தும் ஓடிப்போய் நகரத்திற்குள் புகுந்து, உள்ளறையிலே பதுங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8058,51 +8748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆனாலும் உமது அடியான் இங்கும் அங்கும் அலுவலாயிருக்கும்போது, அவன் போய்விட்டான் என்றான். இஸ்ரவேலின் ராஜா அவனைப் பார்த்து: நீ சொன்ன தீர்ப்பின்படியே ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. மீதியானவர்கள் ஆப்பெக் பட்டணத்திற்குள் ஓடிப்போனார்கள்; அங்கே மீதியாயிருந்த இருபத்தேழாயிரம்பேரின் மேல் அலங்கம் இடிந்து விழுந்தது; பெனாதாத்தும் ஓடிப்போய் நகரத்திற்குள் புகுந்து, உள்ளறையிலே பதுங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8167,51 +8857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆனாலும் உமது அடியான் இங்கும் அங்கும் அலுவலாயிருக்கும்போது, அவன் போய்விட்டான் என்றான். இஸ்ரவேலின் ராஜா அவனைப் பார்த்து: நீ சொன்ன தீர்ப்பின்படியே ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8276,51 +8966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் ராஜா அதற்குப் பிரதியுத்தரமாக: ராஜாவாகிய என் ஆண்டவனே, உம்முடைய வார்த்தையின்படியே, நானும் எனக்கு உண்டான யாவும் உம்முடையவைகள்தான் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8385,51 +9075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் ராஜா அதற்குப் பிரதியுத்தரமாக: ராஜாவாகிய என் ஆண்டவனே, உம்முடைய வார்த்தையின்படியே, நானும் எனக்கு உண்டான யாவும் உம்முடையவைகள்தான் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8494,51 +9184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஸ்தானாபதிகள் திரும்பவும் வந்து: பெனாதாத் சொல்லுகிறது என்னவென்றால் உன் வெள்ளியையும், உன் பொன்னையும், உன் ஸ்திரீகளையும், உன் குமாரர்களையும் நீ எனக்குக் கொடுக்கவேண்டும் என்று உமக்குச் சொல்லியனுப்பினேனே.]]></a:t>
+              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான் என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8603,51 +9293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஸ்தானாபதிகள் திரும்பவும் வந்து: பெனாதாத் சொல்லுகிறது என்னவென்றால் உன் வெள்ளியையும், உன் பொன்னையும், உன் ஸ்திரீகளையும், உன் குமாரர்களையும் நீ எனக்குக் கொடுக்கவேண்டும் என்று உமக்குச் சொல்லியனுப்பினேனே.]]></a:t>
+              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான் என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8712,51 +9402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன் ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில் எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான் என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8821,51 +9511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன் ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில் எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத் இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்; பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8930,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் மாகாணங்களுடைய அதிபதிகளின் சேவகரை இலக்கம் பார்த்தான், அவர்கள் இருநூற்று முப்பத்திரண்டுபேர்; அவர்களுக்குப்பின்பு, இஸ்ரவேல் புத்திரராகிய சகல ஜனத்தின் இலக்கமும் பார்த்து ஏழாயிரம்பேர் என்று கண்டான்.]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலின் ராஜா அதற்குப் பிரதியுத்தரமாக: ராஜாவாகிய என் ஆண்டவனே, உம்முடைய வார்த்தையின்படியே, நானும் எனக்கு உண்டான யாவும் உம்முடையவைகள்தான் என்று சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9039,51 +9729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன் ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில் எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத் இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்; பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9148,51 +9838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என் பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு மறுக்கவில்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத் இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்; பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9257,51 +9947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என் பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு மறுக்கவில்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9366,51 +10056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என் பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு மறுக்கவில்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9475,51 +10165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சகல மூப்பரும் சகல ஜனங்களும் அவனைப் பார்த்து: நீர் அவனுக்குச் செவிகொடுக்கவும், அவனுக்குச் சம்மதிக்கவும் வேண்டாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9584,51 +10274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினால் அவன் பெனாதாத்தின் ஸ்தானாபதிகளை நோக்கி: நீங்கள் ராஜாவாகிய என் ஆண்டவனுக்குச் சொல்லவேண்டியது என்னவென்றால், நீர் முதல் விசை உமது அடியானுக்குச் சொல்லியனுப்பின யாவும் செய்வேன்; இந்தக் காரியத்தையோ நான் செய்யக் கூடாது என்று சொல்லுங்கள் என்றான்; ஸ்தானாபதிகள் போய், இந்த மறுமொழியை அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[35. அப்பொழுது தீர்க்கதரிசிகளின் புத்திரரில் ஒருவன் கர்த்தருடைய வார்த்தையின்படி தன் தோழனை நோக்கி: நீ என்னை அடி என்றான்; அந்த மனுஷன் அவனைப்பார்த்து அடிக்கமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9693,51 +10383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினால் அவன் பெனாதாத்தின் ஸ்தானாபதிகளை நோக்கி: நீங்கள் ராஜாவாகிய என் ஆண்டவனுக்குச் சொல்லவேண்டியது என்னவென்றால், நீர் முதல் விசை உமது அடியானுக்குச் சொல்லியனுப்பின யாவும் செய்வேன்; இந்தக் காரியத்தையோ நான் செய்யக் கூடாது என்று சொல்லுங்கள் என்றான்; ஸ்தானாபதிகள் போய், இந்த மறுமொழியை அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[35. அப்பொழுது தீர்க்கதரிசிகளின் புத்திரரில் ஒருவன் கர்த்தருடைய வார்த்தையின்படி தன் தோழனை நோக்கி: நீ என்னை அடி என்றான்; அந்த மனுஷன் அவனைப்பார்த்து அடிக்கமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9802,51 +10492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பெனாதாத் அவனிடத்தில் ஆள் அனுப்பி: எனக்குப் பின் செல்லுகிற ஜனங்கள் எல்லாரும் கைக்கு ஒரு பிடியாவது வாரிக்கொள்ள சமாரியாவின் தூள் போதுமானதாயிருந்தால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9911,51 +10601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பெனாதாத் அவனிடத்தில் ஆள் அனுப்பி: எனக்குப் பின் செல்லுகிற ஜனங்கள் எல்லாரும் கைக்கு ஒரு பிடியாவது வாரிக்கொள்ள சமாரியாவின் தூள் போதுமானதாயிருந்தால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10020,51 +10710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு இஸ்ரவேலின் ராஜா பிரதியுத்தரமாக: ஆயுதம் தரித்திருக்கிறவன், ஆயுதம் உரிந்து போடுகிறவனைப்போலப் பெருமைபாராட்டலாகாது என்று அவனுக்குச் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10129,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் மத்தியானவேளையிலே வெளியே புறப்பட்டார்கள்; பெனாதாத்தும், அவனுக்கு உதவியாக வந்த முப்பத்திரண்டு ராஜாக்களாகிய மற்ற ராஜாக்களும், கூடாரங்களில் குடித்து வெறிகொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலின் ராஜா அதற்குப் பிரதியுத்தரமாக: ராஜாவாகிய என் ஆண்டவனே, உம்முடைய வார்த்தையின்படியே, நானும் எனக்கு உண்டான யாவும் உம்முடையவைகள்தான் என்று சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10238,51 +10928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு இஸ்ரவேலின் ராஜா பிரதியுத்தரமாக: ஆயுதம் தரித்திருக்கிறவன், ஆயுதம் உரிந்து போடுகிறவனைப்போலப் பெருமைபாராட்டலாகாது என்று அவனுக்குச் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. அதின்பின் அவன் வேறோருவனைக் கண்டு: என்னை அடி என்றான்; அந்த மனுஷன், அவனைக் காயமுண்டாக அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10347,51 +11037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெனாதாத்தும், மற்ற ராஜாக்களும் கூடாரங்களிலே குடித்துக்கொண்டிருக்கையில், இந்த வார்த்தையைக் கேட்டு, தன் ஊழியக்காரரை நோக்கி: ஆயத்தம் பண்ணுங்கள் என்றான்; அப்படியே நகரத்தின்மேல் சண்டைசெய்ய ஆயத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[37. அதின்பின் அவன் வேறோருவனைக் கண்டு: என்னை அடி என்றான்; அந்த மனுஷன், அவனைக் காயமுண்டாக அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10456,51 +11146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெனாதாத்தும், மற்ற ராஜாக்களும் கூடாரங்களிலே குடித்துக்கொண்டிருக்கையில், இந்த வார்த்தையைக் கேட்டு, தன் ஊழியக்காரரை நோக்கி: ஆயத்தம் பண்ணுங்கள் என்றான்; அப்படியே நகரத்தின்மேல் சண்டைசெய்ய ஆயத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது அந்தத் தீர்க்கதரிசி போய், தன் முகத்தின்மேல் சாம்பலைப்போட்டு, வேஷமாறினவனாய் வழியிலே ராஜாவுக்காகக் காத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10565,51 +11255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது அவன் சீக்கிரமாய்த் தன் முகத்தின்மேலிருக்கும் சாம்பலைத் துடைத்துவிட்டதினால், இஸ்ரவேலின் ராஜா அவன் தீர்க்கதரிசிகளில் ஒருவன் என்று அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது அந்தத் தீர்க்கதரிசி போய், தன் முகத்தின்மேல் சாம்பலைப்போட்டு, வேஷமாறினவனாய் வழியிலே ராஜாவுக்காகக் காத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10674,51 +11364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது அவன் சீக்கிரமாய்த் தன் முகத்தின்மேலிருக்கும் சாம்பலைத் துடைத்துவிட்டதினால், இஸ்ரவேலின் ராஜா அவன் தீர்க்கதரிசிகளில் ஒருவன் என்று அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10783,51 +11473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது இவன் அவனை நோக்கி: சங்காரத்திற்கு நான் நியமித்த மனுஷனை உன் கையிலிருந்து தப்பிப்போகும்படி நீ விட்டபடியினால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாகவும், உன் ஜனம் அவன் ஜனத்திற்கு ஈடாகவும் இருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10892,51 +11582,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது இவன் அவனை நோக்கி: சங்காரத்திற்கு நான் நியமித்த மனுஷனை உன் கையிலிருந்து தப்பிப்போகும்படி நீ விட்டபடியினால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாகவும், உன் ஜனம் அவன் ஜனத்திற்கு ஈடாகவும் இருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. ஆனாலும் உமது அடியான் இங்கும் அங்கும் அலுவலாயிருக்கும்போது, அவன் போய்விட்டான் என்றான். இஸ்ரவேலின் ராஜா அவனைப் பார்த்து: நீ சொன்ன தீர்ப்பின்படியே ஆகும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. ஆனாலும் உமது அடியான் இங்கும் அங்கும் அலுவலாயிருக்கும்போது, அவன் போய்விட்டான் என்றான். இஸ்ரவேலின் ராஜா அவனைப் பார்த்து: நீ சொன்ன தீர்ப்பின்படியே ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10971,51 +11988,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506590" r:id="rId1"/>
+    <p:sldLayoutId id="2473417887" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11023,50 +12040,98 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11771,50 +12836,74 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11919,51 +13008,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಮಲೇರುವ ಹಾಗೆ ಕುಡಿಯುತ್ತಾ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[5. And the messengers came again, and said, Thus speaks Benhadad, saying, Although I have sent unto]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And he hasted, and took the ashes away from his face; and the king of Israel discerned him that]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[he was of the prophets.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And he said unto him, Thus says the LORD, Because you have let go out of your hand a man whom I]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[appointed to utter destruction, therefore your life shall go for his life, and your people for his]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the king of Israel went to his house heavy and displeased, and came to Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ವ್ಯಸನ ದಿಂದಲೂ ಕೋಪದಿಂದಲೂ ಸಮಾರ್ಯದಲ್ಲಿದ್ದ ತನ್ನ ಮನೆಗೆ ಹೊರಟು ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[you, saying, You shall deliver me your silver, and your gold, and your wives, and your children;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಪ್ರಾಂತಗಳ ಪ್ರಧಾನರ ಸೇವಕರು ಮೊದಲು ಸೈನ್ಯವಾಗಿ ಹೊರಡುವಾಗ ಬೆನ್ಹದದನು ಮನುಷ್ಯರನ್ನು ಕಳುಹಿಸಿದನು. ಅವರು ತಿರಿಗಿ]]></a:t>
+              <a:t><![CDATA[6. Yet I will send my servants unto you tomorrow about this time, and they shall search yours house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದು --ಸಮಾರ್ಯದಿಂದ ಮನುಷ್ಯರು ಬಂದಿದ್ದಾರೆಂದು ಅವನಿಗೆ ತಿಳಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[and the houses of your servants; and it shall be, that whatsoever is pleasant in yours eyes, they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಅವನು--ಅವರು ಸಮಾಧಾನಕ್ಕೋಸ್ಕರ ಹೊರಟು ಬಂದಿದ್ದರೆ ಅವರನ್ನು ಜೀವಿತರಾಗಿ ಹಿಡಿಯಿರಿ; ಯುದ್ಧಕ್ಕೋಸ್ಕರ ಹೊರಟು]]></a:t>
+              <a:t><![CDATA[shall put it in their hand, and take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದಿದ್ದರೆ ಅವರನ್ನು ಜೀವಿತರಾಗಿ ಹಿಡಿಯಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[7. Then the king of Israel called all the elders of the land, and said, Mark, I pray you, and see]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಪ್ರಾಂತಗಳ ಪ್ರಧಾನರ ಯೌವನಸ್ಥರೂ ಅವರ ಹಿಂದೆ ಬಂದ ಸೈನಿಕರೂ ಪಟ್ಟಣದಿಂದ ಹೊರಗೆ ಬಂದಾಗ ಪ್ರತಿ ಮನುಷ್ಯನು ತನಗೆ ಎದುರು]]></a:t>
+              <a:t><![CDATA[how this man seeks mischief: for he sent unto me for my wives, and for my children, and for my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿದ್ದವರನ್ನು ಕೊಂದುಹಾಕಿದನು.]]></a:t>
+              <a:t><![CDATA[silver, and for my gold; and I denied him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಅರಾಮ್ಯರು ಓಡಿಹೋದರು; ಇಸ್ರಾಯೇಲ್ಯರು ಅವರನ್ನು ಹಿಂದಟ್ಟಿದರು; ಅರಾಮಿನ ಅರಸನಾದ ಬೆನ್ಹದದನು ಕುದುರೆ]]></a:t>
+              <a:t><![CDATA[8. And all the elders and all the people said unto him, Hearken not unto him, nor consent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹತ್ತಿಕೊಂಡು ಕುದುರೆ ರಾಹುತರ ಸಂಗಡ ತಪ್ಪಿಸಿಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[9. Wherefore he said unto the messengers of Benhadad, Tell my lord the king, All that you did send]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆಗ ಇಗೋ, ಒಬ್ಬ ಪ್ರವಾದಿಯು ಇಸ್ರಾಯೇ ಲಿನ ಅರಸನಾದ ಅಹಾಬನ ಬಳಿಗೆ ಬಂದು--ಈ ದೊಡ್ಡ ಗುಂಪನ್ನು ನೋಡಿದಿಯೋ? ಇಗೋ, ನಾನೇ]]></a:t>
+              <a:t><![CDATA[1. And Benhadad the king of Syria gathered all his host together: and there were thirty and two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಹೊರಟು ಕುದುರೆಗಳನ್ನೂ ರಥಗಳನ್ನೂ ಹೊಡೆದು ರಾಮ್ಯರನ್ನು ಮಹಾ ಸಂಹಾರದಿಂದ]]></a:t>
+              <a:t><![CDATA[in order to your servant at the first I will do: but this thing I may not do. And the messengers]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಡೆದುಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[departed, and brought him word again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಪ್ರವಾದಿಯು ಇಸ್ರಾಯೇಲಿನ ಅರಸನ ಬಳಿಗೆ ಬಂದು ಅವನಿಗೆ--ನೀನು ಹೋಗಿ ಬಲಗೊಂಡು ನೀನು ಮಾಡುವದನ್ನು ತಿಳುಕೊಂಡು ನೋಡು;]]></a:t>
+              <a:t><![CDATA[10. And Benhadad sent unto him, and said, The gods do so unto me, and more also, if the dust of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ ವರುಷಾಂತರದಲ್ಲಿ ಅರಾಮಿನ ಅರಸನು ನಿನಗೆ ವಿರೋಧವಾಗಿ ಬರುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[Samaria shall suffice for handfuls for all the people that follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಅರಾಮಿನ ಅರಸನಾದ ಬೆನ್ಹದದನು ತನ್ನ ಸೈನ್ಯವನ್ನೆಲ್ಲಾ ಕೂಡಿಸಿದನು. ಅವನ ಬಳಿ ಯಲ್ಲಿ ಕುದುರೆಗಳೂ ರಥಗಳೂ ಸಹಿತವಾಗಿ]]></a:t>
+              <a:t><![CDATA[11. And the king of Israel answered and said, Tell him, Let not him that girds on his harness boast]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೂವತ್ತೆರಡು ಮಂದಿ ಅರಸುಗಳಿದ್ದರು. ಅವನು ಏರಿ ಹೋಗಿ ಸಮಾರ್ಯವನ್ನು ಮುತ್ತಿಗೆ ಹಾಕಿ ಅದರ ಮೇಲೆ ಯುದ್ಧಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[himself as he that puts it off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆದರೆ ಅರಾಮಿನ ಅರಸನ ಸೇವಕರು ಅವ ನಿಗೆ--ಅವರ ದೇವರುಗಳು ಪರ್ವತಗಳ ದೇವರು ಗಳು, ಆದದರಿಂದ ಅವರು ನಮ್ಮನ್ನು ಜಯಿಸಿದರು;]]></a:t>
+              <a:t><![CDATA[12. And it came to pass, when Ben-hadad heard this message, as he was drinking, he and the kings in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾವು ಅವರ ಸಂಗಡ ಸಮಭೂಮಿಯಲ್ಲಿ ಯುದ್ಧ ಮಾಡೋಣ; ನಿಶ್ಚಯವಾಗಿ ನಾವು ಅವರಿಗಿಂತ ಬಲ ಶಾಲಿಗಳಾಗಿರುವೆವು.]]></a:t>
+              <a:t><![CDATA[the pavilions, that he said unto his servants, Set yourselves in array. And they set themselves in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವನು ಇಸ್ರಾಯೇಲಿನ ಅರಸನಾದ ಅಹಾಬನ ಬಳಿಗೆ ದೂತರನ್ನು ಪಟ್ಟಣ ದೊಳಗೆ ಕಳುಹಿಸಿ--ನಿನ್ನ ಬೆಳ್ಳಿಯೂ ನಿನ್ನ ಬಂಗಾರವೂ]]></a:t>
+              <a:t><![CDATA[array against the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನವು;]]></a:t>
+              <a:t><![CDATA[13. And, behold, there came a prophet unto Ahab king of Israel, saying, Thus says the LORD, Have you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನೆಂದು ನೀನು ತಿಳಿಯುವ ಹಾಗೆ ಈ ಹೊತ್ತು ಅದನ್ನು ನಿನ್ನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವೆನೆಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆ]]></a:t>
+              <a:t><![CDATA[kings with him, and horses, and chariots; and he went up and besieged Samaria, and warred against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಇದಲ್ಲದೆ ನೀನು ಮಾಡ ಬೇಕಾದದ್ದೇನಂದರೆ -- ಅರಸುಗಳನ್ನು ತೆಗೆದುಹಾಕಿ ಅವರಿಗೆ ಬದಲಾಗಿ ಅಧಿಪತಿಗಳನ್ನು ನೇಮಿಸಿ ನೀನು]]></a:t>
+              <a:t><![CDATA[seen all this great multitude? behold, I will deliver it into yours hand this day; and you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಳಕೊಂಡ ಸೈನ್ಯದ ಹಾಗೆ ಕುದುರೆಗೆ ಕುದುರೆಯೂ ರಥಕ್ಕೆ ರಥವೂ ಬೇರೆ ಸೈನ್ಯವನ್ನು ಲೆಕ್ಕಿಸು;]]></a:t>
+              <a:t><![CDATA[know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆಗ ನಾವು ಸಮಭೂಮಿಯಲ್ಲಿ ಅವರ ಸಂಗಡ ಯುದ್ಧ ಮಾಡೋಣ; ನಿಶ್ಚಯವಾಗಿ ನಾವು ಅವರಿಗಿಂತ ಬಲ ಶಾಲಿಗಳಾಗುವೆವು ಅಂದರು. ಅವನು]]></a:t>
+              <a:t><![CDATA[14. And Ahab said, By whom? And he said, Thus says the LORD, Even by the young men of the princes of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರ ಮಾತನ್ನು ಕೇಳಿ ಹಾಗೆಯೇ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[the provinces. Then he said, Who shall order the battle? And he answered, You.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ವರುಷಾಂತರದಲ್ಲಿ ಏನಾಯಿತಂದರೆ ಬೆನ್ಹದದನು ಅರಾಮ್ಯರನ್ನು ಲೆಕ್ಕಿಸಿ ಇಸ್ರಾಯೇಲಿನ ಸಂಗಡ ಯುದ್ಧ ಮಾಡಲು ಅಫೇಕಿಗೆ]]></a:t>
+              <a:t><![CDATA[15. Then he numbered the young men of the princes of the provinces, and they were two hundred and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[thirty two: and after them he numbered all the people, even all the children of Israel, being seven]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆದದರಿಂದ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳು ಲೆಕ್ಕ ಮಾಡಲ್ಪಟ್ಟು ಬೇಕಾದದ್ದನ್ನು ಸಿದ್ಧಮಾಡಿಕೊಂಡು ಅವರಿಗೆ ಎದುರಾಗಿ ಹೊರಟರು.]]></a:t>
+              <a:t><![CDATA[thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳು ಅವರಿಗೆದುರಾಗಿ ದಂಡಿಳಿದಿರುವಾಗ ಅವರು ಮೇಕೆ ಮರಿಗಳ ಎರಡು ಮಂದೆಗಳ ಹಾಗಿದ್ದರು; ಆದರೆ ಅರಾಮ್ಯರು]]></a:t>
+              <a:t><![CDATA[16. And they went out at noon. But Benhadad was drinking himself drunk in the pavilions, he and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇಶವನ್ನು ತುಂಬಿಕೊಂಡಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[kings, the thirty and two kings that helped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆಗ ದೇವರ ಮನುಷ್ಯನೊಬ್ಬನು ಬಂದು ಇಸ್ರಾ ಯೇಲಿನ ಅರಸನಿಗೆ--ಕರ್ತನು ತಗ್ಗುಗಳ ದೇವರಾ ಗಿರದೆ ಪರ್ವತಗಳ]]></a:t>
+              <a:t><![CDATA[17. And the young men of the princes of the provinces went out first; and Benhadad sent out, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರಾಗಿದ್ದಾನೆಂಬದಾಗಿ ಅರಾ ಮ್ಯರು ಹೇಳಿದ್ದರಿಂದ ನಾನು ಕರ್ತನಾಗಿದ್ದೇನೆಂದು ನೀವು ತಿಳಿಯುವ ಹಾಗೆ ಆ ದೊಡ್ಡ]]></a:t>
+              <a:t><![CDATA[they told him, saying, There are men come out of Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮೂಹವನ್ನೆಲ್ಲಾ ನಿನ್ನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸುವೆನೆಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[18. And he said, Whether they be come out for peace, take them alive; or whether they be come out]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಏಳು ದಿವಸ ಇವರು ಅವರಿಗೆ ಎದುರಾಗಿ ದಂಡಿಳಿದಿದ್ದರು. ಆದರೆ ಏಳನೇ ದಿವಸದಲ್ಲಿ ಯುದ್ಧಕ್ಕೆ ಕೂಡಿದಾಗ ಇಸ್ರಾಯೇಲಿನ]]></a:t>
+              <a:t><![CDATA[for war, take them alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಕ್ಕಳು ಅರಾಮ್ಯದಲ್ಲಿ ಲಕ್ಷ ಕಾಲ್ಬಲವನ್ನು ಒಂದೇ ದಿವಸದಲ್ಲಿ ಸಂಹರಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[19. So these young men of the princes of the provinces came out of the city, and the army which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಮಿಕ್ಕಾದವರು ಅಫೇಕ್‌ ಪಟ್ಟಣದೊಳಗೆ ಓಡಿ ಹೋದರು. ಅಲ್ಲಿ ಒಂದು ಗೋಡೆಯು ಉಳಿದ ಇಪ್ಪತ್ತೇಳು ಸಾವಿರ ಮಂದಿಯ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿತ್ತು. ಆದರೆ ಬೆನ್ಹದದನು ಪಟ್ಟಣಕ್ಕೆ ಓಡಿಬಂದು ಕೊಠಡಿಯ ಒಳ ಕೊಠಡಿಯಲ್ಲಿ ಬಚ್ಚಿಟ್ಟುಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[20. And they slew every one his man: and the Syrians fled; and Israel pursued them: and Benhadad the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಆಗ ಅವನ ಸೇವಕರು ಅವನಿಗೆ -- ಇಗೋ, ಇಸ್ರಾಯೇಲಿನ ಮನೆಯ ಅರಸುಗಳು ಕರುಣೆಯುಳ್ಳವರೆಂದು ನಾವು ಕೇಳಿದ್ದೇವೆ; ನಾವು]]></a:t>
+              <a:t><![CDATA[king of Syria escaped on an horse with the horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೋಣಿಯನ್ನು ನಡುವಿನಲ್ಲಿ ಕಟ್ಟಿ ಕೊಂಡು ಹಗ್ಗಗಳನ್ನು ನಮ್ಮ ತಲೆಗಳಲ್ಲಿ ಸುತ್ತಿಕೊಂಡು ಇಸ್ರಾಯೇಲಿನ ಅರಸನ ಬಳಿಗೆ ಹೋಗೋಣ;]]></a:t>
+              <a:t><![CDATA[21. And the king of Israel went out, and stroke the horses and chariots, and slew the Syrians with a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದು ವೇಳೆ ಅವನು ನಿನ್ನ ಪ್ರಾಣವನ್ನು ರಕ್ಷಿಸುವನು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[great slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಹಾಗೆಯೆ ಅವರು ಗೋಣಿಯನ್ನು ತಮ್ಮ ನಡುವುಗಳಲ್ಲಿ ಕಟ್ಟಿಕೊಂಡು ಹಗ್ಗಗಳನ್ನು ತಮ್ಮ ತಲೆ ಗಳಿಗೆ ಸುತ್ತಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[22. And the prophet came to the king of Israel, and said unto him, Go, strengthen yourself, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅಹಾಬನು--ಯಾರ ಕೈ ಯಿಂದ ಅಂದನು. ಅದಕ್ಕವನು ಪ್ರಾಂತ್ಯಗಳ ಪ್ರಧಾ ನರ ಯೌವನಸ್ಥರಿಂದಲೇ ಎಂದು ಕರ್ತನು ಹೇಳು ತ್ತಾನೆ]]></a:t>
+              <a:t><![CDATA[2. And he sent messengers to Ahab king of Israel into the city, and said unto him, Thus says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲಿನ ಅರಸನ ಬಳಿಗೆ ಬಂದು--ನನ್ನ ಪ್ರಾಣ ಬದುಕಲೆಂದು ನಿನ್ನ ಸೇವಕನಾದ ಬೆನ್ಹದದನು ಹೇಳುತ್ತಾನೆ ಅಂದರು. ಅದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[mark, and see what you do: for at the return of the year the king of Syria will come up against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನುಅವನು ಇನ್ನೂ ಬದುಕಿರುತ್ತಾನೋ? ಅವನು ನನ್ನ ಸಹೋದರನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[23. And the servants of the king of Syria said unto him, Their gods are gods of the hills; therefore]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಈಗ ಆ ಮನುಷ್ಯರು ಅವನ ಮಾತಿನಲ್ಲಿ ಏನಾದರೂ ಬಂದೀತೆಂದು ಜಾಗ್ರೆತೆ ಯಿಂದ ನೋಡಿಕೊಂಡು ಅದನ್ನು ಅವಸರದಿಂದ ಹಿಡಿದರು.]]></a:t>
+              <a:t><![CDATA[they were stronger than we; but let us fight against them in the plain, and surely we shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು--ನಿನ್ನ ಸಹೋದರನಾದ ಬೆನ್ಹದ ದನು ಎಂದು ಹೇಳಿದರು. ಆಗ ಅವನು--ನೀವು ಹೋಗಿ ಅವನನ್ನು ಕರೆತನ್ನಿರಿ ಅಂದನು. ಬೆನ್ಹದದನು]]></a:t>
+              <a:t><![CDATA[stronger than they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನ ಬಳಿಗೆ ಬಂದಾಗ ಅವನು ಇವನನ್ನು ರಥದ ಲ್ಲೇರ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[24. And do this thing, Take the kings away, every man out of his place, and put captains in their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಬೆನ್ಹದದನು ಅವನಿಗೆ--ನನ್ನ ತಂದೆಯು ನಿನ್ನ ತಂದೆಯಿಂದ ತೆಗೆದುಕೊಂಡ ಪಟ್ಟಣ ಗಳನ್ನು ತಿರುಗಿ ಕೊಡುತ್ತೇನೆ; ನನ್ನ]]></a:t>
+              <a:t><![CDATA[rooms:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆ ಸಮಾರ್ಯ ದಲ್ಲಿ ಮಾಡಿದ ಹಾಗೆಯೇ ದಮಸ್ಕದಲ್ಲಿ ನೀನು ನಿನ ಗಾಗಿ ಬೀದಿಗಳನ್ನು ಮಾಡಿಸಬೇಕು ಅಂದನು. ಅದಕ್ಕ ವನು--ಈ]]></a:t>
+              <a:t><![CDATA[25. And number you an army, like the army that you have lost, horse for horse, and chariot for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಡಂಬಡಿಕೆಯ ಪ್ರಕಾರವೇ ನಿನ್ನನ್ನು ಕಳು ಹಿಸಿ ಬಿಡುತ್ತೇನೆ ಅಂದನು. ಹೀಗೆಯೆ ಇವನು ಅವನ ಸಂಗಡ ಒಡಂಬಡಿಕೆಯನ್ನು ಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[chariot: and we will fight against them in the plain, and surely we shall be stronger than they. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +20664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನನ್ನು ಕಳುಹಿಸಿ ಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[he hearkened unto their voice, and did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +20796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆದರೆ ಪ್ರವಾದಿಗಳ ಮಕ್ಕಳಲ್ಲಿ ಒಬ್ಬನು ಕರ್ತನ ಮಾತಿನಿಂದ ತನ್ನ ಜೊತೆಗಾರನಿಗೆ--ನೀನು ದಯ ಮಾಡಿ ನನ್ನನ್ನು ಹೊಡೆ]]></a:t>
+              <a:t><![CDATA[26. And it came to pass at the return of the year, that Benhadad numbered the Syrians, and went up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +20928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು. ಆಗ ಅವನು--ಯುದ್ಧ ನಡಿಸುವವನು ಯಾರು ಅಂದನು. ಅದಕ್ಕವನು--ನೀನೇ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[Benhadad,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +21060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[to Aphek, to fight against Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +21192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಆದರೆ ಆ ಮನುಷ್ಯನು ಅವನನ್ನು ಹೊಡೆಯಲ್ಲೊಲ್ಲದೆ ಇದ್ದನು. ಆಗ ಅವನು ಇವನಿಗೆ--ನೀನು ಕರ್ತನ ಮಾತಿಗೆ ಅವಿಧೇಯನಾದದರಿಂದ]]></a:t>
+              <a:t><![CDATA[27. And the children of Israel were numbered, and were all present, and went against them: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +21324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಗೋ, ನೀನು ನನ್ನನ್ನು ಬಿಟ್ಟು ಹೋಗುವಾಗ ಸಿಂಹವು ನಿನ್ನನ್ನು ಕೊಲ್ಲು ವದು ಅಂದನು. ಅವನು ಇವನನ್ನು ಬಿಟ್ಟು ಹೋದಾ ಗಲೆ]]></a:t>
+              <a:t><![CDATA[children of Israel pitched before them like two little flocks of kids; but the Syrians filled the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +21456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಿಂಹವು ಅವನನ್ನು ಕಂಡು ಕೊಂದುಹಾಕಿತು.]]></a:t>
+              <a:t><![CDATA[country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +21588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಅವನು ಮತ್ತೊಬ್ಬನನ್ನು ಕಂಡುಕೊಂಡು--ದಯ ಮಾಡಿ ನನ್ನನ್ನು ಹೊಡೆ ಅಂದನು. ಆ ಮನುಷ್ಯನು ಅವನನ್ನು ಗಾಯವಾಗುವ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[28. And there came a man of God, and spoke unto the king of Israel, and said, Thus says the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +21720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಡೆದನು.]]></a:t>
+              <a:t><![CDATA[Because the Syrians have said, The LORD is God of the hills, but he is not God of the valleys,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +21852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಆಗ ಪ್ರವಾದಿಯು ಹೋಗಿ ತನ್ನ ಮುಖದ ಮೇಲೆ ಬೂದಿ ಯನ್ನು ಹಚ್ಚಿಕೊಂಡು ಮುಖ ಮರೆಮಾಡಿ ಅರಸನಿ ಗೋಸ್ಕರ ಮಾರ್ಗದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[therefore will I deliver all this great multitude into yours hand, and all of you shall know that I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +21984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾದುಕೊಂಡಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +22116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಿನ್ನ ಪತ್ನಿಯರೂ ನಿನ್ನ ಸೌಂದರ್ಯರಾದ ವರೆಲ್ಲರೂ ನನ್ನವರೆಂದು ಬೆನ್ಹದದನು ಹೇಳುತ್ತಾ ನೆಂಬದಾಗಿ ಅವನಿಗೆ ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[29. And they pitched one opposite to the other seven days. And so it was, that in the seventh day]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +22248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಅರ ಸನು ಹಾದು ಹೋಗುತ್ತಿರುವಾಗ, ಇವನು ಅರಸನಿಗೆ ಕೂಗಿ ಹೇಳಿದ್ದೇನಂದರೆ--ನಿನ್ನ ಸೇವಕನು ಯುದ್ಧಕ್ಕೆ ಹೋಗಿರುವಾಗ]]></a:t>
+              <a:t><![CDATA[the battle was joined: and the children of Israel slew of the Syrians an hundred thousand footmen in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +22380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವನು ಪ್ರಾಂತಗಳ ಪ್ರಧಾನರ ಯೌವನಸ್ಥರನ್ನು ಲೆಕ್ಕ ಮಾಡಿದಾಗ ಅವರು ಇನ್ನೂರ ಮೂವತ್ತೆರಡು ಜನರಾಗಿದ್ದರು. ಅವರ ತರುವಾಯ]]></a:t>
+              <a:t><![CDATA[3. Your silver and your gold is mine; your wives also and your children, even the best, are mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +22512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಗೋ, ಒಬ್ಬ ಮನುಷ್ಯನು ತೊಲಗಿ ಒಬ್ಬನನ್ನು ನನ್ನ ಬಳಿಗೆ ತಕ್ಕೊಂಡು ಬಂದು--ಈ ಮನುಷ್ಯನನ್ನು ಕಾಯಿ; ಇವನು ಹೇಗಾದರೂ ಇಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[one day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +22644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋದರೆ ನಿನ್ನ ಪ್ರಾಣವು ಅವನ ಪ್ರಾಣಕ್ಕೆ ಬದ ಲಾಗಿರುವುದು; ಇಲ್ಲವೆ ನೀನು ಒಂದು ತಲಾಂತು ಬೆಳ್ಳಿಯನ್ನು ಕೊಡಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[30. But the rest fled to Aphek, into the city; and there a wall fell upon twenty and seven thousand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +22776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಆದರೆ ನಿನ್ನ ಸೇವಕನು ಅಲ್ಲಿ ಇಲ್ಲಿ ಕೆಲಸ ಮಾಡುತ್ತಿರುವಾಗ ಅವನು ಇಲ್ಲದೆ ಹೋದನು ಅಂದನು. ಇಸ್ರಾಯೇಲಿನ ಅರ ಸನು]]></a:t>
+              <a:t><![CDATA[of the men that were left. And Benhadad fled, and came into the city, into an inner chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +22908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ--ನಿನ್ನ ತೀರ್ಪಿನ ಹಾಗೆಯೇ ಆಗು ವದು; ನೀನೇ ನಿರ್ಣಯಿಸಿದಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[31. And his servants said unto him, Behold now, we have heard that the kings of the house of Israel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +23040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಪ್ರತ್ತ್ಯುತ್ತರವಾಗಿ--ಅರಸನಾದ ನನ್ನ ಒಡೆ ಯನೇ, ನಿನ್ನ ಮಾತಿನ ಹಾಗೆಯೇ ನಾನು ನಿನ್ನವನು;]]></a:t>
+              <a:t><![CDATA[are merciful kings: let us, I pray you, put sackcloth on our loins, and ropes upon our heads, and go]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +23172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನದೆಲ್ಲವೂ ನಿನ್ನದು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[out to the king of Israel: possibly he will save your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21423,51 +23304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆ ದೂತರು ತಿರಿಗಿ ಬಂದು ಅವನಿಗೆ--ಒಡೆಯನೇ, ಬೆನ್ಹದದನು ಹೇಳುವ ದೇನಂದರೆ--ನಿನ್ನ ಬೆಳ್ಳಿಯನ್ನೂ ಬಂಗಾರವನ್ನೂ ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[32. So they girded sackcloth on their loins, and put ropes on their heads, and came to the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21555,51 +23436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ತ್ರೀಯರನ್ನೂ ಮಕ್ಕಳನ್ನೂ ನನಗೆ ಒಪ್ಪಿಸಬೇಕೆಂದು ನಿನಗೆ ಹೇಳಿ ಕಳುಹಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[Israel, and said, Your servant Benhadad says, I pray you, let me live. And he said, Is he yet alive?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21687,51 +23568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಿಶ್ಚಯವಾಗಿ ನಾಳೆ ಇಷ್ಟು ಹೊತ್ತಿಗೆ ನಾನು ನನ್ನ ಸೇವಕರನ್ನು ನಿನ್ನ ಬಳಿಗೆ ಕಳುಹಿಸುವೆನು; ಅವರು ನಿನ್ನ ಮನೆಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[he is my brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21819,51 +23700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಸೇವಕರ ಮನೆಗಳನ್ನೂ ಶೋಧಿಸಿ ನಿನ್ನ ಕಣ್ಣಿಗೆ ರಮ್ಯ ವಾದದ್ದನ್ನು ಅವರು ತಮ್ಮ ಕೈಯಲ್ಲಿ ಹಿಡಿದು ತಕ್ಕೊಂಡು ಹೋಗುವರು]]></a:t>
+              <a:t><![CDATA[33. Now the men did diligently observe whether any thing would come from him, and did hastily catch]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21951,51 +23832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಾದ ಸಕಲ ಜನರನ್ನು ಲೆಕ್ಕ ಮಾಡಿದಾಗ ಏಳು ಸಾವಿರ ಜನರಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[4. And the king of Israel answered and said, My lord, O king, according to your saying, I am yours,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22083,51 +23964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[it: and they said, Your brother Benhadad. Then he said, Go all of you, bring him. Then Benhadad came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22215,51 +24096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ದೇಶದ ಹಿರಿಯರನ್ನೆಲ್ಲಾ ಕರೆಯಿಸಿ ಅವರಿಗೆಇವನು ಕೇಡನ್ನು ಹುಡುಕುತ್ತಾನೆಂದು ದಯಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[forth to him; and he caused him to come up into the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22347,51 +24228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳುಕೊಂಡು ನೋಡಿರಿ. ಯಾಕಂದರೆ ಅವನು ನನ್ನ ಹೆಂಡತಿಯರಿಗೋಸ್ಕರ ಮಕ್ಕಳಿಗೋಸ್ಕರವೂ ಬೆಳ್ಳಿಗೋ ಸ್ಕರವೂ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[34. And Ben-hadad said unto him, The cities, which my father took from your father, I will restore;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22479,51 +24360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂಗಾರಕ್ಕೋಸ್ಕರವೂ ನನ್ನ ಬಳಿಗೆ ಕಳುಹಿಸಿದಾಗ ನಾನು ಕೊಡುವದಿಲ್ಲವೆಂದು ಅವನಿಗೆ ಹೇಳಿದ್ದಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[and you shall make streets for you in Damascus, as my father made in Samaria. Then said Ahab, I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22611,51 +24492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಹಿರಿಯರೂ ಜನರೂ ಅವನಿಗೆ--ಅವನ ಮಾತು ಕೇಳದೆ ಒಪ್ಪದೆ ಇರು ಅಂದರು.? ಆದದರಿಂದ ಅವನು ಬೆನ್ಹದದನ ದೂತ ರಿಗೆ--]]></a:t>
+              <a:t><![CDATA[send you away with this covenant. So he made a covenant with him, and sent him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22743,51 +24624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನೀವು ಅರಸನಾದ ನನ್ನ ಒಡೆಯನಿಗೆ ಹೇಳಬೇಕಾದದ್ದೇನಂದರೆ, ನೀನು ಮೊದಲು ಹೇಳಿದ ಸಮಸ್ತವನ್ನೂ ಮಾಡುವೆನು; ಆದರೆ ಈ]]></a:t>
+              <a:t><![CDATA[35. And a certain man of the sons of the prophets said unto his neighbour in the word of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22875,51 +24756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾರ್ಯವನ್ನು ನಾನು ಮಾಡಕೂಡದು ಎಂದು ಹೇಳಿರಿ ಅಂದನು. ದೂತರು ಹೋಗಿ ಈ ಮಾತನ್ನು ಅವನಿಗೆ ಹೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[Strike me, I pray you. And the man refused to strike him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23007,51 +24888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆಗ ಬೆನ್ಹದದನು ಕಳುಹಿಸಿ--ನನ್ನನ್ನು ಹಿಂಬಾಲಿಸುವ ಸಮಸ್ತ ಜನರು ಕೈತುಂಬ ತಕ್ಕೊಳ್ಳಲು ಸಮಾರ್ಯದ ಧೂಳು ಸಾಕಾದರೆ]]></a:t>
+              <a:t><![CDATA[36. Then said he unto him, Because you have not obeyed the voice of the LORD, behold, as soon as you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23139,51 +25020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರುಗಳು ನನಗೆ ಹೀಗೆಯೂ ಇನ್ನೂ ಹೆಚ್ಚಾಗಿಯೂ ಮಾಡಲಿ ಎಂದು ಅವನಿಗೆ ಹೇಳಿ ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[are departed from me, a lion shall slay you. And as soon as he was departed from him, a lion found]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23271,51 +25152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅದಕ್ಕೆ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಪ್ರತ್ತ್ಯುತ್ತರವಾಗಿ--ನಡುಕಟ್ಟಿಕೊಳ್ಳುವವನು ಬಿಚ್ಚಿ ಹಾಕುವವನ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[him, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23403,51 +25284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅವರು ಮಧ್ಯಾಹ್ನದಲ್ಲಿ ಹೊರಟರು; ಆದರೆ ಬೆನ್ಹದದನೂ ಅವನ ಸಹಾಯ ಕರಾದ ಮೂವತ್ತೆರಡು ಮಂದಿ ಅರಸುಗಳೂ ಕೂಡ ಡೇರೆಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[and all that I have.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23535,51 +25416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಗಳಿಕೊಳ್ಳದಿರಲಿ ಎಂದು ಹೇಳು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[37. Then he found another man, and said, Strike me, I pray you. And the man stroke him, so that in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23667,51 +25548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವನೂ ರಾಜರೂ ಅವನ ಜೊತೆ ಡೇರೆಗಳಲ್ಲಿ ಕುಡಿಯುತ್ತಿರಲು ಈ ವಾರ್ತೆಯನ್ನು ಕೇಳುತ್ತಲೇ ಅವನು ತನ್ನ]]></a:t>
+              <a:t><![CDATA[smiting he wounded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23799,51 +25680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಕರಿಗೆ--ಸಿದ್ಧಮಾಡಿರಿ ಅಂದನು. ಹಾಗೆಯೆ ಪಟ್ಟಣಕ್ಕೆ ವಿರೋಧವಾಗಿ ಯುದ್ಧಕ್ಕೆ ಸಿದ್ಧಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[38. So the prophet departed, and waited for the king by the way, and disguised himself with ashes]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23931,51 +25812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಆಗ ಅವನು ಶೀಘ್ರವಾಗಿ ತನ್ನ ಕಣ್ಣುಗಳ ಮೇಲೆ ಇರುವ ಬೂದಿಯನ್ನು ಒರಸಿ ಹಾಕಿದ್ದರಿಂದ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಅವನು]]></a:t>
+              <a:t><![CDATA[upon his face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24063,51 +25944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರವಾದಿಗಳಲ್ಲಿ ಒಬ್ಬನೆಂದು ತಿಳು ಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[39. And as the king passed by, he cried unto the king: and he said, Your servant went out into the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24195,51 +26076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಇವನು ಅವನಿಗೆ--ಕರ್ತನು ಹೇಳುವ ದೇನಂದರೆ--ನಾನು ಪೂರ್ಣನಾಶಕ್ಕೆ ಒಪ್ಪಿಸಿದ ಮನು ಷ್ಯನನ್ನು ನೀನು ಕೈಬಿಟ್ಟು]]></a:t>
+              <a:t><![CDATA[midst of the battle; and, behold, a man turned aside, and brought a man unto me, and said, Keep this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24327,51 +26208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗಗೊಡಿಸಿದ ಕಾರಣ ಅವನ ಪ್ರಾಣಕ್ಕೆ ಬದಲಾಗಿ ನಿನ್ನ ಪ್ರಾಣವೂ ಅವನ ಜನಕ್ಕೆ ಬದಲಾಗಿ ನಿನ್ನ ಜನವೂ ಹೋಗುವದು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[man: if by any means he be missing, then shall your life be for his life, or else you shall pay a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24387,92 +26268,488 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[talent of silver.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And as your servant was busy here and there, he was gone. And the king of Israel said unto him,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[So shall your judgment be; yourself have decided it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme48">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme48">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24498,51 +26775,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme48">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24673,51 +26950,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>96</Slides>
+  <Slides>105</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>