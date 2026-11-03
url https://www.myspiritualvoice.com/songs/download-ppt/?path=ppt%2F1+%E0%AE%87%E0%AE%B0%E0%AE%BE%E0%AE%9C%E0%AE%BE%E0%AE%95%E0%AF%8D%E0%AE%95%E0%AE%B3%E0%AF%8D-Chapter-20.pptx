--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -201,50 +201,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -330,50 +350,60 @@
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
+    <p:sldId id="366" r:id="rId113"/>
+    <p:sldId id="367" r:id="rId114"/>
+    <p:sldId id="368" r:id="rId115"/>
+    <p:sldId id="369" r:id="rId116"/>
+    <p:sldId id="370" r:id="rId117"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -576,53 +606,63 @@
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
-  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -682,51 +722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஸ்தானாபதிகள் திரும்பவும் வந்து: பெனாதாத் சொல்லுகிறது என்னவென்றால் உன் வெள்ளியையும், உன் பொன்னையும், உன் ஸ்திரீகளையும், உன் குமாரர்களையும் நீ எனக்குக் கொடுக்கவேண்டும் என்று உமக்குச் சொல்லியனுப்பினேனே.]]></a:t>
+              <a:t><![CDATA[4. And the king of Israel answered and said, My lord, O king, according to your saying, I am yours, and all that I have.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -791,51 +831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது அவன் சீக்கிரமாய்த் தன் முகத்தின்மேலிருக்கும் சாம்பலைத் துடைத்துவிட்டதினால், இஸ்ரவேலின் ராஜா அவன் தீர்க்கதரிசிகளில் ஒருவன் என்று அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[37. Then he found another man, and said, Strike me, I pray you. And the man stroke him, so that in smiting he wounded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -900,51 +940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது அவன் சீக்கிரமாய்த் தன் முகத்தின்மேலிருக்கும் சாம்பலைத் துடைத்துவிட்டதினால், இஸ்ரவேலின் ராஜா அவன் தீர்க்கதரிசிகளில் ஒருவன் என்று அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[38. So the prophet departed, and waited for the king by the way, and disguised himself with ashes upon his face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1009,51 +1049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது இவன் அவனை நோக்கி: சங்காரத்திற்கு நான் நியமித்த மனுஷனை உன் கையிலிருந்து தப்பிப்போகும்படி நீ விட்டபடியினால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாகவும், உன் ஜனம் அவன் ஜனத்திற்கு ஈடாகவும் இருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. So the prophet departed, and waited for the king by the way, and disguised himself with ashes upon his face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1118,51 +1158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது இவன் அவனை நோக்கி: சங்காரத்திற்கு நான் நியமித்த மனுஷனை உன் கையிலிருந்து தப்பிப்போகும்படி நீ விட்டபடியினால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாகவும், உன் ஜனம் அவன் ஜனத்திற்கு ஈடாகவும் இருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. And as the king passed by, he cried unto the king: and he said, Your servant went out into the midst of the battle; and, behold, a man turned aside, and brought a man unto me, and said, Keep this man: if by any means he be missing, then shall your life be for his life, or else you shall pay a talent of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1227,51 +1267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது இவன் அவனை நோக்கி: சங்காரத்திற்கு நான் நியமித்த மனுஷனை உன் கையிலிருந்து தப்பிப்போகும்படி நீ விட்டபடியினால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாகவும், உன் ஜனம் அவன் ஜனத்திற்கு ஈடாகவும் இருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. And as the king passed by, he cried unto the king: and he said, Your servant went out into the midst of the battle; and, behold, a man turned aside, and brought a man unto me, and said, Keep this man: if by any means he be missing, then shall your life be for his life, or else you shall pay a talent of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1336,51 +1376,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதினால் இஸ்ரவேலின் ராஜா சலிப்பும் விசனமுமாய்த் தன் வீட்டிற்குப் போகப் புறப்பட்டுச் சமாரியாவுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[39. And as the king passed by, he cried unto the king: and he said, Your servant went out into the midst of the battle; and, behold, a man turned aside, and brought a man unto me, and said, Keep this man: if by any means he be missing, then shall your life be for his life, or else you shall pay a talent of silver.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And as the king passed by, he cried unto the king: and he said, Your servant went out into the midst of the battle; and, behold, a man turned aside, and brought a man unto me, and said, Keep this man: if by any means he be missing, then shall your life be for his life, or else you shall pay a talent of silver.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And as your servant was busy here and there, he was gone. And the king of Israel said unto him, So shall your judgment be; yourself have decided it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And as your servant was busy here and there, he was gone. And the king of Israel said unto him, So shall your judgment be; yourself have decided it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And he hasted, and took the ashes away from his face; and the king of Israel discerned him that he was of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1445,51 +1921,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஸ்தானாபதிகள் திரும்பவும் வந்து: பெனாதாத் சொல்லுகிறது என்னவென்றால் உன் வெள்ளியையும், உன் பொன்னையும், உன் ஸ்திரீகளையும், உன் குமாரர்களையும் நீ எனக்குக் கொடுக்கவேண்டும் என்று உமக்குச் சொல்லியனுப்பினேனே.]]></a:t>
+              <a:t><![CDATA[5. And the messengers came again, and said, Thus speaks Benhadad, saying, Although I have sent unto you, saying, You shall deliver me your silver, and your gold, and your wives, and your children;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And he hasted, and took the ashes away from his face; and the king of Israel discerned him that he was of the prophets.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And he said unto him, Thus says the LORD, Because you have let go out of your hand a man whom I appointed to utter destruction, therefore your life shall go for his life, and your people for his people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And he said unto him, Thus says the LORD, Because you have let go out of your hand a man whom I appointed to utter destruction, therefore your life shall go for his life, and your people for his people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And he said unto him, Thus says the LORD, Because you have let go out of your hand a man whom I appointed to utter destruction, therefore your life shall go for his life, and your people for his people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the king of Israel went to his house heavy and displeased, and came to Samaria.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the king of Israel went to his house heavy and displeased, and came to Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1554,51 +2684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன் ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில் எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the messengers came again, and said, Thus speaks Benhadad, saying, Although I have sent unto you, saying, You shall deliver me your silver, and your gold, and your wives, and your children;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1663,51 +2793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன் ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில் எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the messengers came again, and said, Thus speaks Benhadad, saying, Although I have sent unto you, saying, You shall deliver me your silver, and your gold, and your wives, and your children;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1772,51 +2902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன் ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில் எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Yet I will send my servants unto you tomorrow about this time, and they shall search yours house, and the houses of your servants; and it shall be, that whatsoever is pleasant in yours eyes, they shall put it in their hand, and take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1881,51 +3011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என் பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு மறுக்கவில்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[6. Yet I will send my servants unto you tomorrow about this time, and they shall search yours house, and the houses of your servants; and it shall be, that whatsoever is pleasant in yours eyes, they shall put it in their hand, and take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1990,51 +3120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என் பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு மறுக்கவில்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[6. Yet I will send my servants unto you tomorrow about this time, and they shall search yours house, and the houses of your servants; and it shall be, that whatsoever is pleasant in yours eyes, they shall put it in their hand, and take it away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2099,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என் பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு மறுக்கவில்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then the king of Israel called all the elders of the land, and said, Mark, I pray you, and see how this man seeks mischief: for he sent unto me for my wives, and for my children, and for my silver, and for my gold; and I denied him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2208,51 +3338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சகல மூப்பரும் சகல ஜனங்களும் அவனைப் பார்த்து: நீர் அவனுக்குச் செவிகொடுக்கவும், அவனுக்குச் சம்மதிக்கவும் வேண்டாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then the king of Israel called all the elders of the land, and said, Mark, I pray you, and see how this man seeks mischief: for he sent unto me for my wives, and for my children, and for my silver, and for my gold; and I denied him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2317,51 +3447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினால் அவன் பெனாதாத்தின் ஸ்தானாபதிகளை நோக்கி: நீங்கள் ராஜாவாகிய என் ஆண்டவனுக்குச் சொல்லவேண்டியது என்னவென்றால், நீர் முதல் விசை உமது அடியானுக்குச் சொல்லியனுப்பின யாவும் செய்வேன்; இந்தக் காரியத்தையோ நான் செய்யக் கூடாது என்று சொல்லுங்கள் என்றான்; ஸ்தானாபதிகள் போய், இந்த மறுமொழியை அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then the king of Israel called all the elders of the land, and said, Mark, I pray you, and see how this man seeks mischief: for he sent unto me for my wives, and for my children, and for my silver, and for my gold; and I denied him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2426,51 +3556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீரியாவின் ராஜாவாகிய பெனாதாத் தன் சேனையையெல்லாம் கூட்டிக்கொண்டு போய், சமாரியாவை முற்றிக்கைபோட்டு அதின்மேல் யுத்தம்பண்ணினான்; அவனோடேகூட முப்பத்திரண்டு ராஜாக்கள் இருந்ததுமல்லாமல், குதிரைகளும் இரதங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And Benhadad the king of Syria gathered all his host together: and there were thirty and two kings with him, and horses, and chariots; and he went up and besieged Samaria, and warred against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2535,51 +3665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினால் அவன் பெனாதாத்தின் ஸ்தானாபதிகளை நோக்கி: நீங்கள் ராஜாவாகிய என் ஆண்டவனுக்குச் சொல்லவேண்டியது என்னவென்றால், நீர் முதல் விசை உமது அடியானுக்குச் சொல்லியனுப்பின யாவும் செய்வேன்; இந்தக் காரியத்தையோ நான் செய்யக் கூடாது என்று சொல்லுங்கள் என்றான்; ஸ்தானாபதிகள் போய், இந்த மறுமொழியை அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then the king of Israel called all the elders of the land, and said, Mark, I pray you, and see how this man seeks mischief: for he sent unto me for my wives, and for my children, and for my silver, and for my gold; and I denied him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2644,51 +3774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினால் அவன் பெனாதாத்தின் ஸ்தானாபதிகளை நோக்கி: நீங்கள் ராஜாவாகிய என் ஆண்டவனுக்குச் சொல்லவேண்டியது என்னவென்றால், நீர் முதல் விசை உமது அடியானுக்குச் சொல்லியனுப்பின யாவும் செய்வேன்; இந்தக் காரியத்தையோ நான் செய்யக் கூடாது என்று சொல்லுங்கள் என்றான்; ஸ்தானாபதிகள் போய், இந்த மறுமொழியை அவனுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And all the elders and all the people said unto him, Hearken not unto him, nor consent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2753,51 +3883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பெனாதாத் அவனிடத்தில் ஆள் அனுப்பி: எனக்குப் பின் செல்லுகிற ஜனங்கள் எல்லாரும் கைக்கு ஒரு பிடியாவது வாரிக்கொள்ள சமாரியாவின் தூள் போதுமானதாயிருந்தால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And all the elders and all the people said unto him, Hearken not unto him, nor consent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2862,51 +3992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பெனாதாத் அவனிடத்தில் ஆள் அனுப்பி: எனக்குப் பின் செல்லுகிற ஜனங்கள் எல்லாரும் கைக்கு ஒரு பிடியாவது வாரிக்கொள்ள சமாரியாவின் தூள் போதுமானதாயிருந்தால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore he said unto the messengers of Benhadad, Tell my lord the king, All that you did send in order to your servant at the first I will do: but this thing I may not do. And the messengers departed, and brought him word again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2971,51 +4101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு இஸ்ரவேலின் ராஜா பிரதியுத்தரமாக: ஆயுதம் தரித்திருக்கிறவன், ஆயுதம் உரிந்து போடுகிறவனைப்போலப் பெருமைபாராட்டலாகாது என்று அவனுக்குச் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore he said unto the messengers of Benhadad, Tell my lord the king, All that you did send in order to your servant at the first I will do: but this thing I may not do. And the messengers departed, and brought him word again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3080,51 +4210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு இஸ்ரவேலின் ராஜா பிரதியுத்தரமாக: ஆயுதம் தரித்திருக்கிறவன், ஆயுதம் உரிந்து போடுகிறவனைப்போலப் பெருமைபாராட்டலாகாது என்று அவனுக்குச் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore he said unto the messengers of Benhadad, Tell my lord the king, All that you did send in order to your servant at the first I will do: but this thing I may not do. And the messengers departed, and brought him word again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3189,51 +4319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெனாதாத்தும், மற்ற ராஜாக்களும் கூடாரங்களிலே குடித்துக்கொண்டிருக்கையில், இந்த வார்த்தையைக் கேட்டு, தன் ஊழியக்காரரை நோக்கி: ஆயத்தம் பண்ணுங்கள் என்றான்; அப்படியே நகரத்தின்மேல் சண்டைசெய்ய ஆயத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore he said unto the messengers of Benhadad, Tell my lord the king, All that you did send in order to your servant at the first I will do: but this thing I may not do. And the messengers departed, and brought him word again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3298,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெனாதாத்தும், மற்ற ராஜாக்களும் கூடாரங்களிலே குடித்துக்கொண்டிருக்கையில், இந்த வார்த்தையைக் கேட்டு, தன் ஊழியக்காரரை நோக்கி: ஆயத்தம் பண்ணுங்கள் என்றான்; அப்படியே நகரத்தின்மேல் சண்டைசெய்ய ஆயத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Benhadad sent unto him, and said, The gods do so unto me, and more also, if the dust of Samaria shall suffice for handfuls for all the people that follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3407,51 +4537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெனாதாத்தும், மற்ற ராஜாக்களும் கூடாரங்களிலே குடித்துக்கொண்டிருக்கையில், இந்த வார்த்தையைக் கேட்டு, தன் ஊழியக்காரரை நோக்கி: ஆயத்தம் பண்ணுங்கள் என்றான்; அப்படியே நகரத்தின்மேல் சண்டைசெய்ய ஆயத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Benhadad sent unto him, and said, The gods do so unto me, and more also, if the dust of Samaria shall suffice for handfuls for all the people that follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3516,51 +4646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Benhadad sent unto him, and said, The gods do so unto me, and more also, if the dust of Samaria shall suffice for handfuls for all the people that follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3625,51 +4755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீரியாவின் ராஜாவாகிய பெனாதாத் தன் சேனையையெல்லாம் கூட்டிக்கொண்டு போய், சமாரியாவை முற்றிக்கைபோட்டு அதின்மேல் யுத்தம்பண்ணினான்; அவனோடேகூட முப்பத்திரண்டு ராஜாக்கள் இருந்ததுமல்லாமல், குதிரைகளும் இரதங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And Benhadad the king of Syria gathered all his host together: and there were thirty and two kings with him, and horses, and chariots; and he went up and besieged Samaria, and warred against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3734,51 +4864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And the king of Israel answered and said, Tell him, Let not him that girds on his harness boast himself as he that puts it off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3843,51 +4973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And the king of Israel answered and said, Tell him, Let not him that girds on his harness boast himself as he that puts it off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3952,51 +5082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யாரைக்கொண்டு என்று ஆகாப் கேட்டான்; அதற்கு அவன்: மாகாணங்களுடைய அதிபதிகளின் சேவகரைக் கொண்டு என்று கர்த்தர் சொல்லுகிறார் என்றான்; பின்பு அவன், யுத்தத்தை யார் துவக்கவேண்டும் என்று கேட்டதற்கு; அவன், நீர்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And it came to pass, when Ben-hadad heard this message, as he was drinking, he and the kings in the pavilions, that he said unto his servants, Set yourselves in array. And they set themselves in array against the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4061,51 +5191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யாரைக்கொண்டு என்று ஆகாப் கேட்டான்; அதற்கு அவன்: மாகாணங்களுடைய அதிபதிகளின் சேவகரைக் கொண்டு என்று கர்த்தர் சொல்லுகிறார் என்றான்; பின்பு அவன், யுத்தத்தை யார் துவக்கவேண்டும் என்று கேட்டதற்கு; அவன், நீர்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And it came to pass, when Ben-hadad heard this message, as he was drinking, he and the kings in the pavilions, that he said unto his servants, Set yourselves in array. And they set themselves in array against the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4170,51 +5300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் மாகாணங்களுடைய அதிபதிகளின் சேவகரை இலக்கம் பார்த்தான், அவர்கள் இருநூற்று முப்பத்திரண்டுபேர்; அவர்களுக்குப்பின்பு, இஸ்ரவேல் புத்திரராகிய சகல ஜனத்தின் இலக்கமும் பார்த்து ஏழாயிரம்பேர் என்று கண்டான்.]]></a:t>
+              <a:t><![CDATA[12. And it came to pass, when Ben-hadad heard this message, as he was drinking, he and the kings in the pavilions, that he said unto his servants, Set yourselves in array. And they set themselves in array against the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4279,51 +5409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் மாகாணங்களுடைய அதிபதிகளின் சேவகரை இலக்கம் பார்த்தான், அவர்கள் இருநூற்று முப்பத்திரண்டுபேர்; அவர்களுக்குப்பின்பு, இஸ்ரவேல் புத்திரராகிய சகல ஜனத்தின் இலக்கமும் பார்த்து ஏழாயிரம்பேர் என்று கண்டான்.]]></a:t>
+              <a:t><![CDATA[13. And, behold, there came a prophet unto Ahab king of Israel, saying, Thus says the LORD, Have you seen all this great multitude? behold, I will deliver it into yours hand this day; and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4388,51 +5518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் மாகாணங்களுடைய அதிபதிகளின் சேவகரை இலக்கம் பார்த்தான், அவர்கள் இருநூற்று முப்பத்திரண்டுபேர்; அவர்களுக்குப்பின்பு, இஸ்ரவேல் புத்திரராகிய சகல ஜனத்தின் இலக்கமும் பார்த்து ஏழாயிரம்பேர் என்று கண்டான்.]]></a:t>
+              <a:t><![CDATA[13. And, behold, there came a prophet unto Ahab king of Israel, saying, Thus says the LORD, Have you seen all this great multitude? behold, I will deliver it into yours hand this day; and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4497,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் மத்தியானவேளையிலே வெளியே புறப்பட்டார்கள்; பெனாதாத்தும், அவனுக்கு உதவியாக வந்த முப்பத்திரண்டு ராஜாக்களாகிய மற்ற ராஜாக்களும், கூடாரங்களில் குடித்து வெறிகொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And, behold, there came a prophet unto Ahab king of Israel, saying, Thus says the LORD, Have you seen all this great multitude? behold, I will deliver it into yours hand this day; and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4606,51 +5736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் மத்தியானவேளையிலே வெளியே புறப்பட்டார்கள்; பெனாதாத்தும், அவனுக்கு உதவியாக வந்த முப்பத்திரண்டு ராஜாக்களாகிய மற்ற ராஜாக்களும், கூடாரங்களில் குடித்து வெறிகொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Ahab said, By whom? And he said, Thus says the LORD, Even by the young men of the princes of the provinces. Then he said, Who shall order the battle? And he answered, You.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4715,51 +5845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாகாணங்களுடைய அதிபதிகளின் சேவகர் முன்தண்டாகப் புறப்படுகிறபோது, பெனாதாத் அனுப்பின மனுஷர்: சமாரியாவிலிருந்து மனுஷர் புறப்பட்டு வருகிறார்கள் என்று அவனுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Ahab said, By whom? And he said, Thus says the LORD, Even by the young men of the princes of the provinces. Then he said, Who shall order the battle? And he answered, You.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4824,51 +5954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீரியாவின் ராஜாவாகிய பெனாதாத் தன் சேனையையெல்லாம் கூட்டிக்கொண்டு போய், சமாரியாவை முற்றிக்கைபோட்டு அதின்மேல் யுத்தம்பண்ணினான்; அவனோடேகூட முப்பத்திரண்டு ராஜாக்கள் இருந்ததுமல்லாமல், குதிரைகளும் இரதங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And Benhadad the king of Syria gathered all his host together: and there were thirty and two kings with him, and horses, and chariots; and he went up and besieged Samaria, and warred against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4933,51 +6063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மாகாணங்களுடைய அதிபதிகளின் சேவகர் முன்தண்டாகப் புறப்படுகிறபோது, பெனாதாத் அனுப்பின மனுஷர்: சமாரியாவிலிருந்து மனுஷர் புறப்பட்டு வருகிறார்கள் என்று அவனுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Ahab said, By whom? And he said, Thus says the LORD, Even by the young men of the princes of the provinces. Then he said, Who shall order the battle? And he answered, You.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5042,51 +6172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: அவர்கள் சமாதானத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள்; அவர்கள் யுத்தத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. Then he numbered the young men of the princes of the provinces, and they were two hundred and thirty two: and after them he numbered all the people, even all the children of Israel, being seven thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5151,51 +6281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: அவர்கள் சமாதானத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள்; அவர்கள் யுத்தத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. Then he numbered the young men of the princes of the provinces, and they were two hundred and thirty two: and after them he numbered all the people, even all the children of Israel, being seven thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5260,51 +6390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மாகாணங்களுடைய அதிபதிகளின் சேவகரான அவர்களும், அவர்கள் பின்னே வருகிற இராணுவமும், நகரத்திலிருந்து வெளியே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[15. Then he numbered the young men of the princes of the provinces, and they were two hundred and thirty two: and after them he numbered all the people, even all the children of Israel, being seven thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5369,51 +6499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மாகாணங்களுடைய அதிபதிகளின் சேவகரான அவர்களும், அவர்கள் பின்னே வருகிற இராணுவமும், நகரத்திலிருந்து வெளியே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[16. And they went out at noon. But Benhadad was drinking himself drunk in the pavilions, he and the kings, the thirty and two kings that helped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5478,51 +6608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் அவரவர் தங்களுக்கு எதிர்ப்படுகிறவர்களை வெட்டினார்கள்; சீரியர் முறிந்தோடிப்போனார்கள்; இஸ்ரவேலர் அவர்களைத் துரத்தினார்கள்; சீரியாவின் ராஜாவாகிய பெனாதாத், குதிரையின் மேல் ஏறிச் சில குதிரை வீரரோடுங்கூடத் தப்பியோடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[16. And they went out at noon. But Benhadad was drinking himself drunk in the pavilions, he and the kings, the thirty and two kings that helped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5587,51 +6717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் அவரவர் தங்களுக்கு எதிர்ப்படுகிறவர்களை வெட்டினார்கள்; சீரியர் முறிந்தோடிப்போனார்கள்; இஸ்ரவேலர் அவர்களைத் துரத்தினார்கள்; சீரியாவின் ராஜாவாகிய பெனாதாத், குதிரையின் மேல் ஏறிச் சில குதிரை வீரரோடுங்கூடத் தப்பியோடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[17. And the young men of the princes of the provinces went out first; and Benhadad sent out, and they told him, saying, There are men come out of Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5696,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா புறப்பட்டு, குதிரைகளையும் இரதங்களையும் முறிய அடித்து, சீரியரில் மகா சங்காரம் உண்டாக வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[17. And the young men of the princes of the provinces went out first; and Benhadad sent out, and they told him, saying, There are men come out of Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5805,51 +6935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா புறப்பட்டு, குதிரைகளையும் இரதங்களையும் முறிய அடித்து, சீரியரில் மகா சங்காரம் உண்டாக வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[18. And he said, Whether they be come out for peace, take them alive; or whether they be come out for war, take them alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5914,51 +7044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு அந்தத் தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய் உம்மைப் பலப்படுத்திக்கொண்டு, நீர் செய்யத்தக்கது இன்னதென்று கவனித்துப்பாரும்; மறுவருஷத்திலே சீரியாவின் ராஜா உமக்கு விரோதமாக வருவான் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he said, Whether they be come out for peace, take them alive; or whether they be come out for war, take them alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6023,51 +7153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் நகரத்திற்குள் இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[2. And he sent messengers to Ahab king of Israel into the city, and said unto him, Thus says Benhadad,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6132,51 +7262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு அந்தத் தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய் உம்மைப் பலப்படுத்திக்கொண்டு, நீர் செய்யத்தக்கது இன்னதென்று கவனித்துப்பாரும்; மறுவருஷத்திலே சீரியாவின் ராஜா உமக்கு விரோதமாக வருவான் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. So these young men of the princes of the provinces came out of the city, and the army which followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6241,51 +7371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீரியாவின் ராஜாவுடைய ஊழியக்காரர் அவனைப் பார்த்து: அவர்களுடைய தேவர்கள் மலைத்தேவர்கள், அதினால் அவர்கள் நம்மை மேற்கொண்டார்கள்; நாம் அவர்களோடே சமபூமியிலே யுத்தம் பண்ணினால் நல்லது; அப்பொழுது அவர்களை மேற்கொள்வது நிச்சயம்.]]></a:t>
+              <a:t><![CDATA[19. So these young men of the princes of the provinces came out of the city, and the army which followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6350,51 +7480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீரியாவின் ராஜாவுடைய ஊழியக்காரர் அவனைப் பார்த்து: அவர்களுடைய தேவர்கள் மலைத்தேவர்கள், அதினால் அவர்கள் நம்மை மேற்கொண்டார்கள்; நாம் அவர்களோடே சமபூமியிலே யுத்தம் பண்ணினால் நல்லது; அப்பொழுது அவர்களை மேற்கொள்வது நிச்சயம்.]]></a:t>
+              <a:t><![CDATA[20. And they slew every one his man: and the Syrians fled; and Israel pursued them: and Benhadad the king of Syria escaped on an horse with the horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6459,51 +7589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சீரியாவின் ராஜாவுடைய ஊழியக்காரர் அவனைப் பார்த்து: அவர்களுடைய தேவர்கள் மலைத்தேவர்கள், அதினால் அவர்கள் நம்மை மேற்கொண்டார்கள்; நாம் அவர்களோடே சமபூமியிலே யுத்தம் பண்ணினால் நல்லது; அப்பொழுது அவர்களை மேற்கொள்வது நிச்சயம்.]]></a:t>
+              <a:t><![CDATA[20. And they slew every one his man: and the Syrians fled; and Israel pursued them: and Benhadad the king of Syria escaped on an horse with the horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6568,51 +7698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்காக நீர் செய்யவேண்டியது என்னவென்றால், இந்த ராஜாக்கள் ஒவ்வொருவரையும் தங்கள் ஸ்தலத்திலிருந்து மாற்றி, அவர்களுக்குப் பதிலாகச் சேனாபதிகளை ஏற்படுத்தி;]]></a:t>
+              <a:t><![CDATA[20. And they slew every one his man: and the Syrians fled; and Israel pursued them: and Benhadad the king of Syria escaped on an horse with the horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6677,51 +7807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்காக நீர் செய்யவேண்டியது என்னவென்றால், இந்த ராஜாக்கள் ஒவ்வொருவரையும் தங்கள் ஸ்தலத்திலிருந்து மாற்றி, அவர்களுக்குப் பதிலாகச் சேனாபதிகளை ஏற்படுத்தி;]]></a:t>
+              <a:t><![CDATA[21. And the king of Israel went out, and stroke the horses and chariots, and slew the Syrians with a great slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6786,51 +7916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீர் மடியக்கொடுத்த சேனைக்குச் சரியாய்ச் சேனையையும், அந்தக் குதிரைகளுக்குச் சரியாய்க் குதிரைகளையும், இரதங்களுக்குச் சரியாய் இரதங்களையும் இலக்கம்பார்த்துக்கொள்ளும்; பிற்பாடு சமபூமியிலே நாம் அவர்களோடு யுத்தம்பண்ணி, நிச்சயமாய் அவர்களை மேற்கொள்வோம் என்றார்கள்; அவன் அவர்கள் சொற்கேட்டு அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[21. And the king of Israel went out, and stroke the horses and chariots, and slew the Syrians with a great slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6895,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீர் மடியக்கொடுத்த சேனைக்குச் சரியாய்ச் சேனையையும், அந்தக் குதிரைகளுக்குச் சரியாய்க் குதிரைகளையும், இரதங்களுக்குச் சரியாய் இரதங்களையும் இலக்கம்பார்த்துக்கொள்ளும்; பிற்பாடு சமபூமியிலே நாம் அவர்களோடு யுத்தம்பண்ணி, நிச்சயமாய் அவர்களை மேற்கொள்வோம் என்றார்கள்; அவன் அவர்கள் சொற்கேட்டு அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the prophet came to the king of Israel, and said unto him, Go, strengthen yourself, and mark, and see what you do: for at the return of the year the king of Syria will come up against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7004,51 +8134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீர் மடியக்கொடுத்த சேனைக்குச் சரியாய்ச் சேனையையும், அந்தக் குதிரைகளுக்குச் சரியாய்க் குதிரைகளையும், இரதங்களுக்குச் சரியாய் இரதங்களையும் இலக்கம்பார்த்துக்கொள்ளும்; பிற்பாடு சமபூமியிலே நாம் அவர்களோடு யுத்தம்பண்ணி, நிச்சயமாய் அவர்களை மேற்கொள்வோம் என்றார்கள்; அவன் அவர்கள் சொற்கேட்டு அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the prophet came to the king of Israel, and said unto him, Go, strengthen yourself, and mark, and see what you do: for at the return of the year the king of Syria will come up against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7113,51 +8243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மறுவருஷத்திலே பெனாதாத் சீரியரை இலக்கம்பார்த்து, இஸ்ரவேலோடு யுத்தம்பண்ண ஆப்பெக்குக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the prophet came to the king of Israel, and said unto him, Go, strengthen yourself, and mark, and see what you do: for at the return of the year the king of Syria will come up against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7222,51 +8352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் நகரத்திற்குள் இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[3. Your silver and your gold is mine; your wives also and your children, even the best, are mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7331,51 +8461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மறுவருஷத்திலே பெனாதாத் சீரியரை இலக்கம்பார்த்து, இஸ்ரவேலோடு யுத்தம்பண்ண ஆப்பெக்குக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[23. And the servants of the king of Syria said unto him, Their gods are gods of the hills; therefore they were stronger than we; but let us fight against them in the plain, and surely we shall be stronger than they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7440,51 +8570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப் புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம் சீரியரால் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And the servants of the king of Syria said unto him, Their gods are gods of the hills; therefore they were stronger than we; but let us fight against them in the plain, and surely we shall be stronger than they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7549,51 +8679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப் புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம் சீரியரால் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And the servants of the king of Syria said unto him, Their gods are gods of the hills; therefore they were stronger than we; but let us fight against them in the plain, and surely we shall be stronger than they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7658,51 +8788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப் புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம் சீரியரால் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And do this thing, Take the kings away, every man out of his place, and put captains in their rooms:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7767,51 +8897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And do this thing, Take the kings away, every man out of his place, and put captains in their rooms:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7876,51 +9006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And number you an army, like the army that you have lost, horse for horse, and chariot for chariot: and we will fight against them in the plain, and surely we shall be stronger than they. And he hearkened unto their voice, and did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7985,51 +9115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And number you an army, like the army that you have lost, horse for horse, and chariot for chariot: and we will fight against them in the plain, and surely we shall be stronger than they. And he hearkened unto their voice, and did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8094,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின் தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And number you an army, like the army that you have lost, horse for horse, and chariot for chariot: and we will fight against them in the plain, and surely we shall be stronger than they. And he hearkened unto their voice, and did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8203,51 +9333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏழுநாளளவும் அவர்கள் முகமுகமாய்ப் பாளயமிறங்கியிருந்தார்கள்; ஏழாம் நாளில் யுத்தம் கலந்து, இஸ்ரவேல் புத்திரர் ஒரேநாளிலே சீரியரில் லட்சம் காலாட்களை மடங்கடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And number you an army, like the army that you have lost, horse for horse, and chariot for chariot: and we will fight against them in the plain, and surely we shall be stronger than they. And he hearkened unto their voice, and did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8312,51 +9442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏழுநாளளவும் அவர்கள் முகமுகமாய்ப் பாளயமிறங்கியிருந்தார்கள்; ஏழாம் நாளில் யுத்தம் கலந்து, இஸ்ரவேல் புத்திரர் ஒரேநாளிலே சீரியரில் லட்சம் காலாட்களை மடங்கடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And it came to pass at the return of the year, that Benhadad numbered the Syrians, and went up to Aphek, to fight against Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8421,51 +9551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன்னுடைய வெள்ளியும் உன்னுடைய பொன்னும் என்னுடையது; உன்னுடைய ஸ்திரீகளும் உன்னுடைய குமாரருக்குள் சமர்த்தராயிருக்கிறவர்களும் என்னுடையவர்கள் என்று பெனாதாத் சொல்லுகிறான் என்று அவனுக்குச் சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. Your silver and your gold is mine; your wives also and your children, even the best, are mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8530,51 +9660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏழுநாளளவும் அவர்கள் முகமுகமாய்ப் பாளயமிறங்கியிருந்தார்கள்; ஏழாம் நாளில் யுத்தம் கலந்து, இஸ்ரவேல் புத்திரர் ஒரேநாளிலே சீரியரில் லட்சம் காலாட்களை மடங்கடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And the children of Israel were numbered, and were all present, and went against them: and the children of Israel pitched before them like two little flocks of kids; but the Syrians filled the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8639,51 +9769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மீதியானவர்கள் ஆப்பெக் பட்டணத்திற்குள் ஓடிப்போனார்கள்; அங்கே மீதியாயிருந்த இருபத்தேழாயிரம்பேரின் மேல் அலங்கம் இடிந்து விழுந்தது; பெனாதாத்தும் ஓடிப்போய் நகரத்திற்குள் புகுந்து, உள்ளறையிலே பதுங்கினான்.]]></a:t>
+              <a:t><![CDATA[27. And the children of Israel were numbered, and were all present, and went against them: and the children of Israel pitched before them like two little flocks of kids; but the Syrians filled the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8748,51 +9878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மீதியானவர்கள் ஆப்பெக் பட்டணத்திற்குள் ஓடிப்போனார்கள்; அங்கே மீதியாயிருந்த இருபத்தேழாயிரம்பேரின் மேல் அலங்கம் இடிந்து விழுந்தது; பெனாதாத்தும் ஓடிப்போய் நகரத்திற்குள் புகுந்து, உள்ளறையிலே பதுங்கினான்.]]></a:t>
+              <a:t><![CDATA[27. And the children of Israel were numbered, and were all present, and went against them: and the children of Israel pitched before them like two little flocks of kids; but the Syrians filled the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8857,51 +9987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. And there came a man of God, and spoke unto the king of Israel, and said, Thus says the LORD, Because the Syrians have said, The LORD is God of the hills, but he is not God of the valleys, therefore will I deliver all this great multitude into yours hand, and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8966,51 +10096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. And there came a man of God, and spoke unto the king of Israel, and said, Thus says the LORD, Because the Syrians have said, The LORD is God of the hills, but he is not God of the valleys, therefore will I deliver all this great multitude into yours hand, and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9075,51 +10205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. And there came a man of God, and spoke unto the king of Israel, and said, Thus says the LORD, Because the Syrians have said, The LORD is God of the hills, but he is not God of the valleys, therefore will I deliver all this great multitude into yours hand, and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9184,51 +10314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான் என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And there came a man of God, and spoke unto the king of Israel, and said, Thus says the LORD, Because the Syrians have said, The LORD is God of the hills, but he is not God of the valleys, therefore will I deliver all this great multitude into yours hand, and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9293,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான் என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And they pitched one opposite to the other seven days. And so it was, that in the seventh day the battle was joined: and the children of Israel slew of the Syrians an hundred thousand footmen in one day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9402,51 +10532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான் என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And they pitched one opposite to the other seven days. And so it was, that in the seventh day the battle was joined: and the children of Israel slew of the Syrians an hundred thousand footmen in one day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9511,51 +10641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத் இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்; பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[30. But the rest fled to Aphek, into the city; and there a wall fell upon twenty and seven thousand of the men that were left. And Benhadad fled, and came into the city, into an inner chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9620,51 +10750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் ராஜா அதற்குப் பிரதியுத்தரமாக: ராஜாவாகிய என் ஆண்டவனே, உம்முடைய வார்த்தையின்படியே, நானும் எனக்கு உண்டான யாவும் உம்முடையவைகள்தான் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. Your silver and your gold is mine; your wives also and your children, even the best, are mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9729,51 +10859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத் இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்; பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[30. But the rest fled to Aphek, into the city; and there a wall fell upon twenty and seven thousand of the men that were left. And Benhadad fled, and came into the city, into an inner chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9838,51 +10968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத் இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்; பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[30. But the rest fled to Aphek, into the city; and there a wall fell upon twenty and seven thousand of the men that were left. And Benhadad fled, and came into the city, into an inner chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9947,51 +11077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[31. And his servants said unto him, Behold now, we have heard that the kings of the house of Israel are merciful kings: let us, I pray you, put sackcloth on our loins, and ropes upon our heads, and go out to the king of Israel: possibly he will save your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10056,51 +11186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[31. And his servants said unto him, Behold now, we have heard that the kings of the house of Israel are merciful kings: let us, I pray you, put sackcloth on our loins, and ropes upon our heads, and go out to the king of Israel: possibly he will save your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10165,51 +11295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத் திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன் என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[31. And his servants said unto him, Behold now, we have heard that the kings of the house of Israel are merciful kings: let us, I pray you, put sackcloth on our loins, and ropes upon our heads, and go out to the king of Israel: possibly he will save your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10274,51 +11404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது தீர்க்கதரிசிகளின் புத்திரரில் ஒருவன் கர்த்தருடைய வார்த்தையின்படி தன் தோழனை நோக்கி: நீ என்னை அடி என்றான்; அந்த மனுஷன் அவனைப்பார்த்து அடிக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. So they girded sackcloth on their loins, and put ropes on their heads, and came to the king of Israel, and said, Your servant Benhadad says, I pray you, let me live. And he said, Is he yet alive? he is my brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10383,51 +11513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது தீர்க்கதரிசிகளின் புத்திரரில் ஒருவன் கர்த்தருடைய வார்த்தையின்படி தன் தோழனை நோக்கி: நீ என்னை அடி என்றான்; அந்த மனுஷன் அவனைப்பார்த்து அடிக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. So they girded sackcloth on their loins, and put ropes on their heads, and came to the king of Israel, and said, Your servant Benhadad says, I pray you, let me live. And he said, Is he yet alive? he is my brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10492,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
+              <a:t><![CDATA[32. So they girded sackcloth on their loins, and put ropes on their heads, and came to the king of Israel, and said, Your servant Benhadad says, I pray you, let me live. And he said, Is he yet alive? he is my brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10601,51 +11731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
+              <a:t><![CDATA[33. Now the men did diligently observe whether any thing would come from him, and did hastily catch it: and they said, Your brother Benhadad. Then he said, Go all of you, bring him. Then Benhadad came forth to him; and he caused him to come up into the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10710,51 +11840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
+              <a:t><![CDATA[33. Now the men did diligently observe whether any thing would come from him, and did hastily catch it: and they said, Your brother Benhadad. Then he said, Go all of you, bring him. Then Benhadad came forth to him; and he caused him to come up into the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10819,51 +11949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் ராஜா அதற்குப் பிரதியுத்தரமாக: ராஜாவாகிய என் ஆண்டவனே, உம்முடைய வார்த்தையின்படியே, நானும் எனக்கு உண்டான யாவும் உம்முடையவைகள்தான் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[4. And the king of Israel answered and said, My lord, O king, according to your saying, I am yours, and all that I have.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10928,51 +12058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதின்பின் அவன் வேறோருவனைக் கண்டு: என்னை அடி என்றான்; அந்த மனுஷன், அவனைக் காயமுண்டாக அடித்தான்.]]></a:t>
+              <a:t><![CDATA[33. Now the men did diligently observe whether any thing would come from him, and did hastily catch it: and they said, Your brother Benhadad. Then he said, Go all of you, bring him. Then Benhadad came forth to him; and he caused him to come up into the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11037,51 +12167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதின்பின் அவன் வேறோருவனைக் கண்டு: என்னை அடி என்றான்; அந்த மனுஷன், அவனைக் காயமுண்டாக அடித்தான்.]]></a:t>
+              <a:t><![CDATA[34. And Ben-hadad said unto him, The cities, which my father took from your father, I will restore; and you shall make streets for you in Damascus, as my father made in Samaria. Then said Ahab, I will send you away with this covenant. So he made a covenant with him, and sent him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11146,51 +12276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது அந்தத் தீர்க்கதரிசி போய், தன் முகத்தின்மேல் சாம்பலைப்போட்டு, வேஷமாறினவனாய் வழியிலே ராஜாவுக்காகக் காத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[34. And Ben-hadad said unto him, The cities, which my father took from your father, I will restore; and you shall make streets for you in Damascus, as my father made in Samaria. Then said Ahab, I will send you away with this covenant. So he made a covenant with him, and sent him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11255,51 +12385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது அந்தத் தீர்க்கதரிசி போய், தன் முகத்தின்மேல் சாம்பலைப்போட்டு, வேஷமாறினவனாய் வழியிலே ராஜாவுக்காகக் காத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[34. And Ben-hadad said unto him, The cities, which my father took from your father, I will restore; and you shall make streets for you in Damascus, as my father made in Samaria. Then said Ahab, I will send you away with this covenant. So he made a covenant with him, and sent him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11364,51 +12494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And Ben-hadad said unto him, The cities, which my father took from your father, I will restore; and you shall make streets for you in Damascus, as my father made in Samaria. Then said Ahab, I will send you away with this covenant. So he made a covenant with him, and sent him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11473,51 +12603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[35. And a certain man of the sons of the prophets said unto his neighbour in the word of the LORD, Strike me, I pray you. And the man refused to strike him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11582,51 +12712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[35. And a certain man of the sons of the prophets said unto his neighbour in the word of the LORD, Strike me, I pray you. And the man refused to strike him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11691,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில் நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன் தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. Then said he unto him, Because you have not obeyed the voice of the LORD, behold, as soon as you are departed from me, a lion shall slay you. And as soon as he was departed from him, a lion found him, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11800,51 +12930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆனாலும் உமது அடியான் இங்கும் அங்கும் அலுவலாயிருக்கும்போது, அவன் போய்விட்டான் என்றான். இஸ்ரவேலின் ராஜா அவனைப் பார்த்து: நீ சொன்ன தீர்ப்பின்படியே ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. Then said he unto him, Because you have not obeyed the voice of the LORD, behold, as soon as you are departed from me, a lion shall slay you. And as soon as he was departed from him, a lion found him, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11909,51 +13039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆனாலும் உமது அடியான் இங்கும் அங்கும் அலுவலாயிருக்கும்போது, அவன் போய்விட்டான் என்றான். இஸ்ரவேலின் ராஜா அவனைப் பார்த்து: நீ சொன்ன தீர்ப்பின்படியே ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. Then said he unto him, Because you have not obeyed the voice of the LORD, behold, as soon as you are departed from me, a lion shall slay you. And as soon as he was departed from him, a lion found him, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11988,51 +13118,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417887" r:id="rId1"/>
+    <p:sldLayoutId id="2482634708" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12088,54 +13218,134 @@
 
 <file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide114.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide114.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide115.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide115.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
@@ -13008,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the messengers came again, and said, Thus speaks Benhadad, saying, Although I have sent unto]]></a:t>
+              <a:t><![CDATA[நானும் எனக்கு உண்டான யாவும் உம்முடையவைகள்தான் என்று சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And he hasted, and took the ashes away from his face; and the king of Israel discerned him that]]></a:t>
+              <a:t><![CDATA[37. அதின்பின் அவன் வேறோருவனைக் கண்டு: என்னை அடி என்றான்; அந்த மனுஷன், அவனைக் காயமுண்டாக அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he was of the prophets.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது அந்தத் தீர்க்கதரிசி போய், தன் முகத்தின்மேல் சாம்பலைப்போட்டு, வேஷமாறினவனாய் வழியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And he said unto him, Thus says the LORD, Because you have let go out of your hand a man whom I]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்காகக் காத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[appointed to utter destruction, therefore your life shall go for his life, and your people for his]]></a:t>
+              <a:t><![CDATA[39. ராஜா அவ்வழியாய் வருகிறபோது, இவன் ராஜாவைப்பார்த்துக் கூப்பிட்டு: உமது அடியான் யுத்தத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people.]]></a:t>
+              <a:t><![CDATA[நின்றபோது, ஒருவன் விலகி, என்னிடத்தில் ஒருவனைக் கொண்டுவந்து, இந்த மனுஷனைப் பத்திரம்பண்ணு; இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15010,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And the king of Israel went to his house heavy and displeased, and came to Samaria.]]></a:t>
+              <a:t><![CDATA[தப்பிபோனால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாயிருக்கும், அல்லது ஒரு தாலந்து வெள்ளியை நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடுக்கவேண்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. ஆனாலும் உமது அடியான் இங்கும் அங்கும் அலுவலாயிருக்கும்போது, அவன் போய்விட்டான் என்றான். இஸ்ரவேலின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜா அவனைப் பார்த்து: நீ சொன்ன தீர்ப்பின்படியே ஆகும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. அப்பொழுது அவன் சீக்கிரமாய்த் தன் முகத்தின்மேலிருக்கும் சாம்பலைத் துடைத்துவிட்டதினால், இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15670,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, saying, You shall deliver me your silver, and your gold, and your wives, and your children;]]></a:t>
+              <a:t><![CDATA[5. அந்த ஸ்தானாபதிகள் திரும்பவும் வந்து: பெனாதாத் சொல்லுகிறது என்னவென்றால் உன் வெள்ளியையும், உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜா அவன் தீர்க்கதரிசிகளில் ஒருவன் என்று அறிந்துகொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அப்பொழுது இவன் அவனை நோக்கி: சங்காரத்திற்கு நான் நியமித்த மனுஷனை உன் கையிலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தப்பிப்போகும்படி நீ விட்டபடியினால், உன் பிராணன் அவன் பிராணனுக்கு ஈடாகவும், உன் ஜனம் அவன் ஜனத்திற்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஈடாகவும் இருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அதினால் இஸ்ரவேலின் ராஜா சலிப்பும் விசனமுமாய்த் தன் வீட்டிற்குப் போகப் புறப்பட்டுச் சமாரியாவுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Yet I will send my servants unto you tomorrow about this time, and they shall search yours house,]]></a:t>
+              <a:t><![CDATA[பொன்னையும், உன் ஸ்திரீகளையும், உன் குமாரர்களையும் நீ எனக்குக் கொடுக்கவேண்டும் என்று உமக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the houses of your servants; and it shall be, that whatsoever is pleasant in yours eyes, they]]></a:t>
+              <a:t><![CDATA[சொல்லியனுப்பினேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall put it in their hand, and take it away.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் நாளை இந்நேரத்தில் என் ஊழியக்காரரை உன்னிடத்தில் அனுப்புவேன்; அவர்கள் உன் வீட்டையும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then the king of Israel called all the elders of the land, and said, Mark, I pray you, and see]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரரின் வீடுகளையும் சோதித்து, உன் கண்ணுக்குப் பிரியமானவைகள் எல்லாவற்றையும் தங்கள் கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[how this man seeks mischief: for he sent unto me for my wives, and for my children, and for my]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டுபோவார்கள் என்றார் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver, and for my gold; and I denied him not.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேலின் ராஜா, தேசத்தின் மூப்பரையெல்லாம் அழைப்பித்து: இவன் பொல்லாப்புத் தேடுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And all the elders and all the people said unto him, Hearken not unto him, nor consent.]]></a:t>
+              <a:t><![CDATA[விதத்தைக் கவனித்துப்பாருங்கள்; என் ஸ்திரீகளையும், என் குமாரர்களையும், என் வெள்ளியையும், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Wherefore he said unto the messengers of Benhadad, Tell my lord the king, All that you did send]]></a:t>
+              <a:t><![CDATA[பொன்னையும் கேட்க, இவன் என்னிடத்தில் ஆள் அனுப்பினபோது, நான் கொடுக்கமாட்டேன் என்று இவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Benhadad the king of Syria gathered all his host together: and there were thirty and two]]></a:t>
+              <a:t><![CDATA[1. சீரியாவின் ராஜாவாகிய பெனாதாத் தன் சேனையையெல்லாம் கூட்டிக்கொண்டு போய், சமாரியாவை முற்றிக்கைபோட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in order to your servant at the first I will do: but this thing I may not do. And the messengers]]></a:t>
+              <a:t><![CDATA[மறுக்கவில்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[departed, and brought him word again.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சகல மூப்பரும் சகல ஜனங்களும் அவனைப் பார்த்து: நீர் அவனுக்குச் செவிகொடுக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Benhadad sent unto him, and said, The gods do so unto me, and more also, if the dust of]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் சம்மதிக்கவும் வேண்டாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +18178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Samaria shall suffice for handfuls for all the people that follow me.]]></a:t>
+              <a:t><![CDATA[9. அதினால் அவன் பெனாதாத்தின் ஸ்தானாபதிகளை நோக்கி: நீங்கள் ராஜாவாகிய என் ஆண்டவனுக்குச் சொல்லவேண்டியது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +18310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the king of Israel answered and said, Tell him, Let not him that girds on his harness boast]]></a:t>
+              <a:t><![CDATA[என்னவென்றால், நீர் முதல் விசை உமது அடியானுக்குச் சொல்லியனுப்பின யாவும் செய்வேன்; இந்தக் காரியத்தையோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +18442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself as he that puts it off.]]></a:t>
+              <a:t><![CDATA[நான் செய்யக் கூடாது என்று சொல்லுங்கள் என்றான்; ஸ்தானாபதிகள் போய், இந்த மறுமொழியை அவனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +18574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And it came to pass, when Ben-hadad heard this message, as he was drinking, he and the kings in]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +18706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the pavilions, that he said unto his servants, Set yourselves in array. And they set themselves in]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பெனாதாத் அவனிடத்தில் ஆள் அனுப்பி: எனக்குப் பின் செல்லுகிற ஜனங்கள் எல்லாரும் கைக்கு ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +18838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[array against the city.]]></a:t>
+              <a:t><![CDATA[பிடியாவது வாரிக்கொள்ள சமாரியாவின் தூள் போதுமானதாயிருந்தால், தேவர்கள் அதற்குச் சரியாகவும் அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +18970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And, behold, there came a prophet unto Ahab king of Israel, saying, Thus says the LORD, Have you]]></a:t>
+              <a:t><![CDATA[அதிகமாகவும் எனக்குச் செய்யக்கடவர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +19102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kings with him, and horses, and chariots; and he went up and besieged Samaria, and warred against]]></a:t>
+              <a:t><![CDATA[அதின்மேல் யுத்தம்பண்ணினான்; அவனோடேகூட முப்பத்திரண்டு ராஜாக்கள் இருந்ததுமல்லாமல், குதிரைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +19234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seen all this great multitude? behold, I will deliver it into yours hand this day; and you shall]]></a:t>
+              <a:t><![CDATA[11. அதற்கு இஸ்ரவேலின் ராஜா பிரதியுத்தரமாக: ஆயுதம் தரித்திருக்கிறவன், ஆயுதம் உரிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +19366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[போடுகிறவனைப்போலப் பெருமைபாராட்டலாகாது என்று அவனுக்குச் சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +19498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Ahab said, By whom? And he said, Thus says the LORD, Even by the young men of the princes of]]></a:t>
+              <a:t><![CDATA[12. பெனாதாத்தும், மற்ற ராஜாக்களும் கூடாரங்களிலே குடித்துக்கொண்டிருக்கையில், இந்த வார்த்தையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +19630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the provinces. Then he said, Who shall order the battle? And he answered, You.]]></a:t>
+              <a:t><![CDATA[கேட்டு, தன் ஊழியக்காரரை நோக்கி: ஆயத்தம் பண்ணுங்கள் என்றான்; அப்படியே நகரத்தின்மேல் சண்டைசெய்ய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +19762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then he numbered the young men of the princes of the provinces, and they were two hundred and]]></a:t>
+              <a:t><![CDATA[ஆயத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thirty two: and after them he numbered all the people, even all the children of Israel, being seven]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஒரு தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் வந்து: அந்த ஏராளமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand.]]></a:t>
+              <a:t><![CDATA[ஜனக்கூட்டத்தையெல்லாம் கண்டாயா? இதோ, நானே கர்த்தர் என்று நீ அறியும்படி இன்றைக்கு அதை உன் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +20158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they went out at noon. But Benhadad was drinking himself drunk in the pavilions, he and the]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +20290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kings, the thirty and two kings that helped him.]]></a:t>
+              <a:t><![CDATA[14. யாரைக்கொண்டு என்று ஆகாப் கேட்டான்; அதற்கு அவன்: மாகாணங்களுடைய அதிபதிகளின் சேவகரைக் கொண்டு என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +20422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the young men of the princes of the provinces went out first; and Benhadad sent out, and]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார் என்றான்; பின்பு அவன், யுத்தத்தை யார் துவக்கவேண்டும் என்று கேட்டதற்கு; அவன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +20554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it.]]></a:t>
+              <a:t><![CDATA[இரதங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +20686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they told him, saying, There are men come out of Samaria.]]></a:t>
+              <a:t><![CDATA[நீர்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +20818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he said, Whether they be come out for peace, take them alive; or whether they be come out]]></a:t>
+              <a:t><![CDATA[15. அவன் மாகாணங்களுடைய அதிபதிகளின் சேவகரை இலக்கம் பார்த்தான், அவர்கள் இருநூற்று முப்பத்திரண்டுபேர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +20950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for war, take them alive.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குப்பின்பு, இஸ்ரவேல் புத்திரராகிய சகல ஜனத்தின் இலக்கமும் பார்த்து ஏழாயிரம்பேர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +21082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. So these young men of the princes of the provinces came out of the city, and the army which]]></a:t>
+              <a:t><![CDATA[கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +21214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[followed them.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் மத்தியானவேளையிலே வெளியே புறப்பட்டார்கள்; பெனாதாத்தும், அவனுக்கு உதவியாக வந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +21346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And they slew every one his man: and the Syrians fled; and Israel pursued them: and Benhadad the]]></a:t>
+              <a:t><![CDATA[முப்பத்திரண்டு ராஜாக்களாகிய மற்ற ராஜாக்களும், கூடாரங்களில் குடித்து வெறிகொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +21478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king of Syria escaped on an horse with the horsemen.]]></a:t>
+              <a:t><![CDATA[17. மாகாணங்களுடைய அதிபதிகளின் சேவகர் முன்தண்டாகப் புறப்படுகிறபோது, பெனாதாத் அனுப்பின மனுஷர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +21610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the king of Israel went out, and stroke the horses and chariots, and slew the Syrians with a]]></a:t>
+              <a:t><![CDATA[சமாரியாவிலிருந்து மனுஷர் புறப்பட்டு வருகிறார்கள் என்று அவனுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +21742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great slaughter.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவன்: அவர்கள் சமாதானத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +21874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the prophet came to the king of Israel, and said unto him, Go, strengthen yourself, and]]></a:t>
+              <a:t><![CDATA[அவர்கள் யுத்தத்திற்காகப் புறப்பட்டுவந்தாலும் அவர்களை உயிரோடே பிடியுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +22006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he sent messengers to Ahab king of Israel into the city, and said unto him, Thus says]]></a:t>
+              <a:t><![CDATA[2. அவன் நகரத்திற்குள் இஸ்ரவேலின் ராஜாவாகிய ஆகாபிடத்தில் ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +22138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mark, and see what you do: for at the return of the year the king of Syria will come up against you.]]></a:t>
+              <a:t><![CDATA[19. மாகாணங்களுடைய அதிபதிகளின் சேவகரான அவர்களும், அவர்கள் பின்னே வருகிற இராணுவமும், நகரத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +22270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the servants of the king of Syria said unto him, Their gods are gods of the hills; therefore]]></a:t>
+              <a:t><![CDATA[வெளியே வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +22402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they were stronger than we; but let us fight against them in the plain, and surely we shall be]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் அவரவர் தங்களுக்கு எதிர்ப்படுகிறவர்களை வெட்டினார்கள்; சீரியர் முறிந்தோடிப்போனார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +22534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stronger than they.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலர் அவர்களைத் துரத்தினார்கள்; சீரியாவின் ராஜாவாகிய பெனாதாத், குதிரையின் மேல் ஏறிச் சில குதிரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +22666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And do this thing, Take the kings away, every man out of his place, and put captains in their]]></a:t>
+              <a:t><![CDATA[வீரரோடுங்கூடத் தப்பியோடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +22798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rooms:]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா புறப்பட்டு, குதிரைகளையும் இரதங்களையும் முறிய அடித்து, சீரியரில் மகா சங்காரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +22930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And number you an army, like the army that you have lost, horse for horse, and chariot for]]></a:t>
+              <a:t><![CDATA[உண்டாக வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +23062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chariot: and we will fight against them in the plain, and surely we shall be stronger than they. And]]></a:t>
+              <a:t><![CDATA[22. பின்பு அந்தத் தீர்க்கதரிசி இஸ்ரவேலின் ராஜாவினிடத்தில் வந்து, அவனை நோக்கி: நீர் போய் உம்மைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20664,51 +23194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he hearkened unto their voice, and did so.]]></a:t>
+              <a:t><![CDATA[பலப்படுத்திக்கொண்டு, நீர் செய்யத்தக்கது இன்னதென்று கவனித்துப்பாரும்; மறுவருஷத்திலே சீரியாவின் ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20796,51 +23326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And it came to pass at the return of the year, that Benhadad numbered the Syrians, and went up]]></a:t>
+              <a:t><![CDATA[உமக்கு விரோதமாக வருவான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20928,51 +23458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Benhadad,]]></a:t>
+              <a:t><![CDATA[3. உன்னுடைய வெள்ளியும் உன்னுடைய பொன்னும் என்னுடையது; உன்னுடைய ஸ்திரீகளும் உன்னுடைய குமாரருக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21060,51 +23590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to Aphek, to fight against Israel.]]></a:t>
+              <a:t><![CDATA[23. சீரியாவின் ராஜாவுடைய ஊழியக்காரர் அவனைப் பார்த்து: அவர்களுடைய தேவர்கள் மலைத்தேவர்கள், அதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21192,51 +23722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the children of Israel were numbered, and were all present, and went against them: and the]]></a:t>
+              <a:t><![CDATA[அவர்கள் நம்மை மேற்கொண்டார்கள்; நாம் அவர்களோடே சமபூமியிலே யுத்தம் பண்ணினால் நல்லது; அப்பொழுது அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21324,51 +23854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel pitched before them like two little flocks of kids; but the Syrians filled the]]></a:t>
+              <a:t><![CDATA[மேற்கொள்வது நிச்சயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21456,51 +23986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[country.]]></a:t>
+              <a:t><![CDATA[24. அதற்காக நீர் செய்யவேண்டியது என்னவென்றால், இந்த ராஜாக்கள் ஒவ்வொருவரையும் தங்கள் ஸ்தலத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21588,51 +24118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And there came a man of God, and spoke unto the king of Israel, and said, Thus says the LORD,]]></a:t>
+              <a:t><![CDATA[மாற்றி, அவர்களுக்குப் பதிலாகச் சேனாபதிகளை ஏற்படுத்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21720,51 +24250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Because the Syrians have said, The LORD is God of the hills, but he is not God of the valleys,]]></a:t>
+              <a:t><![CDATA[25. நீர் மடியக்கொடுத்த சேனைக்குச் சரியாய்ச் சேனையையும், அந்தக் குதிரைகளுக்குச் சரியாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21852,51 +24382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore will I deliver all this great multitude into yours hand, and all of you shall know that I]]></a:t>
+              <a:t><![CDATA[குதிரைகளையும், இரதங்களுக்குச் சரியாய் இரதங்களையும் இலக்கம்பார்த்துக்கொள்ளும்; பிற்பாடு சமபூமியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21984,51 +24514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[am the LORD.]]></a:t>
+              <a:t><![CDATA[நாம் அவர்களோடு யுத்தம்பண்ணி, நிச்சயமாய் அவர்களை மேற்கொள்வோம் என்றார்கள்; அவன் அவர்கள் சொற்கேட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22116,51 +24646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And they pitched one opposite to the other seven days. And so it was, that in the seventh day]]></a:t>
+              <a:t><![CDATA[அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22248,51 +24778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the battle was joined: and the children of Israel slew of the Syrians an hundred thousand footmen in]]></a:t>
+              <a:t><![CDATA[26. மறுவருஷத்திலே பெனாதாத் சீரியரை இலக்கம்பார்த்து, இஸ்ரவேலோடு யுத்தம்பண்ண ஆப்பெக்குக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22380,51 +24910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Your silver and your gold is mine; your wives also and your children, even the best, are mine.]]></a:t>
+              <a:t><![CDATA[சமர்த்தராயிருக்கிறவர்களும் என்னுடையவர்கள் என்று பெனாதாத் சொல்லுகிறான் என்று அவனுக்குச் சொல்லச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22512,51 +25042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one day.]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரும் இலக்கம் பார்க்கப்பட்டு, தேவையானதைச் சம்பாதித்துக்கொண்டு, அவர்களை எதிர்க்கப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22644,51 +25174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. But the rest fled to Aphek, into the city; and there a wall fell upon twenty and seven thousand]]></a:t>
+              <a:t><![CDATA[புறப்பட்டு, அவர்களுக்கு எதிரே இரண்டு சிறிய வெள்ளாட்டுக் கிடைகளைப்போலப் பாளயமிறங்கினார்கள்; தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22776,51 +25306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the men that were left. And Benhadad fled, and came into the city, into an inner chamber.]]></a:t>
+              <a:t><![CDATA[சீரியரால் நிறைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22908,51 +25438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And his servants said unto him, Behold now, we have heard that the kings of the house of Israel]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தேவனுடைய மனுஷன் ஒருவன் வந்து, இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தர் பள்ளத்தாக்குகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23040,51 +25570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are merciful kings: let us, I pray you, put sackcloth on our loins, and ropes upon our heads, and go]]></a:t>
+              <a:t><![CDATA[தேவனாயிராமல், மலைகளின் தேவனாயிருக்கிறார் என்று சீரியர் சொல்லியிருக்கிறபடியினால், நான் இந்த ஏராளமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23172,51 +25702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out to the king of Israel: possibly he will save your life.]]></a:t>
+              <a:t><![CDATA[ஜனக்கூட்டத்தையெல்லாம் உன் கையில் ஒப்புக்கொடுத்தேன்; அதினால் நானே கர்த்தர் என்று நீங்கள் அறிவீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23304,51 +25834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. So they girded sackcloth on their loins, and put ropes on their heads, and came to the king of]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23436,51 +25966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, and said, Your servant Benhadad says, I pray you, let me live. And he said, Is he yet alive?]]></a:t>
+              <a:t><![CDATA[29. ஏழுநாளளவும் அவர்கள் முகமுகமாய்ப் பாளயமிறங்கியிருந்தார்கள்; ஏழாம் நாளில் யுத்தம் கலந்து, இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23568,51 +26098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he is my brother.]]></a:t>
+              <a:t><![CDATA[புத்திரர் ஒரேநாளிலே சீரியரில் லட்சம் காலாட்களை மடங்கடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23700,51 +26230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Now the men did diligently observe whether any thing would come from him, and did hastily catch]]></a:t>
+              <a:t><![CDATA[30. மீதியானவர்கள் ஆப்பெக் பட்டணத்திற்குள் ஓடிப்போனார்கள்; அங்கே மீதியாயிருந்த இருபத்தேழாயிரம்பேரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23832,51 +26362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the king of Israel answered and said, My lord, O king, according to your saying, I am yours,]]></a:t>
+              <a:t><![CDATA[சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23964,51 +26494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it: and they said, Your brother Benhadad. Then he said, Go all of you, bring him. Then Benhadad came]]></a:t>
+              <a:t><![CDATA[மேல் அலங்கம் இடிந்து விழுந்தது; பெனாதாத்தும் ஓடிப்போய் நகரத்திற்குள் புகுந்து, உள்ளறையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24096,51 +26626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth to him; and he caused him to come up into the chariot.]]></a:t>
+              <a:t><![CDATA[பதுங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24228,51 +26758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Ben-hadad said unto him, The cities, which my father took from your father, I will restore;]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது அவன் ஊழியக்காரர் அவனை நோக்கி: இதோ, இஸ்ரவேல் வம்சத்து ராஜாக்கள் தயவுள்ள ராஜாக்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24360,51 +26890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and you shall make streets for you in Damascus, as my father made in Samaria. Then said Ahab, I will]]></a:t>
+              <a:t><![CDATA[கேட்டிருக்கிறோம்; நாங்கள் இரட்டுகளை எங்கள் அரைகளில் கட்டி, கயிறுகளை எங்கள் தலைகளில் சுற்றிக் கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24492,51 +27022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[send you away with this covenant. So he made a covenant with him, and sent him away.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் ராஜாவினிடத்தில் போவோம்; ஒருவேளை உம்மை உயிரோடே வைப்பார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24624,51 +27154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And a certain man of the sons of the prophets said unto his neighbour in the word of the LORD,]]></a:t>
+              <a:t><![CDATA[32. இரட்டைத் தங்கள் அரைகளில் கட்டி, கயிறுகளைத் தங்கள் தலைகளில் சுற்றிக்கொண்டு, இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24756,51 +27286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Strike me, I pray you. And the man refused to strike him.]]></a:t>
+              <a:t><![CDATA[ராஜாவினிடத்தில் வந்து: என்னை உயிரோடேவையும் என்று உமது அடியானாகிய பெனாதாத் விண்ணப்பம்பண்ணுகிறான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24888,51 +27418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Then said he unto him, Because you have not obeyed the voice of the LORD, behold, as soon as you]]></a:t>
+              <a:t><![CDATA[என்றார்கள். அதற்கு அவன், இன்னும் அவன் உயிரோடே இருக்கிறானா, அவன் என் சகோதரன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25020,51 +27550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are departed from me, a lion shall slay you. And as soon as he was departed from him, a lion found]]></a:t>
+              <a:t><![CDATA[33. அந்த மனுஷர் நன்றாய்க் கவனித்து, அவன் வாயின் சொல்லை உடனே பிடித்து: உமது சகோதரனாகிய பெனாதாத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25152,51 +27682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, and slew him.]]></a:t>
+              <a:t><![CDATA[இருக்கிறான் என்றார்கள்; அப்பொழுது அவன்: நீங்கள் போய், அவனை அழைத்துக் கொண்டுவாருங்கள் என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25284,51 +27814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all that I have.]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலின் ராஜா அதற்குப் பிரதியுத்தரமாக: ராஜாவாகிய என் ஆண்டவனே, உம்முடைய வார்த்தையின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25416,51 +27946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Then he found another man, and said, Strike me, I pray you. And the man stroke him, so that in]]></a:t>
+              <a:t><![CDATA[பெனாதாத் அவனிடத்தில் வந்தபோது, அவனைத் தன் இரதத்தில் ஏற்றிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25548,51 +28078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[smiting he wounded him.]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது பெனாதாத் இவனைப் பார்த்து: என் தகப்பன் உம்முடைய தகப்பனார் கையிலே பிடித்த பட்டணங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25680,51 +28210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. So the prophet departed, and waited for the king by the way, and disguised himself with ashes]]></a:t>
+              <a:t><![CDATA[திரும்பக் கொடுத்துவிடுகிறேன்; என் தகப்பன் சமாரியாவிலே செய்ததுபோல, நீரும் தமஸ்குவிலே வீதிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25812,51 +28342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon his face.]]></a:t>
+              <a:t><![CDATA[உண்டாக்கிக்கொள்ளலாம் என்றான். அதற்கு அவன், இந்த உடன்படிக்கை செய்து நான் உம்மை அனுப்பிவிடுகிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25944,51 +28474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And as the king passed by, he cried unto the king: and he said, Your servant went out into the]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி, அவனோடு உடன்படிக்கை பண்ணி அவனை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26076,51 +28606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of the battle; and, behold, a man turned aside, and brought a man unto me, and said, Keep this]]></a:t>
+              <a:t><![CDATA[35. அப்பொழுது தீர்க்கதரிசிகளின் புத்திரரில் ஒருவன் கர்த்தருடைய வார்த்தையின்படி தன் தோழனை நோக்கி: நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26208,51 +28738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man: if by any means he be missing, then shall your life be for his life, or else you shall pay a]]></a:t>
+              <a:t><![CDATA[என்னை அடி என்றான்; அந்த மனுஷன் அவனைப்பார்த்து அடிக்கமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26340,51 +28870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[talent of silver.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன் இவனைப் பார்த்து: நீ கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போனபடியால், இதோ, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26472,51 +29002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And as your servant was busy here and there, he was gone. And the king of Israel said unto him,]]></a:t>
+              <a:t><![CDATA[என்னைவிட்டுப் புறப்பட்டுப் போனவுடனே ஒரு சிங்கம் உன்னைக் கொல்லும் என்றான்; அப்படியே இவன் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26604,51 +29134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[So shall your judgment be; yourself have decided it.]]></a:t>
+              <a:t><![CDATA[விட்டுப் புறப்பட்டவுடனே, ஒரு சிங்கம் இவனைக் கண்டு கொன்றுபோட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26665,91 +29195,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -26775,51 +29305,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -26950,51 +29480,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>105</Slides>
+  <Slides>115</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>