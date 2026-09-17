--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -195,50 +195,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -321,50 +347,63 @@
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
+    <p:sldId id="366" r:id="rId113"/>
+    <p:sldId id="367" r:id="rId114"/>
+    <p:sldId id="368" r:id="rId115"/>
+    <p:sldId id="369" r:id="rId116"/>
+    <p:sldId id="370" r:id="rId117"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -564,53 +603,66 @@
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
-  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -670,51 +722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது இஸ்ரவேலின் ராஜா பிரதானிகளில் ஒருவனைக் கூப்பிட்டு: இம்லாவின் குமாரனாகிய மிகாயாவைச் சீக்கிரமாய் அழைத்துவா என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Jehoshaphat said unto the king of Israel, Enquire, I pray you, at the word of the LORD to day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -779,51 +831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், தன் தாயின் வழியிலும், இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரன் யெரொபெயாமின் வழியிலும் நடந்து,]]></a:t>
+              <a:t><![CDATA[45. Now the rest of the acts of Jehoshaphat, and his might that he showed, and how he warred, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -888,51 +940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பாகாலைச் சேவித்து, அவனைப் பணிந்துகொண்டு, தன் தகப்பன் செய்தபடியெல்லாம் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபமுண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[46. And the remnant of the sodomites, which remained in the days of his father Asa, he took out of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -997,51 +1049,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பாகாலைச் சேவித்து, அவனைப் பணிந்துகொண்டு, தன் தகப்பன் செய்தபடியெல்லாம் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்குக் கோபமுண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[46. And the remnant of the sodomites, which remained in the days of his father Asa, he took out of the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. There was then no king in Edom: a deputy was king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. Jehoshaphat made ships of Tharshish to go to Ophir for gold: but they went not; for the ships were broken at Eziongeber.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. Jehoshaphat made ships of Tharshish to go to Ophir for gold: but they went not; for the ships were broken at Eziongeber.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. Then said Ahaziah the son of Ahab unto Jehoshaphat, Let my servants go with your servants in the ships. But Jehoshaphat would not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. Then said Ahaziah the son of Ahab unto Jehoshaphat, Let my servants go with your servants in the ships. But Jehoshaphat would not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And Jehoshaphat slept with his fathers, and was buried with his fathers in the city of David his father: and Jehoram his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And Jehoshaphat slept with his fathers, and was buried with his fathers in the city of David his father: and Jehoram his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1106,51 +1921,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேலின் ராஜாவும், யூதாவின் ராஜாவாகிய யோசபாத்தும், சமாரியாவின் ஒலிமுகவாசலுக்கு முன்னிருக்கும் விசாலத்திலே ராஜவஸ்திரம் தரித்துக்கொண்டவர்களாய், அவரவர் தம்தம் சிங்காசனத்தில் உட்கார்ந்திருந்தார்கள்; சகல தீர்க்கதரிசிகளும் அவர்களுக்கு முன்பாகத் தீர்க்கதரிசிகளும் அவர்களுக்கு முன்பாகத் தீர்க்கதரிசனஞ்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then the king of Israel gathered the prophets together, about four hundred men, and said unto them, Shall I go against Ramothgilead to battle, or shall I forbear? And they said, Go up; for the LORD shall deliver it into the hand of the king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. Ahaziah the son of Ahab began to reign over Israel in Samaria the seventeenth year of Jehoshaphat king of Judah, and reigned two years over Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. Ahaziah the son of Ahab began to reign over Israel in Samaria the seventeenth year of Jehoshaphat king of Judah, and reigned two years over Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And he did evil in the sight of the LORD, and walked in the way of his father, and in the way of his mother, and in the way of Jeroboam the son of Nebat, who made Israel to sin:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And he did evil in the sight of the LORD, and walked in the way of his father, and in the way of his mother, and in the way of Jeroboam the son of Nebat, who made Israel to sin:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. For he served Baal, and worshipped him, and provoked to anger the LORD God of Israel, according to all that his father had done.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. For he served Baal, and worshipped him, and provoked to anger the LORD God of Israel, according to all that his father had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1215,51 +2684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேலின் ராஜாவும், யூதாவின் ராஜாவாகிய யோசபாத்தும், சமாரியாவின் ஒலிமுகவாசலுக்கு முன்னிருக்கும் விசாலத்திலே ராஜவஸ்திரம் தரித்துக்கொண்டவர்களாய், அவரவர் தம்தம் சிங்காசனத்தில் உட்கார்ந்திருந்தார்கள்; சகல தீர்க்கதரிசிகளும் அவர்களுக்கு முன்பாகத் தீர்க்கதரிசிகளும் அவர்களுக்கு முன்பாகத் தீர்க்கதரிசனஞ்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then the king of Israel gathered the prophets together, about four hundred men, and said unto them, Shall I go against Ramothgilead to battle, or shall I forbear? And they said, Go up; for the LORD shall deliver it into the hand of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1324,51 +2793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேனானாவின் குமாரனாகிய சிதேக்கியா தனக்கு இருப்புக்கொம்புகளை உண்டாக்கி, இவைகளால் நீர் சீரியரை முட்டி நிர்மூலமாக்கிப் போடுவீர் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. Then the king of Israel gathered the prophets together, about four hundred men, and said unto them, Shall I go against Ramothgilead to battle, or shall I forbear? And they said, Go up; for the LORD shall deliver it into the hand of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1433,51 +2902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேனானாவின் குமாரனாகிய சிதேக்கியா தனக்கு இருப்புக்கொம்புகளை உண்டாக்கி, இவைகளால் நீர் சீரியரை முட்டி நிர்மூலமாக்கிப் போடுவீர் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Jehoshaphat said, Is there not here a prophet of the LORD besides, that we might enquire of him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1542,51 +3011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகல தீர்க்கதரிசிகளும் அதற்கு இசைவாகத் தீர்க்கதரிசனம் சொல்லி, கீலேயாத்திலுள்ள ராமோத்துக்குப்போம், உமக்கு வாய்க்கும்; கர்த்தர் அதை ராஜாவின் கையில் ஒப்புக்கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Jehoshaphat said, Is there not here a prophet of the LORD besides, that we might enquire of him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1651,51 +3120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகல தீர்க்கதரிசிகளும் அதற்கு இசைவாகத் தீர்க்கதரிசனம் சொல்லி, கீலேயாத்திலுள்ள ராமோத்துக்குப்போம், உமக்கு வாய்க்கும்; கர்த்தர் அதை ராஜாவின் கையில் ஒப்புக்கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the king of Israel said unto Jehoshaphat, There is yet one man, Micaiah the son of Imlah, by whom we may enquire of the LORD: but I hate him; for he does not prophesy good concerning me, but evil. And Jehoshaphat said, Let not the king say so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1760,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மிகாயாவை அழைக்கப்போன ஆள் அவனுடன் பேசி: இதோ, தீர்க்கதரிசிகளுடைய வார்த்தைகள் ஏகவாக்காய் ராஜாவுக்கு நன்மையாயிருக்கிறது; உம்முடைய வார்த்தையும் அவர்களில் ஒருவர் வார்த்தையைப்போல இருக்கும்படி நன்மையாகச் சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the king of Israel said unto Jehoshaphat, There is yet one man, Micaiah the son of Imlah, by whom we may enquire of the LORD: but I hate him; for he does not prophesy good concerning me, but evil. And Jehoshaphat said, Let not the king say so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1869,51 +3338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மிகாயாவை அழைக்கப்போன ஆள் அவனுடன் பேசி: இதோ, தீர்க்கதரிசிகளுடைய வார்த்தைகள் ஏகவாக்காய் ராஜாவுக்கு நன்மையாயிருக்கிறது; உம்முடைய வார்த்தையும் அவர்களில் ஒருவர் வார்த்தையைப்போல இருக்கும்படி நன்மையாகச் சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the king of Israel said unto Jehoshaphat, There is yet one man, Micaiah the son of Imlah, by whom we may enquire of the LORD: but I hate him; for he does not prophesy good concerning me, but evil. And Jehoshaphat said, Let not the king say so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1978,51 +3447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு மிகாயா: கர்த்தர் என்னிடத்தில் சொல்வதையே சொல்லுவேன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the king of Israel said unto Jehoshaphat, There is yet one man, Micaiah the son of Imlah, by whom we may enquire of the LORD: but I hate him; for he does not prophesy good concerning me, but evil. And Jehoshaphat said, Let not the king say so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2087,51 +3556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலின் ராஜா ஏறக்குறைய நானூறு தீர்க்கதரிசிகளைக் கூடிவரச்செய்து: நான் கீலேயாத்திலுள்ள ராமோத்தின்மேல் யுத்தம்பண்ணப்போகலாமா, போகலாகாதா என்று அவர்களைக் கேட்டதற்கு; அவர்கள், போம், ஆண்டவர் ராஜாவின் கையில் ஒப்புக்கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And they continued three years without war between Syria and Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2196,51 +3665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு மிகாயா: கர்த்தர் என்னிடத்தில் சொல்வதையே சொல்லுவேன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Then the king of Israel called an officer, and said, Hasten here Micaiah the son of Imlah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2305,51 +3774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் ராஜாவினிடத்தில் வந்தபோது, ராஜா அவனைப் பார்த்து: மிகாயாவே, நாங்கள் கீலேயாத்திலுள்ள ராமோத்தின்மேல் யுத்தம்பண்ணப்போகலாமா, போகலாகாதா என்று கேட்டான். அதற்கு அவன்: "போம், உமக்கு வாய்க்கும்; கர்த்தர் அதை ராஜாவின்கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Then the king of Israel called an officer, and said, Hasten here Micaiah the son of Imlah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2414,51 +3883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் ராஜாவினிடத்தில் வந்தபோது, ராஜா அவனைப் பார்த்து: மிகாயாவே, நாங்கள் கீலேயாத்திலுள்ள ராமோத்தின்மேல் யுத்தம்பண்ணப்போகலாமா, போகலாகாதா என்று கேட்டான். அதற்கு அவன்: "போம், உமக்கு வாய்க்கும்; கர்த்தர் அதை ராஜாவின்கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel and Jehoshaphat the king of Judah sat each on his throne, having put on their robes, in a void place in the entrance of the gate of Samaria; and all the prophets prophesied before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2523,51 +3992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜா அவனைப் பார்த்து: நீ கர்த்தருடைய நாமத்திலே உண்மையை அல்லாமல் வேறொன்றையும் என்னிடத்தில் சொல்லாதபடிக்கு, நான் எத்தனைதரம் உன்னை ஆணையிடுவிக்கவேண்டும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel and Jehoshaphat the king of Judah sat each on his throne, having put on their robes, in a void place in the entrance of the gate of Samaria; and all the prophets prophesied before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2632,51 +4101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜா அவனைப் பார்த்து: நீ கர்த்தருடைய நாமத்திலே உண்மையை அல்லாமல் வேறொன்றையும் என்னிடத்தில் சொல்லாதபடிக்கு, நான் எத்தனைதரம் உன்னை ஆணையிடுவிக்கவேண்டும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel and Jehoshaphat the king of Judah sat each on his throne, having put on their robes, in a void place in the entrance of the gate of Samaria; and all the prophets prophesied before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2741,51 +4210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: இஸ்ரவேலரெல்லாரும் மேய்ப்பன் இல்லாத ஆடுகளைப்போல மலைகளிலே சிதறப்பட்டதைக் கண்டேன்; அப்பொழுது கர்த்தர்: இவர்களுக்கு எஜமான் இல்லை; அவரவர் தம் தம் வீட்டிற்குச் சமாதானத்தோடே திரும்பக்கடவர்கள் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel and Jehoshaphat the king of Judah sat each on his throne, having put on their robes, in a void place in the entrance of the gate of Samaria; and all the prophets prophesied before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2850,51 +4319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: இஸ்ரவேலரெல்லாரும் மேய்ப்பன் இல்லாத ஆடுகளைப்போல மலைகளிலே சிதறப்பட்டதைக் கண்டேன்; அப்பொழுது கர்த்தர்: இவர்களுக்கு எஜமான் இல்லை; அவரவர் தம் தம் வீட்டிற்குச் சமாதானத்தோடே திரும்பக்கடவர்கள் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. And Zedekiah the son of Chenaanah made him horns of iron: and he said, Thus says the LORD, With these shall you push the Syrians, until you have consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2959,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது இஸ்ரவேலின் ராஜா யோசபாத்தை நோக்கி: இவன் என்னை குறித்து நன்மையாக அல்ல, தீமையாகவே தீர்க்கதரிசனம் சொல்லுகிறவன் என்று நான் உம்மோடே சொல்லவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Zedekiah the son of Chenaanah made him horns of iron: and he said, Thus says the LORD, With these shall you push the Syrians, until you have consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3068,51 +4537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது இஸ்ரவேலின் ராஜா யோசபாத்தை நோக்கி: இவன் என்னை குறித்து நன்மையாக அல்ல, தீமையாகவே தீர்க்கதரிசனம் சொல்லுகிறவன் என்று நான் உம்மோடே சொல்லவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And all the prophets prophesied so, saying, Go up to Ramothgilead, and prosper: for the LORD shall deliver it into the king's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3177,51 +4646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவன் சொன்னது: கர்த்தருடைய வார்த்தையைக் கேளும்; கர்த்தர் தம்முடைய சிங்காசனத்தின் மேல் வீற்றிருக்கிறதையும், பரமசேனையெல்லாம் அவரிடம் அவர் வலதுபக்கத்திலும் அவர் இடதுபக்கத்திலும் நிற்கிறதையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[12. And all the prophets prophesied so, saying, Go up to Ramothgilead, and prosper: for the LORD shall deliver it into the king's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3286,51 +4755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலின் ராஜா ஏறக்குறைய நானூறு தீர்க்கதரிசிகளைக் கூடிவரச்செய்து: நான் கீலேயாத்திலுள்ள ராமோத்தின்மேல் யுத்தம்பண்ணப்போகலாமா, போகலாகாதா என்று அவர்களைக் கேட்டதற்கு; அவர்கள், போம், ஆண்டவர் ராஜாவின் கையில் ஒப்புக்கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass in the third year, that Jehoshaphat the king of Judah came down to the king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3395,51 +4864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவன் சொன்னது: கர்த்தருடைய வார்த்தையைக் கேளும்; கர்த்தர் தம்முடைய சிங்காசனத்தின் மேல் வீற்றிருக்கிறதையும், பரமசேனையெல்லாம் அவரிடம் அவர் வலதுபக்கத்திலும் அவர் இடதுபக்கத்திலும் நிற்கிறதையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[13. And the messenger that was gone to call Micaiah spoke unto him, saying, Behold now, the words of the prophets declare good unto the king with one mouth: let your word, I pray you, be like the word of one of them, and speak that which is good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3504,51 +4973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது கர்த்தர்: ஆகாப் போய், கீலேயாத்திலுள்ள ராமோத்தில் விழும்படிக்கு, அவனுக்குப் போதனை செய்கிறவன் யார் என்று கேட்டதற்கு, ஒருவன் இப்படியும் ஒருவன் அப்படியும் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the messenger that was gone to call Micaiah spoke unto him, saying, Behold now, the words of the prophets declare good unto the king with one mouth: let your word, I pray you, be like the word of one of them, and speak that which is good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3613,51 +5082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது கர்த்தர்: ஆகாப் போய், கீலேயாத்திலுள்ள ராமோத்தில் விழும்படிக்கு, அவனுக்குப் போதனை செய்கிறவன் யார் என்று கேட்டதற்கு, ஒருவன் இப்படியும் ஒருவன் அப்படியும் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the messenger that was gone to call Micaiah spoke unto him, saying, Behold now, the words of the prophets declare good unto the king with one mouth: let your word, I pray you, be like the word of one of them, and speak that which is good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3722,51 +5191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ஒரு ஆவி புறப்பட்டு வந்து, கர்த்தருக்கு முன்பாக நின்று: நான் அவனுக்குப் போதனை செய்வேன் என்றது.]]></a:t>
+              <a:t><![CDATA[14. And Micaiah said, As the LORD lives, what the LORD says unto me, that will I speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3831,51 +5300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ஒரு ஆவி புறப்பட்டு வந்து, கர்த்தருக்கு முன்பாக நின்று: நான் அவனுக்குப் போதனை செய்வேன் என்றது.]]></a:t>
+              <a:t><![CDATA[14. And Micaiah said, As the LORD lives, what the LORD says unto me, that will I speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3940,51 +5409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எதினால் என்று கர்த்தர் அதைக் கேட்டார். அப்பொழுது அது: நான் போய், அவனுடைய தீர்க்கதரிசிகள் எல்லாரின் வாயிலும் பொய்யின் ஆவியாய் இருப்பேன் என்றது. அதற்கு அவர்: நீ அவனுக்குப் போதனைசெய்து அப்படி நடக்கப்பண்ணுவாய்; போய் அப்படிச் செய் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. So he came to the king. And the king said unto him, Micaiah, shall we go against Ramothgilead to battle, or shall we forbear? And he answered him, Go, and prosper: for the LORD shall deliver it into the hand of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4049,51 +5518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எதினால் என்று கர்த்தர் அதைக் கேட்டார். அப்பொழுது அது: நான் போய், அவனுடைய தீர்க்கதரிசிகள் எல்லாரின் வாயிலும் பொய்யின் ஆவியாய் இருப்பேன் என்றது. அதற்கு அவர்: நீ அவனுக்குப் போதனைசெய்து அப்படி நடக்கப்பண்ணுவாய்; போய் அப்படிச் செய் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. So he came to the king. And the king said unto him, Micaiah, shall we go against Ramothgilead to battle, or shall we forbear? And he answered him, Go, and prosper: for the LORD shall deliver it into the hand of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4158,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால் கர்த்தர் பொய்யின் ஆவியை இந்த உம்முடைய தீர்க்கதரிசிகளாகிய இவர்கள் எல்லாருடைய வாயிலும் கட்டளையிட்டார்; கர்த்தர் உம்மைக் குறித்துத் தீமையாகச் சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. So he came to the king. And the king said unto him, Micaiah, shall we go against Ramothgilead to battle, or shall we forbear? And he answered him, Go, and prosper: for the LORD shall deliver it into the hand of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4267,51 +5736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால் கர்த்தர் பொய்யின் ஆவியை இந்த உம்முடைய தீர்க்கதரிசிகளாகிய இவர்கள் எல்லாருடைய வாயிலும் கட்டளையிட்டார்; கர்த்தர் உம்மைக் குறித்துத் தீமையாகச் சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the king said unto him, How many times shall I adjure you that you tell me nothing but that which is true in the name of the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4376,51 +5845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால் கர்த்தர் பொய்யின் ஆவியை இந்த உம்முடைய தீர்க்கதரிசிகளாகிய இவர்கள் எல்லாருடைய வாயிலும் கட்டளையிட்டார்; கர்த்தர் உம்மைக் குறித்துத் தீமையாகச் சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the king said unto him, How many times shall I adjure you that you tell me nothing but that which is true in the name of the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4485,51 +5954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலின் ராஜா ஏறக்குறைய நானூறு தீர்க்கதரிசிகளைக் கூடிவரச்செய்து: நான் கீலேயாத்திலுள்ள ராமோத்தின்மேல் யுத்தம்பண்ணப்போகலாமா, போகலாகாதா என்று அவர்களைக் கேட்டதற்கு; அவர்கள், போம், ஆண்டவர் ராஜாவின் கையில் ஒப்புக்கொடுப்பார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the king of Israel said unto his servants, Know all of you that Ramoth in Gilead is ours, and we be still, and take it not out of the hand of the king of Syria?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4594,51 +6063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கேனானாவின் குமாரனாகிய சிதேக்கியா கிட்டேவந்து, மிகாயாவைக் கன்னத்தில் அடித்து, கர்த்தருடைய ஆவி எந்தவழியாய் என்னைவிட்டு உன்னோடே பேசும்படி வந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And he said, I saw all Israel scattered upon the hills, as sheep that have not a shepherd: and the LORD said, These have no master: let them return every man to his house in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4703,51 +6172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கேனானாவின் குமாரனாகிய சிதேக்கியா கிட்டேவந்து, மிகாயாவைக் கன்னத்தில் அடித்து, கர்த்தருடைய ஆவி எந்தவழியாய் என்னைவிட்டு உன்னோடே பேசும்படி வந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And he said, I saw all Israel scattered upon the hills, as sheep that have not a shepherd: and the LORD said, These have no master: let them return every man to his house in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4812,51 +6281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு மிகாயா: நீ ஒளித்துக்கொள்ள உள்ளறையிலே பதுங்கும் அந்நாளிலே அதைக் காண்பாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And he said, I saw all Israel scattered upon the hills, as sheep that have not a shepherd: and the LORD said, These have no master: let them return every man to his house in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4921,51 +6390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு மிகாயா: நீ ஒளித்துக்கொள்ள உள்ளறையிலே பதுங்கும் அந்நாளிலே அதைக் காண்பாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And the king of Israel said unto Jehoshaphat, Did I not tell you that he would prophesy no good concerning me, but evil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5030,51 +6499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேலின் ராஜா: மிகாயாவைப் பிடித்து, அவனைப் பட்டணத்துத் தலைவனாகிய ஆமோனிடத்திற்கும், ராஜாவின் குமாரனாகிய யோவாசிடத்திற்கும் திரும்பக் கொண்டு போய்,]]></a:t>
+              <a:t><![CDATA[18. And the king of Israel said unto Jehoshaphat, Did I not tell you that he would prophesy no good concerning me, but evil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5139,51 +6608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேலின் ராஜா: மிகாயாவைப் பிடித்து, அவனைப் பட்டணத்துத் தலைவனாகிய ஆமோனிடத்திற்கும், ராஜாவின் குமாரனாகிய யோவாசிடத்திற்கும் திரும்பக் கொண்டு போய்,]]></a:t>
+              <a:t><![CDATA[19. And he said, Hear you therefore the word of the LORD: I saw the LORD sitting on his throne, and all the host of heaven standing by him on his right hand and on his left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5248,51 +6717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவனைச் சிறைச்சாலையிலே வைத்து, நான் சமாதானத்தோடே வருமளவும், இவனுக்கு இடுக்கத்தின் அப்பத்தையும் இடுக்கத்தின் தண்ணீரையும் சாப்பிடக்கொடுங்கள் என்று ராஜா சொன்னார் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And he said, Hear you therefore the word of the LORD: I saw the LORD sitting on his throne, and all the host of heaven standing by him on his right hand and on his left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5357,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவனைச் சிறைச்சாலையிலே வைத்து, நான் சமாதானத்தோடே வருமளவும், இவனுக்கு இடுக்கத்தின் அப்பத்தையும் இடுக்கத்தின் தண்ணீரையும் சாப்பிடக்கொடுங்கள் என்று ராஜா சொன்னார் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And he said, Hear you therefore the word of the LORD: I saw the LORD sitting on his throne, and all the host of heaven standing by him on his right hand and on his left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5466,51 +6935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது மிகாயா: நீர் சமாதானத்தோடே திரும்பிவருகிறது உண்டானால், கர்த்தர் என்னைக் கொண்டு பேசினதில்லை என்று சொல்லி; ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD said, Who shall persuade Ahab, that he may go up and fall at Ramothgilead? And one said on this manner, and another said on that manner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5575,51 +7044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது மிகாயா: நீர் சமாதானத்தோடே திரும்பிவருகிறது உண்டானால், கர்த்தர் என்னைக் கொண்டு பேசினதில்லை என்று சொல்லி; ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD said, Who shall persuade Ahab, that he may go up and fall at Ramothgilead? And one said on this manner, and another said on that manner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5684,51 +7153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு யோசபாத்: நாம் விசாரித்து அறிகிறதற்கு இவர்களையல்லாமல் கர்த்தருடைய தீர்க்கதரிசி வேறே யாராகிலும் இங்கே இல்லையா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[3. And the king of Israel said unto his servants, Know all of you that Ramoth in Gilead is ours, and we be still, and take it not out of the hand of the king of Syria?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5793,51 +7262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்பு இஸ்ரவேலின் ராஜாவும், யூதாவின் ராஜாவாகிய யோசபாத்தும் கீலேயாத்திலுள்ள ராமோத்துக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And there came forth a spirit, and stood before the LORD, and said, I will persuade him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5902,51 +7371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இஸ்ரவேலின் ராஜா யோசபாத்தை நோக்கி: நான் வேஷம்மாறி யுத்தத்தில் பிரவேசிப்பேன்; நீரோ ராஜவஸ்திரம் தரித்திரும் என்று சொல்லி, இஸ்ரவேலின் ராஜா வேஷம்மாறி, யுத்தத்தில் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And there came forth a spirit, and stood before the LORD, and said, I will persuade him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6011,51 +7480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இஸ்ரவேலின் ராஜா யோசபாத்தை நோக்கி: நான் வேஷம்மாறி யுத்தத்தில் பிரவேசிப்பேன்; நீரோ ராஜவஸ்திரம் தரித்திரும் என்று சொல்லி, இஸ்ரவேலின் ராஜா வேஷம்மாறி, யுத்தத்தில் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the LORD said unto him, Wherewith? And he said, I will go forth, and I will be a lying spirit in the mouth of all his prophets. And he said, You shall persude him, and prevail also: go forth, and do so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6120,51 +7589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சீரியாவின் ராஜா தனக்கு இருக்கிற இரதங்களின் முப்பத்திரண்டு தலைவரையும் நோக்கி: நீங்கள் சிறியவரோடும் பெரியவரோடும் யுத்தம்பண்ணாமல் இஸ்ரவேலின் ராஜா ஒருவனோடேமாத்திரம் யுத்தம்பண்ணுங்கள் என்று கட்டளையிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the LORD said unto him, Wherewith? And he said, I will go forth, and I will be a lying spirit in the mouth of all his prophets. And he said, You shall persude him, and prevail also: go forth, and do so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6229,51 +7698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சீரியாவின் ராஜா தனக்கு இருக்கிற இரதங்களின் முப்பத்திரண்டு தலைவரையும் நோக்கி: நீங்கள் சிறியவரோடும் பெரியவரோடும் யுத்தம்பண்ணாமல் இஸ்ரவேலின் ராஜா ஒருவனோடேமாத்திரம் யுத்தம்பண்ணுங்கள் என்று கட்டளையிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the LORD said unto him, Wherewith? And he said, I will go forth, and I will be a lying spirit in the mouth of all his prophets. And he said, You shall persude him, and prevail also: go forth, and do so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6338,51 +7807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ஆசாவின் குமாரனாகிய யோசபாத் இஸ்ரவேலின் ராஜாவாகிய ஆகாபின் நாலாம் வருஷத்தில் யூதாவின்மேல் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[23. Now therefore, behold, the LORD has put a lying spirit in the mouth of all these your prophets, and the LORD has spoken evil concerning you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6447,51 +7916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ஆசாவின் குமாரனாகிய யோசபாத் இஸ்ரவேலின் ராஜாவாகிய ஆகாபின் நாலாம் வருஷத்தில் யூதாவின்மேல் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[23. Now therefore, behold, the LORD has put a lying spirit in the mouth of all these your prophets, and the LORD has spoken evil concerning you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6556,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆதலால் இரதங்களின் தலைவர் யோசபாத்தைக் காண்கையில், இவன் தான் இஸ்ரவேலின் ராஜா என்று சொல்லி யுத்தம்பண்ண அவனுக்கு நேராகச் சாய்ந்துவந்தார்கள்; அப்பொழுது யோசபாத் கூக்குரலிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. But Zedekiah the son of Chenaanah went near, and stroke Micaiah on the cheek, and said, Which way went the Spirit of the LORD from me to speak unto you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6665,51 +8134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆதலால் இரதங்களின் தலைவர் யோசபாத்தைக் காண்கையில், இவன் தான் இஸ்ரவேலின் ராஜா என்று சொல்லி யுத்தம்பண்ண அவனுக்கு நேராகச் சாய்ந்துவந்தார்கள்; அப்பொழுது யோசபாத் கூக்குரலிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. But Zedekiah the son of Chenaanah went near, and stroke Micaiah on the cheek, and said, Which way went the Spirit of the LORD from me to speak unto you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6774,51 +8243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. யோசபாத் ராஜாவாகிறபோது முப்பத்தைந்து வயதாயிருந்து, இருபத்தைந்து வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; சில்கியின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் அசுபாள்.]]></a:t>
+              <a:t><![CDATA[25. And Micaiah said, Behold, you shall see in that day, when you shall go into an inner chamber to hide yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6883,51 +8352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது இஸ்ரவேலின் ராஜா, யோசபாத்தை நோக்கி: கர்த்தரிடத்தில் விசாரித்து அறிகிறதற்கு இம்லாவின் குமாரனாகிய மிகாயா என்னும் இன்னும் ஒருவன் இருக்கிறான்; ஆனாலும் நான் அவனைப் பகைக்கிறேன்; அவன் என்னைக் குறித்து நன்மையாக அல்ல, தீமையாகவே தீர்க்கதரிசனஞ்சொல்லுகிறவன் என்றான். அதற்கு யோசபாத், ராஜாவே, அப்படிச் சொல்லவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And he said unto Jehoshaphat, Will you go with me to battle to Ramothgilead? And Jehoshaphat said to the king of Israel, I am as you are, my people as your people, my horses as your horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6992,51 +8461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. யோசபாத் ராஜாவாகிறபோது முப்பத்தைந்து வயதாயிருந்து, இருபத்தைந்து வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; சில்கியின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் அசுபாள்.]]></a:t>
+              <a:t><![CDATA[26. And the king of Israel said, Take Micaiah, and carry him back unto Amon the governor of the city, and to Joash the king's son;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7101,51 +8570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இவன் இஸ்ரவேலின் ராஜா அல்ல என்று இரதங்களின் தலைவர் கண்டு அவனைவிட்டு, விலகிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the king of Israel said, Take Micaiah, and carry him back unto Amon the governor of the city, and to Joash the king's son;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7210,51 +8679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் தன் தகப்பனாகிய ஆசாவின் வழிகளிலெல்லாம் நடந்தான்; அவன் அதை விட்டு விலகாமல் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆகிலும் மேடைகள் தகர்க்கப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And say, Thus says the king, Put this fellow in the prison, and feed him with bread of affliction and with water of affliction, until I come in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7319,51 +8788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் தன் தகப்பனாகிய ஆசாவின் வழிகளிலெல்லாம் நடந்தான்; அவன் அதை விட்டு விலகாமல் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆகிலும் மேடைகள் தகர்க்கப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And say, Thus says the king, Put this fellow in the prison, and feed him with bread of affliction and with water of affliction, until I come in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7428,51 +8897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் தன் தகப்பனாகிய ஆசாவின் வழிகளிலெல்லாம் நடந்தான்; அவன் அதை விட்டு விலகாமல் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆகிலும் மேடைகள் தகர்க்கப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And Micaiah said, If you return at all in peace, the LORD has not spoken by me. And he said, Hearken, O people, every one of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7537,51 +9006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒருவன் நினையாமல் வில்லை நாணேற்றி எய்தான்; அது இஸ்ரவேலின் ராஜாவினுடைய கவசத்தின் சந்துகளுக்குள் பட்டது; அப்பொழுது அவன் தன் சாரதியைப் பார்த்து: நீ திருப்பி என்னை இராணுவத்துக்கப்பால் கொண்டுபோ; எனக்குக் காயம்பட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And Micaiah said, If you return at all in peace, the LORD has not spoken by me. And he said, Hearken, O people, every one of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7646,51 +9115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒருவன் நினையாமல் வில்லை நாணேற்றி எய்தான்; அது இஸ்ரவேலின் ராஜாவினுடைய கவசத்தின் சந்துகளுக்குள் பட்டது; அப்பொழுது அவன் தன் சாரதியைப் பார்த்து: நீ திருப்பி என்னை இராணுவத்துக்கப்பால் கொண்டுபோ; எனக்குக் காயம்பட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[29. So the king of Israel and Jehoshaphat the king of Judah went up to Ramothgilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7755,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒருவன் நினையாமல் வில்லை நாணேற்றி எய்தான்; அது இஸ்ரவேலின் ராஜாவினுடைய கவசத்தின் சந்துகளுக்குள் பட்டது; அப்பொழுது அவன் தன் சாரதியைப் பார்த்து: நீ திருப்பி என்னை இராணுவத்துக்கப்பால் கொண்டுபோ; எனக்குக் காயம்பட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[29. So the king of Israel and Jehoshaphat the king of Judah went up to Ramothgilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7864,51 +9333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அன்றையதினம் யுத்தம் அதிகரித்தது; ராஜாவைச் சீரியருக்கு எதிராக இரதத்தில் நிறுத்திவைத்தார்கள்; சாயங்காலத்திலே அவன் இறந்துபோனான்; காயத்தின் இரத்தம் இரதத்தின் தட்டிலே வடிந்தது.]]></a:t>
+              <a:t><![CDATA[30. And the king of Israel said unto Jehoshaphat, I will disguise myself, and enter into the battle; but put you on your robes. And the king of Israel disguised himself, and went into the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7973,51 +9442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அன்றையதினம் யுத்தம் அதிகரித்தது; ராஜாவைச் சீரியருக்கு எதிராக இரதத்தில் நிறுத்திவைத்தார்கள்; சாயங்காலத்திலே அவன் இறந்துபோனான்; காயத்தின் இரத்தம் இரதத்தின் தட்டிலே வடிந்தது.]]></a:t>
+              <a:t><![CDATA[30. And the king of Israel said unto Jehoshaphat, I will disguise myself, and enter into the battle; but put you on your robes. And the king of Israel disguised himself, and went into the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8082,51 +9551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது இஸ்ரவேலின் ராஜா, யோசபாத்தை நோக்கி: கர்த்தரிடத்தில் விசாரித்து அறிகிறதற்கு இம்லாவின் குமாரனாகிய மிகாயா என்னும் இன்னும் ஒருவன் இருக்கிறான்; ஆனாலும் நான் அவனைப் பகைக்கிறேன்; அவன் என்னைக் குறித்து நன்மையாக அல்ல, தீமையாகவே தீர்க்கதரிசனஞ்சொல்லுகிறவன் என்றான். அதற்கு யோசபாத், ராஜாவே, அப்படிச் சொல்லவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And he said unto Jehoshaphat, Will you go with me to battle to Ramothgilead? And Jehoshaphat said to the king of Israel, I am as you are, my people as your people, my horses as your horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8191,51 +9660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. யோசபாத் இஸ்ரவேலின் ராஜாவோடே சமாதானமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. But the king of Syria commanded his thirty and two captains that had rule over his chariots, saying, Fight neither with small nor great, save only with the king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8300,51 +9769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பொழுதுபோகும்போது அவரவர் தம்தம் பட்டணத்திற்கும், அவரவர் தம் தம் தேசத்திற்கும் போகலாம் என்று இராணுவத்தில் பறைசாற்றப்பட்டது.]]></a:t>
+              <a:t><![CDATA[31. But the king of Syria commanded his thirty and two captains that had rule over his chariots, saying, Fight neither with small nor great, save only with the king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8409,51 +9878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பொழுதுபோகும்போது அவரவர் தம்தம் பட்டணத்திற்கும், அவரவர் தம் தம் தேசத்திற்கும் போகலாம் என்று இராணுவத்தில் பறைசாற்றப்பட்டது.]]></a:t>
+              <a:t><![CDATA[31. But the king of Syria commanded his thirty and two captains that had rule over his chariots, saying, Fight neither with small nor great, save only with the king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8518,51 +9987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. யோசபாத்தின் மற்ற வர்த்தமானங்களும், அவன் காட்டிய வல்லமையும், அவன் பண்ணின யுத்தமும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[32. And it came to pass, when the captains of the chariots saw Jehoshaphat, that they said, Surely it is the king of Israel. And they turned aside to fight against him: and Jehoshaphat cried out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8627,51 +10096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. யோசபாத்தின் மற்ற வர்த்தமானங்களும், அவன் காட்டிய வல்லமையும், அவன் பண்ணின யுத்தமும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[32. And it came to pass, when the captains of the chariots saw Jehoshaphat, that they said, Surely it is the king of Israel. And they turned aside to fight against him: and Jehoshaphat cried out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8736,51 +10205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்படியே ராஜா இறந்தபின்பு, சமாரியாவுக்குக் கொண்டுவரப்பட்டான்; ராஜாவைச் சமாரியாவில் அடக்கம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And it came to pass, when the captains of the chariots perceived that it was not the king of Israel, that they turned back from pursuing him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8845,51 +10314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. தன் தகப்பனாகிய ஆசாவின் நாட்களில் மீதியாய் விட்டிருந்த இலச்சையான புணர்ச்சிக்காரரையும் அவன் தேசத்திலிருந்து அற்றுப்போகப்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[34. And a certain man drew a bow at random, and stroke the king of Israel between the joints of the harness: wherefore he said unto the driver of his chariot, Turn yours hand, and carry me out of the host; for I am wounded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8954,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அந்த இரதத்தையும் அவனுடைய கவசத்தையும் சமாரியாவின் குளத்திலே கழுவுகிறபோது, கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, நாய்கள் அவன் இரத்தத்தை நக்கினது.]]></a:t>
+              <a:t><![CDATA[34. And a certain man drew a bow at random, and stroke the king of Israel between the joints of the harness: wherefore he said unto the driver of his chariot, Turn yours hand, and carry me out of the host; for I am wounded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9063,51 +10532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அந்த இரதத்தையும் அவனுடைய கவசத்தையும் சமாரியாவின் குளத்திலே கழுவுகிறபோது, கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, நாய்கள் அவன் இரத்தத்தை நக்கினது.]]></a:t>
+              <a:t><![CDATA[34. And a certain man drew a bow at random, and stroke the king of Israel between the joints of the harness: wherefore he said unto the driver of his chariot, Turn yours hand, and carry me out of the host; for I am wounded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9172,51 +10641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது ஏதோமில் ராஜா இல்லை; பிரதிராஜா ஒருவன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[35. And the battle increased that day: and the king was stayed up in his chariot against the Syrians, and died at even: and the blood ran out of the wound into the midst of the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9281,51 +10750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது இஸ்ரவேலின் ராஜா, யோசபாத்தை நோக்கி: கர்த்தரிடத்தில் விசாரித்து அறிகிறதற்கு இம்லாவின் குமாரனாகிய மிகாயா என்னும் இன்னும் ஒருவன் இருக்கிறான்; ஆனாலும் நான் அவனைப் பகைக்கிறேன்; அவன் என்னைக் குறித்து நன்மையாக அல்ல, தீமையாகவே தீர்க்கதரிசனஞ்சொல்லுகிறவன் என்றான். அதற்கு யோசபாத், ராஜாவே, அப்படிச் சொல்லவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And he said unto Jehoshaphat, Will you go with me to battle to Ramothgilead? And Jehoshaphat said to the king of Israel, I am as you are, my people as your people, my horses as your horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9390,51 +10859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகாபின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் கட்டின தந்த அரமனையின் வரலாறும், அவன் கட்டின எல்லாப் பட்டணங்களின் வரலாறும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[35. And the battle increased that day: and the king was stayed up in his chariot against the Syrians, and died at even: and the blood ran out of the wound into the midst of the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9499,51 +10968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகாபின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் கட்டின தந்த அரமனையின் வரலாறும், அவன் கட்டின எல்லாப் பட்டணங்களின் வரலாறும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[36. And there went a proclamation throughout the host about the going down of the sun, saying, Every man to his city, and every man to his own country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9608,51 +11077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பொன்னுக்காக ஓப்பீருக்குப் போகும்படி, யோசபாத் தர்ஷீஸ் கப்பல்களைச் செய்தான்; ஆனால் அவைகள் போகவில்லை; அவைகள் எசியோன்கேபேரிலே உடைந்துபோயின.]]></a:t>
+              <a:t><![CDATA[36. And there went a proclamation throughout the host about the going down of the sun, saying, Every man to his city, and every man to his own country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9717,51 +11186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பொன்னுக்காக ஓப்பீருக்குப் போகும்படி, யோசபாத் தர்ஷீஸ் கப்பல்களைச் செய்தான்; ஆனால் அவைகள் போகவில்லை; அவைகள் எசியோன்கேபேரிலே உடைந்துபோயின.]]></a:t>
+              <a:t><![CDATA[37. So the king died, and was brought to Samaria; and they buried the king in Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9826,51 +11295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆகாப் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய அகசியா அவன் ஸ்தலத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[37. So the king died, and was brought to Samaria; and they buried the king in Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9935,51 +11404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீரியருக்கும் இஸ்ரவேலருக்கும் மூன்று வருஷம் யுத்தமில்லாமலிருந்தது.]]></a:t>
+              <a:t><![CDATA[38. And one washed the chariot in the pool of Samaria; and the dogs licked up his blood; and they washed his armour; according unto the word of the LORD which he spoke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10044,51 +11513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்றாம் வருஷத்திலே யூதாவின் ராஜாவாகிய யோசபாத் இஸ்ரவேலின் ராஜாவினிடத்திற்குப் போயிருக்கும் போது,]]></a:t>
+              <a:t><![CDATA[38. And one washed the chariot in the pool of Samaria; and the dogs licked up his blood; and they washed his armour; according unto the word of the LORD which he spoke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10153,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் ராஜா தன் ஊழியக்காரரை நோக்கி: கீலேயாத்திலுள்ள ராமோத் நம்முடையதென்று அறியீர்களா? நாம் அதைச் சீரியா ராஜாவின் கையிலிருந்து பிடித்துக்கொள்ளாமல், சும்மாயிருப்பானேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[39. Now the rest of the acts of Ahab, and all that he did, and the ivory house which he made, and all the cities that he built, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10262,51 +11731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் ராஜா தன் ஊழியக்காரரை நோக்கி: கீலேயாத்திலுள்ள ராமோத் நம்முடையதென்று அறியீர்களா? நாம் அதைச் சீரியா ராஜாவின் கையிலிருந்து பிடித்துக்கொள்ளாமல், சும்மாயிருப்பானேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[39. Now the rest of the acts of Ahab, and all that he did, and the ivory house which he made, and all the cities that he built, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10371,51 +11840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசபாத்தை நோக்கி: கீலேயாத்திலுள்ள ராமோத்தின்மேல் யுத்தம்பண்ண என்னோடேகூட வருகிறீரா என்று கேட்டான். யோசபாத் இஸ்ரவேலின் ராஜாவை நோக்கி: நான்தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. Now the rest of the acts of Ahab, and all that he did, and the ivory house which he made, and all the cities that he built, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10480,51 +11949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது இஸ்ரவேலின் ராஜா பிரதானிகளில் ஒருவனைக் கூப்பிட்டு: இம்லாவின் குமாரனாகிய மிகாயாவைச் சீக்கிரமாய் அழைத்துவா என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Jehoshaphat said unto the king of Israel, Enquire, I pray you, at the word of the LORD to day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10589,51 +12058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசபாத்தை நோக்கி: கீலேயாத்திலுள்ள ராமோத்தின்மேல் யுத்தம்பண்ண என்னோடேகூட வருகிறீரா என்று கேட்டான். யோசபாத் இஸ்ரவேலின் ராஜாவை நோக்கி: நான்தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. So Ahab slept with his fathers; and Ahaziah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10698,51 +12167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசபாத்தை நோக்கி: கீலேயாத்திலுள்ள ராமோத்தின்மேல் யுத்தம்பண்ண என்னோடேகூட வருகிறீரா என்று கேட்டான். யோசபாத் இஸ்ரவேலின் ராஜாவை நோக்கி: நான்தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. And Jehoshaphat the son of Asa began to reign over Judah in the fourth year of Ahab king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10807,51 +12276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் யோசபாத் இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தருடைய வார்த்தையை இன்றைக்கு விசாரித்து அறியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. And Jehoshaphat the son of Asa began to reign over Judah in the fourth year of Ahab king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10916,51 +12385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்பொழுது ஆகாபின் குமாரனாகிய அகசியா யோசபாத்தை நோக்கி: என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடுங்கூடக் கப்பல்களிலே போகட்டும் என்றான்; அதற்கு யோசபாத் சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[42. Jehoshaphat was thirty and five years old when he began to reign; and he reigned twenty and five years in Jerusalem. And his mother's name was Azubah the daughter of Shilhi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11025,51 +12494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்பொழுது ஆகாபின் குமாரனாகிய அகசியா யோசபாத்தை நோக்கி: என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடுங்கூடக் கப்பல்களிலே போகட்டும் என்றான்; அதற்கு யோசபாத் சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[42. Jehoshaphat was thirty and five years old when he began to reign; and he reigned twenty and five years in Jerusalem. And his mother's name was Azubah the daughter of Shilhi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11134,51 +12603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. யோசபாத் தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்திலே தன் பிதாக்களோடே அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோராம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[43. And he walked in all the ways of Asa his father; he turned not aside from it, doing that which was right in the eyes of the LORD: nevertheless the high places were not taken away; for the people offered and burnt incense yet in the high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11243,51 +12712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. யோசபாத் தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்திலே தன் பிதாக்களோடே அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோராம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[43. And he walked in all the ways of Asa his father; he turned not aside from it, doing that which was right in the eyes of the LORD: nevertheless the high places were not taken away; for the people offered and burnt incense yet in the high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11352,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆகாபின் குமாரனாகிய அகசியா யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினேழாம் வருஷத்திலே சமாரியாவில் ராஜாவாகி, இஸ்ரவேலின்மேல் இரண்டு வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[43. And he walked in all the ways of Asa his father; he turned not aside from it, doing that which was right in the eyes of the LORD: nevertheless the high places were not taken away; for the people offered and burnt incense yet in the high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11461,51 +12930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆகாபின் குமாரனாகிய அகசியா யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினேழாம் வருஷத்திலே சமாரியாவில் ராஜாவாகி, இஸ்ரவேலின்மேல் இரண்டு வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[44. And Jehoshaphat made peace with the king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11570,51 +13039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், தன் தாயின் வழியிலும், இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரன் யெரொபெயாமின் வழியிலும் நடந்து,]]></a:t>
+              <a:t><![CDATA[45. Now the rest of the acts of Jehoshaphat, and his might that he showed, and how he warred, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11649,51 +13118,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474539464" r:id="rId1"/>
+    <p:sldLayoutId id="2478632538" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11725,54 +13194,158 @@
 
 <file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide114.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide114.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide115.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide115.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
@@ -12645,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[அறியும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನಾದ ಯಾರೊಬ್ಬಾಮನಮಾರ್ಗದಲ್ಲಿಯೂ ನಡೆದನು.]]></a:t>
+              <a:t><![CDATA[ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ಅವನು ಬಾಳನನ್ನು ಸೇವಿಸಿ ಅದಕ್ಕೆ ಅಡ್ಡಬಿದ್ದು ತನ್ನ ತಂದೆಯು ಮಾಡಿದ ಎಲ್ಲಾದರ ಪ್ರಕಾರವೇ ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ]]></a:t>
+              <a:t><![CDATA[46. தன் தகப்பனாகிய ஆசாவின் நாட்களில் மீதியாய் விட்டிருந்த இலச்சையான புணர்ச்சிக்காரரையும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14614,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನಿಗೆ ಕೋಪವನ್ನು ಎಬ್ಬಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து அற்றுப்போகப்பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. அப்பொழுது ஏதோமில் ராஜா இல்லை; பிரதிராஜா ஒருவன் இருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. பொன்னுக்காக ஓப்பீருக்குப் போகும்படி, யோசபாத் தர்ஷீஸ் கப்பல்களைச் செய்தான்; ஆனால் அவைகள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போகவில்லை; அவைகள் எசியோன்கேபேரிலே உடைந்துபோயின.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. அப்பொழுது ஆகாபின் குமாரனாகிய அகசியா யோசபாத்தை நோக்கி: என் வேலைக்காரர் உம்முடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேலைக்காரரோடுங்கூடக் கப்பல்களிலே போகட்டும் என்றான்; அதற்கு யோசபாத் சம்மதிக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. யோசபாத் தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்திலே தன் பிதாக்களோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய யோராம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +15670,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆದರೆ ಇಸ್ರಾಯೇಲಿನ ಅರಸನೂ ಯೆಹೂದದ ಅರಸನಾದ ಯೆಹೂಷಾಫಾಟನೂ ವಸ್ತ್ರಗಳನ್ನು ಧರಿಸಿ ಕೊಂಡು ಸಮಾರ್ಯದ ಬಾಗಲ ಮುಂದಣ]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது இஸ்ரவேலின் ராஜா ஏறக்குறைய நானூறு தீர்க்கதரிசிகளைக் கூடிவரச்செய்து: நான் கீலேயாத்திலுள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. ஆகாபின் குமாரனாகிய அகசியா யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினேழாம் வருஷத்திலே சமாரியாவில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாவாகி, இஸ்ரவேலின்மேல் இரண்டு வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தன் தகப்பன் வழியிலும், தன் தாயின் வழியிலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரன் யெரொபெயாமின் வழியிலும் நடந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. பாகாலைச் சேவித்து, அவனைப் பணிந்துகொண்டு, தன் தகப்பன் செய்தபடியெல்லாம் இஸ்ரவேலின் தேவனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருக்குக் கோபமுண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಣದಲ್ಲಿ ತನ್ನ ಸಿಂಹಾಸನದ ಮೇಲೆ ಕುಳಿತಿದ್ದರು; ಸಕಲ ಪ್ರವಾದಿ ಗಳೂ ಅವರ ಮುಂದೆ ಪ್ರವಾದಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[ராமோத்தின்மேல் யுத்தம்பண்ணப்போகலாமா, போகலாகாதா என்று அவர்களைக் கேட்டதற்கு; அவர்கள், போம், ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಕೆನಾನನ ಮಗನಾದ ಚಿದ್ಕೀಯನು ತನಗೆ ಕಬ್ಬಿಣದ ಕೊಂಬುಗಳನ್ನು ಮಾಡಿಕೊಂಡು--ಇವುಗಳಿಂದ ನೀನು ಅರಾಮ್ಯರನ್ನು ನಿರ್ಮೂಲ]]></a:t>
+              <a:t><![CDATA[ராஜாவின் கையில் ஒப்புக்கொடுப்பார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುವವರೆಗೂ ಇರಿದು ಹಾಕುವಿ ಎಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆ ಅಂದನು]]></a:t>
+              <a:t><![CDATA[7. பின்பு யோசபாத்: நாம் விசாரித்து அறிகிறதற்கு இவர்களையல்லாமல் கர்த்தருடைய தீர்க்கதரிசி வேறே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಸಮಸ್ತ ಪ್ರವಾದಿಗಳೂ ಹಾಗೆಯೇ ಪ್ರವಾದಿಸಿ--ಗಿಲ್ಯಾದಿನ ರಾಮೋತಿಗೆ ಹೋಗಿ ಸಾಫಲ್ಯ ಹೊಂದು; ಕರ್ತನು ಅದನ್ನು ಅರಸನ]]></a:t>
+              <a:t><![CDATA[யாராகிலும் இங்கே இல்லையா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವನು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது இஸ்ரவேலின் ராஜா, யோசபாத்தை நோக்கி: கர்த்தரிடத்தில் விசாரித்து அறிகிறதற்கு இம்லாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದರೆ ವಿಾಕಾಯೆಹುನನ್ನು ಕರೆಯಲು ಹೋದ ದೂತನು ಅವನಿಗೆ--ಇಗೋ, ಪ್ರವಾದಿಗಳ ವಾಕ್ಯಗಳು ಒಂದೇ ಬಾಯಿಂದ ಅರಸನಿಗೆ]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய மிகாயா என்னும் இன்னும் ஒருவன் இருக்கிறான்; ஆனாலும் நான் அவனைப் பகைக்கிறேன்; அவன் என்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಳ್ಳೇದನ್ನೇ ಪ್ರಕಟಿಸುತ್ತವೆ; ನಿನ್ನ ವಾಕ್ಯವು ಅವರಲ್ಲಿರುವ ಒಬ್ಬನ ವಾಕ್ಯದ ಹಾಗೆಯೇ ಇರಲಿ; ಒಳ್ಳೇ ಮಾತು ಆಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[குறித்து நன்மையாக அல்ல, தீமையாகவே தீர்க்கதரிசனஞ்சொல்லுகிறவன் என்றான். அதற்கு யோசபாத், ராஜாவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅದಕ್ಕೆ ವಿಾಕಾಯೆಹು--ಕರ್ತನ ಜೀವ ದಾಣೆ, ಕರ್ತನು ನನಗೆ ಏನು ಹೇಳುವನೋ ಅದನ್ನು ಮಾತನಾಡುವೆನು ಅಂದನು. ಹೀಗೆ ಅವನು]]></a:t>
+              <a:t><![CDATA[அப்படிச் சொல்லவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಹೆಚ್ಚು ಕಡಿಮೆ ನಾನೂರು ಮಂದಿ ಪ್ರವಾದಿಗಳನ್ನು ಕೂಡಿಸಿ--ನಾನು ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ರಾಮೋತಿನ]]></a:t>
+              <a:t><![CDATA[1. சீரியருக்கும் இஸ்ரவேலருக்கும் மூன்று வருஷம் யுத்தமில்லாமலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನ ಬಳಿಗೆ ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது இஸ்ரவேலின் ராஜா பிரதானிகளில் ஒருவனைக் கூப்பிட்டு: இம்லாவின் குமாரனாகிய மிகாயாவைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅರಸನು ಅವನಿಗೆ--ವಿಾಕಾಯೆ ಹುವೇ, ನಾವು ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ರಾಮೋತಿನ ಮೇಲೆ ಯುದ್ಧಕ್ಕೆಹೋಗಬಹುದೋ ಹೋಗಬಾ ರದೋ]]></a:t>
+              <a:t><![CDATA[சீக்கிரமாய் அழைத்துவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು. ಇವನು ಪ್ರತ್ಯುತ್ತರವಾಗಿ--ಹೋಗಿ ಸಾಫಲ್ಯ ಹೊಂದು; ಕರ್ತನು ಅದನ್ನು ಅರಸನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேலின் ராஜாவும், யூதாவின் ராஜாவாகிய யோசபாத்தும், சமாரியாவின் ஒலிமுகவாசலுக்கு முன்னிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +18178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆಗ ಅರಸನು ಅವನಿಗೆ--ನೀನು ಕರ್ತನ ಹೆಸರಿನಲ್ಲಿ ಸತ್ಯವನ್ನಲ್ಲದೆ ಬೇರೊಂದು ನನಗೆ ಹೇಳಬಾರದೆಂದು ನಾನು ಎಷ್ಟು ಸಾರಿ]]></a:t>
+              <a:t><![CDATA[விசாலத்திலே ராஜவஸ்திரம் தரித்துக்கொண்டவர்களாய், அவரவர் தம்தம் சிங்காசனத்தில் உட்கார்ந்திருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +18310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನಗೆ ಆಣೆ ಇಡಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சகல தீர்க்கதரிசிகளும் அவர்களுக்கு முன்பாகத் தீர்க்கதரிசிகளும் அவர்களுக்கு முன்பாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +18442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅದಕ್ಕ ವನು ಕಾಯುವವನಿಲ್ಲದ ಕುರಿಗಳ ಹಾಗೆಯೇ ಬೆಟ್ಟ ಗಳ ಮೇಲೆ ಚದರಿಸಲ್ಪಟ್ಟ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲನ್ನು ನೋಡಿದೆನು. ಆಗ]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனஞ்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +18574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನು--ಇವರಿಗೆ ಯಜಮಾ ನನು ಇಲ್ಲದೆ ಪ್ರತಿ ಮನುಷ್ಯನು ತನ್ನ ತನ್ನ ಮನೆಗೆ ಸಮಾಧಾನವಾಗಿ ಹಿಂತಿರಿಗಿ ಹೋಗಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[11. கேனானாவின் குமாரனாகிய சிதேக்கியா தனக்கு இருப்புக்கொம்புகளை உண்டாக்கி, இவைகளால் நீர் சீரியரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +18706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಯೆಹೋಷಾಫಾಟ ನಿಗೆ--ಇವನು ನನ್ನನ್ನು ಕುರಿತು ಒಳ್ಳೇದನ್ನಲ್ಲ, ಕೆಟ್ಟದ್ದನ್ನೇ]]></a:t>
+              <a:t><![CDATA[முட்டி நிர்மூலமாக்கிப் போடுவீர் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +18838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರವಾದಿಸುವನೆಂದು ನಾನು ನಿನಗೆ ಹೇಳಲಿಲ್ಲವೇ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[12. சகல தீர்க்கதரிசிகளும் அதற்கு இசைவாகத் தீர்க்கதரிசனம் சொல்லி, கீலேயாத்திலுள்ள ராமோத்துக்குப்போம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +18970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ವಿಾಕಾಯೆಹುವು--ಆದದರಿಂದ ಕರ್ತನ ವಾಕ್ಯವನ್ನು ಕೇಳು--ಕರ್ತನು ತನ್ನ ಸಿಂಹಾಸನದ ಮೇಲೆ ಕುಳಿತುಕೊಂಡಿರುವದನ್ನೂ ಆಕಾಶದ]]></a:t>
+              <a:t><![CDATA[உமக்கு வாய்க்கும்; கர்த்தர் அதை ராஜாவின் கையில் ஒப்புக்கொடுப்பார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +19102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಯುದ್ಧಕ್ಕೆ ಹೋಗಬಹುದೋ ಬೇಡವೋ ಎಂದು ಅವರನ್ನು ಕೇಳಿದನು. ಅದಕ್ಕವರು--ಹೋಗು; ಕರ್ತನು ಅದನ್ನು ಅರಸನ ಕೈಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[2. மூன்றாம் வருஷத்திலே யூதாவின் ராஜாவாகிய யோசபாத் இஸ்ரவேலின் ராஜாவினிடத்திற்குப் போயிருக்கும் போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +19234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಸ್ತ ಸೈನ್ಯವು ಆತನ ಬಲಪಾರ್ಶ್ವದಲ್ಲಿಯೂ ಎಡಪಾರ್ಶ್ವದಲ್ಲಿಯೂ ನಿಂತಿರುವದನ್ನೂ ನೋಡಿದೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[13. மிகாயாவை அழைக்கப்போன ஆள் அவனுடன் பேசி: இதோ, தீர்க்கதரிசிகளுடைய வார்த்தைகள் ஏகவாக்காய் ராஜாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +19366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಕರ್ತನು--ಅಹಾಬನು ಹೋಗಿ ಗಿಲ್ಯಾದಿನ ರಾಮೋ ತಿನ ಬಳಿಯಲ್ಲಿ ಬೀಳುವ ಹಾಗೆ ಅವನನ್ನು ಮರುಳು ಗೊಳಿಸುವವನು ಯಾರು]]></a:t>
+              <a:t><![CDATA[நன்மையாயிருக்கிறது; உம்முடைய வார்த்தையும் அவர்களில் ஒருவர் வார்த்தையைப்போல இருக்கும்படி நன்மையாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +19498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சொல்லும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +19630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಒಬ್ಬನು ಹೀಗೆಯೂ ಮತ್ತೊಬ್ಬನು ಹಾಗೆಯೂ ಹೇಳುತ್ತಿರುವಾಗ ಒಂದು ಆತ್ಮವು ಹೊರಟು ಬಂದು ಕರ್ತನ ಮುಂದೆ ನಿಂತು--ನಾನು]]></a:t>
+              <a:t><![CDATA[14. அதற்கு மிகாயா: கர்த்தர் என்னிடத்தில் சொல்வதையே சொல்லுவேன் என்று கர்த்தருடைய ஜீவனைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +19762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನನ್ನು ಮರುಳುಗೊಳಿಸುತ್ತೇನೆ ಅಂದಿತು.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ಕರ್ತನು ಅದಕ್ಕೆ--ಯಾವದರಿಂದ ಅಂದನು. ಅದಕ್ಕದು-- ನಾನು ಹೊರಟು ಅವನ ಎಲ್ಲಾ ಪ್ರವಾದಿಗಳ ಬಾಯಿಯಲ್ಲಿ ಸುಳ್ಳಾದ]]></a:t>
+              <a:t><![CDATA[15. அவன் ராஜாவினிடத்தில் வந்தபோது, ராஜா அவனைப் பார்த்து: மிகாயாவே, நாங்கள் கீலேயாத்திலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆತ್ಮನಾಗಿ ರುವೆನು ಅಂದಿತು.]]></a:t>
+              <a:t><![CDATA[ராமோத்தின்மேல் யுத்தம்பண்ணப்போகலாமா, போகலாகாதா என்று கேட்டான். அதற்கு அவன்: "போம், உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16869,51 +20158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅದಕ್ಕೆ ಆತನು--ನೀನು ಅವ ನನ್ನು ಮರುಳುಗೊಳಿಸುವಿ ಮತ್ತು ಜಯಿಸುವಿ. ನೀನು ಹೋಗಿ ಹಾಗೆ ಮಾಡು ಅಂದನು. ಆದದರಿಂದ ಇಗೋ,]]></a:t>
+              <a:t><![CDATA[வாய்க்கும்; கர்த்தர் அதை ராஜாவின்கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17001,51 +20290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಈಗ ಕರ್ತನು ಈ ಎಲ್ಲಾ ನಿನ್ನ ಪ್ರವಾದಿಗಳ ಬಾಯಿಯಲ್ಲಿ ಸುಳ್ಳಾದ ಆತ್ಮವನ್ನು ಇಟ್ಟಿದ್ದಾನೆ; ಇದ ಲ್ಲದೆ ಕರ್ತನು ನಿನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[16. ராஜா அவனைப் பார்த்து: நீ கர்த்தருடைய நாமத்திலே உண்மையை அல்லாமல் வேறொன்றையும் என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17133,51 +20422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುರಿತು ಕೇಡನ್ನು ಹೇಳಿದ್ದಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சொல்லாதபடிக்கு, நான் எத்தனைதரம் உன்னை ஆணையிடுவிக்கவேண்டும் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17265,51 +20554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಪ್ಪಿಸಿಕೊಡುವನು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் ராஜா தன் ஊழியக்காரரை நோக்கி: கீலேயாத்திலுள்ள ராமோத் நம்முடையதென்று அறியீர்களா? நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17397,51 +20686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆಗ ಕೆನಾನನ ಮಗನಾದ ಚಿದ್ಕೀಯನು ಸವಿಾ ಪಕ್ಕೆ ಬಂದು ವಿಾಕಾಯೆಹುವಿನ ಕೆನ್ನೆಯ ಮೇಲೆ ಹೊಡೆದು--ಕರ್ತನ ಆತ್ಮವು]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: இஸ்ரவேலரெல்லாரும் மேய்ப்பன் இல்லாத ஆடுகளைப்போல மலைகளிலே சிதறப்பட்டதைக் கண்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17529,51 +20818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನನ್ನು ಬಿಟ್ಟು ನಿನ್ನ ಸಂಗಡ ಮಾತನಾಡಲು ಯಾವ ಮಾರ್ಗವಾಗಿ ಹೋಯಿತು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது கர்த்தர்: இவர்களுக்கு எஜமான் இல்லை; அவரவர் தம் தம் வீட்டிற்குச் சமாதானத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17661,51 +20950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಅದಕ್ಕೆ ವಿಾಕಾಯೆಹುವುಇಗೋ, ನಿನ್ನನ್ನು ಬಚ್ಚಿಟ್ಟುಕೊಳ್ಳಲು ಒಳಕೊಠಡಿ ಯೊಳಗೆ ನೀನು ಹೋಗುವ ದಿವಸದಲ್ಲಿ ನೋಡುವಿ]]></a:t>
+              <a:t><![CDATA[திரும்பக்கடவர்கள் என்றார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17793,51 +21082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது இஸ்ரவேலின் ராஜா யோசபாத்தை நோக்கி: இவன் என்னை குறித்து நன்மையாக அல்ல, தீமையாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17925,51 +21214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಹೇಳಿದ್ದೇ ನಂದರೆ -- ವಿಾಕಾಯೆಹುನನ್ನು ಹಿಡಿದು ಪಟ್ಟಣದ ಅಧಿಪತಿಯಾದ ಆಮೋನನ ಬಳಿಗೂ ಅರಸನ ಮಗ]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனம் சொல்லுகிறவன் என்று நான் உம்மோடே சொல்லவில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18057,51 +21346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾದ ಯೋವಾಷನ ಬಳಿಗೂ ಅವನನ್ನು ಹಿಂದಕ್ಕೆ ತಕ್ಕೊಂಡುಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அவன் சொன்னது: கர்த்தருடைய வார்த்தையைக் கேளும்; கர்த்தர் தம்முடைய சிங்காசனத்தின் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18189,51 +21478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ನೀವು ಇವನನ್ನು ಸೆರೆಮನೆಯ ಲ್ಲಿಟ್ಟು ನಾನು ಸಮಾಧಾನವಾಗಿ ತಿರಿಗಿ ಬರುವ ವರೆಗೂ ಅವನಿಗೆ ಬಾಧೆಯ ರೊಟ್ಟಿಯನ್ನೂ ಬಾಧೆಯ]]></a:t>
+              <a:t><![CDATA[வீற்றிருக்கிறதையும், பரமசேனையெல்லாம் அவரிடம் அவர் வலதுபக்கத்திலும் அவர் இடதுபக்கத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18321,51 +21610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀರನ್ನೂ ಕೊಡಿರಿ ಎಂದು ಅರಸನು ಹೇಳುತ್ತಾನೆಂದು ಹೇಳಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[நிற்கிறதையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18453,51 +21742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಅದಕ್ಕೆ ವಿಾಕಾಯೆಹುವು ನೀನು ಸಮಾ ಧಾನದಿಂದ ತಿರಿಗಿ ನಿಜವಾಗಿ ಬಂದರೆ ಕರ್ತನು ನನ್ನ ಮುಖಾಂತರ ಮಾತನಾಡಿದ್ದಿಲ್ಲವೆಂದು]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது கர்த்தர்: ஆகாப் போய், கீலேயாத்திலுள்ள ராமோத்தில் விழும்படிக்கு, அவனுக்குப் போதனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18585,51 +21874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರೇ, ನೀವೆ ಲ್ಲರೂ ಕೇಳಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[செய்கிறவன் யார் என்று கேட்டதற்கு, ஒருவன் இப்படியும் ஒருவன் அப்படியும் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18717,51 +22006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದರೆ ಯೆಹೋಷಾಫಾಟನು--ಇವರು ಹೊರತಾಗಿ ನಾವು ವಿಚಾರಿಸುವ ಹಾಗೆ ಇಲ್ಲಿ ಕರ್ತನ ಪ್ರವಾದಿಯು ಯಾವನೂ ಇರುವದಿಲ್ಲವೋ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[அதைச் சீரியா ராஜாவின் கையிலிருந்து பிடித்துக்கொள்ளாமல், சும்மாயிருப்பானேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18849,51 +22138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಹೀಗೆಯೇ ಇಸ್ರಾಯೇಲಿನ ಅರಸನೂ ಯೆಹೂ ದದ ಅರಸನಾದ ಯೆಹೋಷಾಫಾಟನೂ ಗಿಲ್ಯಾದಿನ ರಾಮೋತಿಗೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ஒரு ஆவி புறப்பட்டு வந்து, கர்த்தருக்கு முன்பாக நின்று: நான் அவனுக்குப் போதனை செய்வேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18981,51 +22270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಯೆಹೋಷಾಫಾಟನಿಗೆ--ನಾನು ನನ್ನನ್ನು ಮರೆಮಾಡಿ ಯುದ್ಧದೊಳಗೆ ಪ್ರವೇಶಿಸುವೆನು; ಆದರೆ ನೀನು]]></a:t>
+              <a:t><![CDATA[என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19113,51 +22402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ವಸ್ತ್ರಗಳನ್ನು ಧರಿಸಿಕೊಂಡಿರು ಅಂದನು. ಹಾಗೆಯೇ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ತನ್ನನ್ನು ಮರೆ ಮಾಡಿ ಯುದ್ಧಕ್ಕೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[22. எதினால் என்று கர்த்தர் அதைக் கேட்டார். அப்பொழுது அது: நான் போய், அவனுடைய தீர்க்கதரிசிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19245,51 +22534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಆದರೆ ಅರಾಮಿನ ಅರಸನು ತನ್ನ ರಥಗಳ ಮೇಲೆ ಅಧಿಕಾರವುಳ್ಳ ಮೂವತ್ತೈರಡು ಮಂದಿ ಪ್ರಧಾನರಿಗೆ--ನೀವು ಹಿರಿಕಿರಿ ಯರ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[எல்லாரின் வாயிலும் பொய்யின் ஆவியாய் இருப்பேன் என்றது. அதற்கு அவர்: நீ அவனுக்குப் போதனைசெய்து அப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19377,51 +22666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧ ಮಾಡದೆ ಇಸ್ರಾಯೇಲಿನ ಅರಸನ ಸಂಗಡಲೇ ಯುದ್ಧಮಾಡಿರಿ ಎಂದು ಆಜ್ಞಾಪಿ ಸಿದನು.]]></a:t>
+              <a:t><![CDATA[நடக்கப்பண்ணுவாய்; போய் அப்படிச் செய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19509,51 +22798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಆಸನ ಮಗನಾದ ಯೆಹೋಷಾಫಾಟನು ಇಸ್ರಾ ಯೇಲಿನ ಅರಸನಾದ ಅಹಾಬನ ನಾಲ್ಕನೇ ವರುಷ ದಲ್ಲಿ ಯೆಹೂದದ ಮೇಲೆ ಆಳುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[23. ஆதலால் கர்த்தர் பொய்யின் ஆவியை இந்த உம்முடைய தீர்க்கதரிசிகளாகிய இவர்கள் எல்லாருடைய வாயிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19641,51 +22930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆರಂಭಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டார்; கர்த்தர் உம்மைக் குறித்துத் தீமையாகச் சொன்னார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19773,51 +23062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಆದದರಿಂದ ರಥಾಧಿಪತಿಗಳು ಯೆಹೋ ಷಾಫಾಟನನ್ನು ನೋಡಿದಾಗ--ನಿಶ್ಚಯವಾಗಿ ಇವನು ಇಸ್ರಾಯೇಲಿನ ಅರಸನೆಂದು ಹೇಳಿ ಅವನ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது கேனானாவின் குமாரனாகிய சிதேக்கியா கிட்டேவந்து, மிகாயாவைக் கன்னத்தில் அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19905,51 +23194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ತಿರುಗಿಕೊಂಡರು; ಆಗ ಯೆಹೋಷಾಫಾಟನು ಕೂಗಿಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆவி எந்தவழியாய் என்னைவிட்டு உன்னோடே பேசும்படி வந்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20037,51 +23326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಯೆಹೋಷಾಫಾಟನು ಅರಸನಾಗುವಾಗ ಮೂವ ತ್ತೈದು ವರುಷದವನಾಗಿದ್ದು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ಇಪ್ಪತ್ತೈದು ವರುಷ ಆಳಿದನು. ಅವನ]]></a:t>
+              <a:t><![CDATA[25. அதற்கு மிகாயா: நீ ஒளித்துக்கொள்ள உள்ளறையிலே பதுங்கும் அந்நாளிலே அதைக் காண்பாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20169,51 +23458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಯೆಹೋಷಾಫಾಟ ನಿಗೆ -- ನಾವು ಕರ್ತನನ್ನು ವಿಚಾರಿಸುವ ಹಾಗೆ ಇಮ್ಲನ ಮಗನಾದ ವಿಾಕಾಯೆಹುನೆಂಬ]]></a:t>
+              <a:t><![CDATA[4. யோசபாத்தை நோக்கி: கீலேயாத்திலுள்ள ராமோத்தின்மேல் யுத்தம்பண்ண என்னோடேகூட வருகிறீரா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20301,51 +23590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಾಯಿಯ ಹೆಸರು ಅಜೂಬಳು; ಅವಳು ಶಿಲ್ಹಿಯ ಮಗಳು.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேலின் ராஜா: மிகாயாவைப் பிடித்து, அவனைப் பட்டணத்துத் தலைவனாகிய ஆமோனிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20433,51 +23722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆಗ ಅವನು ಇಸ್ರಾಯೇಲಿನ ಅರಸನಲ್ಲವೆಂದು ರಥಾಧಿಪತಿ ಗಳು ನೋಡಿದಾಗ ಅವನನ್ನು ಬಿಟ್ಟು ಓರೆಯಾಗಿ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[ராஜாவின் குமாரனாகிய யோவாசிடத்திற்கும் திரும்பக் கொண்டு போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20565,51 +23854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಅವನು ತನ್ನ ತಂದೆಯಾದ ಆಸನ ಎಲ್ಲಾ ಮಾರ್ಗ ಗಳಲ್ಲಿ ನಡೆದು ಅದನ್ನು ಬಿಟ್ಟು ತೊಲಗದೆ ಕರ್ತನ ಸಮ್ಮುಖದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[27. இவனைச் சிறைச்சாலையிலே வைத்து, நான் சமாதானத்தோடே வருமளவும், இவனுக்கு இடுக்கத்தின் அப்பத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20697,51 +23986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಥಾರ್ಥವಾದದ್ದನ್ನು ಮಾಡಿದನು. ಆದರೂ ಉನ್ನತ ಸ್ಥಳಗಳನ್ನು ತೆಗೆದುಹಾಕಲಿಲ್ಲ; ಜನರು ಉನ್ನತ ಸ್ಥಳಗಳ ಮೇಲೆ ಬಲಿಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[இடுக்கத்தின் தண்ணீரையும் சாப்பிடக்கொடுங்கள் என்று ராஜா சொன்னார் என்று சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20829,51 +24118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಧೂಪಗಳನ್ನೂ ಅರ್ಪಿಸುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது மிகாயா: நீர் சமாதானத்தோடே திரும்பிவருகிறது உண்டானால், கர்த்தர் என்னைக் கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20961,51 +24250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಆದರೆ ಒಬ್ಬ ಮನುಷ್ಯನು ಗುರಿಯಿಡದೆ ಬಿಲ್ಲಿಗೆ ಬಾಣವನ್ನೇರಿಸಿ ಇಸ್ರಾಯೇಲಿನ ಅರಸನನ್ನು ಕವಚದ ಸಂದುಗಳಲ್ಲಿ ಹೊಡೆದನು;]]></a:t>
+              <a:t><![CDATA[பேசினதில்லை என்று சொல்லி; ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21093,51 +24382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದದರಿಂದ ಅವನು ತನ್ನ ರಥನಡಿಸುವವನಿಗೆ--ನೀನು ರಥವನ್ನು ತಿರುಗಿಸಿ ನನ್ನನ್ನು ಸೈನ್ಯದೊಳಗಿಂದ ಆಚೇ ಕಡೆಗೆ ತಕ್ಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[29. பின்பு இஸ்ரவேலின் ராஜாவும், யூதாவின் ராஜாவாகிய யோசபாத்தும் கீலேயாத்திலுள்ள ராமோத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21225,51 +24514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗು. ಯಾಕಂದರೆ ನಾನು ಗಾಯಗೊಂಡಿದ್ದೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21357,51 +24646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆ ದಿವಸ ಯುದ್ಧವು ಬಲವಾದದರಿಂದ ಅರಸನು ಅರಾಮ್ಯರಿಗೆದುರಾಗಿ ರಥದಲ್ಲಿಯೇ ಇದ್ದು ಸಾಯಂಕಾಲದಲ್ಲಿ ಸತ್ತುಹೋದನು; ಆದರೆ ಆ]]></a:t>
+              <a:t><![CDATA[30. இஸ்ரவேலின் ராஜா யோசபாத்தை நோக்கி: நான் வேஷம்மாறி யுத்தத்தில் பிரவேசிப்பேன்; நீரோ ராஜவஸ்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21489,51 +24778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಾಯದ ರಕ್ತವು ರಥದ ಮಧ್ಯದಲ್ಲಿ ಹರಿಯಿತು.]]></a:t>
+              <a:t><![CDATA[தரித்திரும் என்று சொல்லி, இஸ்ரவேலின் ராஜா வேஷம்மாறி, யுத்தத்தில் பிரவேசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21621,51 +24910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇನ್ನೊಬ್ಬನಿದ್ದಾನೆ; ಆದರೆ ನಾನು ಅವನನ್ನು ಹಗೆಮಾಡುತ್ತೇನೆ; ಯಾಕಂದರೆ ಅವನು ನನ್ನನ್ನು ಕುರಿತು ಒಳ್ಳೇದನ್ನಲ್ಲ,]]></a:t>
+              <a:t><![CDATA[யோசபாத் இஸ்ரவேலின் ராஜாவை நோக்கி: நான்தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21753,51 +25042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಯೆಹೋಷಾಫಾಟನು ಇಸ್ರಾ ಯೇಲಿನ ಅರಸನ ಸಂಗಡ ಸಮಾಧಾನ ಮಾಡಿ ಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[31. சீரியாவின் ராஜா தனக்கு இருக்கிற இரதங்களின் முப்பத்திரண்டு தலைவரையும் நோக்கி: நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21885,51 +25174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಸೂರ್ಯ ಮುಣುಗುವಾಗ ಪ್ರತಿ ಮನುಷ್ಯನು ತನ್ನ ತನ್ನ ಪಟ್ಟಣಕ್ಕೂ ಪ್ರತಿ ಮನುಷ್ಯನು ತನ್ನ ತನ್ನ ದೇಶಕ್ಕೂ ಹೋಗಲಿ ಎಂದು]]></a:t>
+              <a:t><![CDATA[சிறியவரோடும் பெரியவரோடும் யுத்தம்பண்ணாமல் இஸ்ரவேலின் ராஜா ஒருவனோடேமாத்திரம் யுத்தம்பண்ணுங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22017,51 +25306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಂಡಿನಲ್ಲಿ ಪ್ರಕಟ ಮಾಡಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22149,51 +25438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಯೆಹೋಷಾಫಾಟನ ಇತರ ಕ್ರಿಯೆ ಗಳೂ ಅವನು ತೋರಿಸಿದ ಪರಾಕ್ರಮವೂ ಅವನು ಯುದ್ಧ ಮಾಡಿದ ವಿಧವೂ ಯೆಹೂದದ ಅರಸು ಗಳ ವೃತಾಂತಗಳ]]></a:t>
+              <a:t><![CDATA[32. ஆதலால் இரதங்களின் தலைவர் யோசபாத்தைக் காண்கையில், இவன் தான் இஸ்ரவேலின் ராஜா என்று சொல்லி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22281,51 +25570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯಲ್ಪಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ண அவனுக்கு நேராகச் சாய்ந்துவந்தார்கள்; அப்பொழுது யோசபாத் கூக்குரலிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22413,51 +25702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಹಾಗೆಯೇ ಅರಸನು ಸತ್ತುಹೋಗಿ ಸಮಾರ್ಯಕ್ಕೆ ತರಲ್ಪಟ್ಟಾಗ ಅವರು ಅರಸನನ್ನು ಸಮಾ ರ್ಯದಲ್ಲಿ ಹೂಣಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[33. இவன் இஸ்ரவேலின் ராஜா அல்ல என்று இரதங்களின் தலைவர் கண்டு அவனைவிட்டு, விலகிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22545,51 +25834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಅವನ ತಂದೆಯಾದ ಆಸನ ದಿವಸಗಳಲ್ಲಿ ಉಳಿದ ಪುರುಷಗಾಮಿಗಳನ್ನು ಅವನು ದೇಶದಿಂದ ತೆಗೆದು ಹಾಕಿದನು.]]></a:t>
+              <a:t><![CDATA[34. ஒருவன் நினையாமல் வில்லை நாணேற்றி எய்தான்; அது இஸ்ரவேலின் ராஜாவினுடைய கவசத்தின் சந்துகளுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22677,51 +25966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಆ ರಥವು ಸಮಾರ್ಯದ ಕೆರೆಯಲ್ಲಿ ತೊಳೆಯಲ್ಪಡುವಾಗ ಕರ್ತನು ಹೇಳಿದ ವಾಕ್ಯದ ಪ್ರಕಾರವೇ ನಾಯಿಗಳು ಅವನ ರಕ್ತವನ್ನು]]></a:t>
+              <a:t><![CDATA[பட்டது; அப்பொழுது அவன் தன் சாரதியைப் பார்த்து: நீ திருப்பி என்னை இராணுவத்துக்கப்பால் கொண்டுபோ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22809,51 +26098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೆಕ್ಕಿದವು; ಹಾಗೆಯೇ ಅವರು ಕವಚವನ್ನು ತೊಳೆದರು.]]></a:t>
+              <a:t><![CDATA[எனக்குக் காயம்பட்டது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22941,51 +26230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಆ ಕಾಲದಲ್ಲಿ ಎದೋಮಿನೊಳಗೆ ಅರಸ ನಿರಲಿಲ್ಲ; ಅಧಿಪತಿಯು ಆಳುತ್ತಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[35. அன்றையதினம் யுத்தம் அதிகரித்தது; ராஜாவைச் சீரியருக்கு எதிராக இரதத்தில் நிறுத்திவைத்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23073,51 +26362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಟ್ಟದ್ದನ್ನು ಪ್ರವಾದಿಸುತ್ತಾನೆ ಅಂದನು. ಅದಕ್ಕೆ ಯೆಹೋಷಾಫಾಟನು--ಅರಸನು ಹಾಗೆ ಹೇಳದಿರಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23205,51 +26494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಆದರೆ ಅಹಾಬನ ಇತರ ಕ್ರಿಯೆಗಳೂ ಅವನು ಮಾಡಿದ್ದೆಲ್ಲವೂ ಅವನು ಕಟ್ಟಿಸಿದ ದಂತದ ಮನೆಯೂ ಎಲ್ಲಾ ಪಟ್ಟಣಗಳೂ ಇಸ್ರಾಯೇಲಿನ]]></a:t>
+              <a:t><![CDATA[சாயங்காலத்திலே அவன் இறந்துபோனான்; காயத்தின் இரத்தம் இரதத்தின் தட்டிலே வடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23337,51 +26626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸುಗಳ ವೃತಾಂತಗಳ ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯಲ್ಪಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[36. பொழுதுபோகும்போது அவரவர் தம்தம் பட்டணத்திற்கும், அவரவர் தம் தம் தேசத்திற்கும் போகலாம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23469,51 +26758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಯೆಹೋ ಷಾಫಾಟನು ಬಂಗಾರಕ್ಕೋಸ್ಕರ ಓಫೀರಿಗೆ ಹೋಗು ವದಕ್ಕೆ ತಾರ್ಷೀಷಿನ ಹಡಗುಗಳನ್ನು ಮಾಡಿಸಿದನು. ಆದರೆ ಅವು]]></a:t>
+              <a:t><![CDATA[இராணுவத்தில் பறைசாற்றப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23601,51 +26890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗಲಿಲ್ಲ; ಯಾಕಂದರೆ ಆ ಹಡಗು ಗಳು ಎಚ್ಯೋನ್ಗೆಬೆರಿನ ಬಳಿಯಲ್ಲಿ ಒಡೆದುಹೋದವು.]]></a:t>
+              <a:t><![CDATA[37. அப்படியே ராஜா இறந்தபின்பு, சமாரியாவுக்குக் கொண்டுவரப்பட்டான்; ராஜாவைச் சமாரியாவில் அடக்கம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23733,51 +27022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಹೀಗೆಯೇ ಅಹಾಬನು ತನ್ನ ಪಿತೃಗಳ ಸಂಗಡ ಮಲಗಿದನು; ಅವನ ಮಗನಾದ ಅಹಜ್ಯನು ಅವನಿಗೆ ಬದಲಾಗಿ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23865,51 +27154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆದರೆ ಅರಾಮ್ಯರಿಗೂ ಇಸ್ರಾಯೇಲ್ಯ ರಿಗೂ ಮೂರು ವರುಷ ಯುದ್ಧವಿಲ್ಲದೆ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[38. அந்த இரதத்தையும் அவனுடைய கவசத்தையும் சமாரியாவின் குளத்திலே கழுவுகிறபோது, கர்த்தர் சொல்லியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23997,51 +27286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಮೂರನೇ ವರುಷದಲ್ಲಿ ಏನಾಯಿತಂದರೆ, ಯೆಹೂದದ ಅರಸನಾದ ಯೆಹೋಷಾಫಾಟನು ಇಸ್ರಾಯೇಲಿನ ಅರಸನ ಬಳಿಗೆ ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[வார்த்தையின்படியே, நாய்கள் அவன் இரத்தத்தை நக்கினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24129,51 +27418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇಸ್ರಾ ಯೇಲಿನ ಅರಸನು ತನ್ನ ಸೇವಕರಿಗೆ--ಗಿಲ್ಯಾದಿನ ಲ್ಲಿರುವ ರಾಮೋತ್‌ ನಮ್ಮದೆಂದು ಅರಿಯಿರಾ? ನಾವು ಅದನ್ನು ಅರಾಮಿನ]]></a:t>
+              <a:t><![CDATA[39. ஆகாபின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் கட்டின தந்த அரமனையின் வரலாறும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24261,51 +27550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನ ಕೈಯಿಂದ ತೆಗೆದು ಕೊಳ್ಳದೆ ಸುಮ್ಮನೆ ಇದ್ದೇವೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[கட்டின எல்லாப் பட்டணங்களின் வரலாறும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24393,51 +27682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆಗ ಅವನು ಯೆಹೋಷಾಫಾಟನಿಗೆ -- ನೀನು ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ರಾಮೋತಿನ ಮೇಲೆ ಯುದ್ಧಮಾಡಲು ನನ್ನ ಸಂಗಡ ಬರುತ್ತೀಯಾ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24525,51 +27814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನು ಒಬ್ಬ ಅಧಿಕಾರಿಯನ್ನು ಕರೆದು--ಇಮ್ಲನ ಮಗನಾದ ವಿಾಕಾ ಯೆಹುನನ್ನು ಶೀಘ್ರವಾಗಿ ಕರಕೊಂಡು ಬಾ]]></a:t>
+              <a:t><![CDATA[5. பின்னும் யோசபாத் இஸ்ரவேலின் ராஜாவைப் பார்த்து: கர்த்தருடைய வார்த்தையை இன்றைக்கு விசாரித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24657,51 +27946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆಹೋಷಾಫಾಟನು ಇಸ್ರಾ ಯೇಲಿನ ಅರಸನಿಗೆ--ನಿನ್ನ ಹಾಗೆಯೇ ನಾನೂ ನಿನ್ನ ಜನರ ಹಾಗೆಯೇ ನನ್ನ ಜನರೂ ನಿನ್ನ ಕುದುರೆಗಳ ಹಾಗೆಯೇ]]></a:t>
+              <a:t><![CDATA[40. ஆகாப் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய அகசியா அவன் ஸ்தலத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24789,51 +28078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಕುದುರೆಗಳೂ ಇದ್ದೇವೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[41. ஆசாவின் குமாரனாகிய யோசபாத் இஸ்ரவேலின் ராஜாவாகிய ஆகாபின் நாலாம் வருஷத்தில் யூதாவின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24921,51 +28210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆದರೆ ಯೆಹೂಷಾಫಾಟನು ಇಸ್ರಾಯೇಲಿನ ಅರಸ ನಿಗೆ--ನೀನು ದಯಮಾಡಿ ಇಂದು ಕರ್ತನ ವಾಕ್ಯವನ್ನು ವಿಚಾರಿಸು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25053,51 +28342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ಆಗ ಅಹಾಬನ ಮಗನಾದ ಅಹಜ್ಯನು ಯೆಹೋ ಷಾಫಾಟನಿಗೆ--ನನ್ನ ಸೇವಕರು ನಿನ್ನ ಸೇವಕರ ಸಂಗಡ ಹಡಗುಗಳಲ್ಲಿ ಹೋಗಲಿ ಅಂದನು; ಆದರೆ]]></a:t>
+              <a:t><![CDATA[42. யோசபாத் ராஜாவாகிறபோது முப்பத்தைந்து வயதாயிருந்து, இருபத்தைந்து வருஷம் எருசலேமில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25185,51 +28474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆಹೋ ಷಾಫಾಟನು ಸಮ್ಮತಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[ராஜ்யபாரம்பண்ணினான்; சில்கியின் குமாரத்தியாகிய அவனுடைய தாயின் பேர் அசுபாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25317,51 +28606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ಯೆಹೋಷಾಫಾಟನು ತನ್ನ ಪಿತೃಗಳ ಸಂಗಡ ಮಲಗಿದನು; ತನ್ನ ತಂದೆಯಾದ ದಾವೀದನ ಪಟ್ಟಣದಲ್ಲಿ ತನ್ನ ಪಿತೃಗಳ ಸಂಗಡ ಹೂಣ]]></a:t>
+              <a:t><![CDATA[43. அவன் தன் தகப்பனாகிய ஆசாவின் வழிகளிலெல்லாம் நடந்தான்; அவன் அதை விட்டு விலகாமல் கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25449,51 +28738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲ್ಪಟ್ಟನು. ಆಗ ಅವನ ಮಗನಾದ ಯೆಹೋರಾಮನು ಅವನಿಗೆ ಬದಲಾಗಿ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆகிலும் மேடைகள் தகர்க்கப்படவில்லை; ஜனங்கள் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25581,51 +28870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ಅಹಾಬನ ಮಗನಾದ ಅಹಜ್ಯನು ಯೆಹೂದದ ಅರಸನಾದ ಯೆಹೋಷಾಫಾಟನ ಹದಿನೇಳನೆ ವರುಷ ಸಮಾರ್ಯದಲ್ಲಿ ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಆಳಲಾ]]></a:t>
+              <a:t><![CDATA[மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25713,51 +29002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಂಭಿಸಿ ಎರಡು ವರುಷ ಆಳಿದನು. ಆದರೆ ಅವನು ಕರ್ತನ ಸಮ್ಮುಖದಲ್ಲಿ ಕೆಟ್ಟದ್ದನ್ನುಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[44. யோசபாத் இஸ்ரவேலின் ராஜாவோடே சமாதானமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25845,51 +29134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ತನ್ನ ತಂದೆಯ ಮಾರ್ಗದಲ್ಲಿಯೂ ತನ್ನ ತಾಯಿಯ ಮಾರ್ಗ ದಲ್ಲಿಯೂ ಇಸ್ರಾಯೆಲ್ಯರನ್ನು ಪಾಪಮಾಡಲು ಪ್ರೇರೇ ಪಿಸಿದ ನೆಬಾಟನ]]></a:t>
+              <a:t><![CDATA[45. யோசபாத்தின் மற்ற வர்த்தமானங்களும், அவன் காட்டிய வல்லமையும், அவன் பண்ணின யுத்தமும், யூதாவுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25906,91 +29195,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -26016,51 +29305,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -26191,51 +29480,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>102</Slides>
+  <Slides>115</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>