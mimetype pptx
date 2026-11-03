--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -13118,51 +13118,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632538" r:id="rId1"/>
+    <p:sldLayoutId id="2482727456" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -29195,91 +29195,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -29305,51 +29305,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>