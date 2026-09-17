--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -109,50 +109,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +198,53 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +401,56 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாலொமோன் கர்த்தரிடத்தில் அன்புகூர்ந்து, தன் தகப்பனாகிய தாவீதின் கட்டளைகளில் நடந்தான்; ஆனாலும் அவன் மேடைகளிலே பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And the king went to Gibeon to sacrifice there; for that was the great high place: a thousand burnt offerings did Solomon offer upon that altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே ராஜா பலியிட கிபியோனுக்குப் போனான்; அது பெரிய மேடையாயிருந்தது; அந்தப் பலிபீடத்தின்மேல் சாலொமோன் ஆயிரம் சர்வாங்க தகன பலிகளைச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[5. In Gibeon the LORD appeared to Solomon in a dream by night: and God said, Ask what I shall give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே ராஜா பலியிட கிபியோனுக்குப் போனான்; அது பெரிய மேடையாயிருந்தது; அந்தப் பலிபீடத்தின்மேல் சாலொமோன் ஆயிரம் சர்வாங்க தகன பலிகளைச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[5. In Gibeon the LORD appeared to Solomon in a dream by night: and God said, Ask what I shall give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கிபியோனிலே கர்த்தர் சாலொமோனுக்கு இராத்திரியில் சொப்பனத்திலே தரிசனமாகி: நீ விரும்புகிறதை என்னிடத்தில் கேள் என்று தேவன் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[6. And Solomon said, You have showed unto your servant David my father great mercy, according as he walked before you in truth, and in righteousness, and in uprightness of heart with you; and you have kept for him this great kindness, that you have given him a son to sit on his throne, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கிபியோனிலே கர்த்தர் சாலொமோனுக்கு இராத்திரியில் சொப்பனத்திலே தரிசனமாகி: நீ விரும்புகிறதை என்னிடத்தில் கேள் என்று தேவன் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[6. And Solomon said, You have showed unto your servant David my father great mercy, according as he walked before you in truth, and in righteousness, and in uprightness of heart with you; and you have kept for him this great kindness, that you have given him a son to sit on his throne, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை அவருக்குத் தந்தீர்.]]></a:t>
+              <a:t><![CDATA[6. And Solomon said, You have showed unto your servant David my father great mercy, according as he walked before you in truth, and in righteousness, and in uprightness of heart with you; and you have kept for him this great kindness, that you have given him a son to sit on his throne, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை அவருக்குத் தந்தீர்.]]></a:t>
+              <a:t><![CDATA[6. And Solomon said, You have showed unto your servant David my father great mercy, according as he walked before you in truth, and in righteousness, and in uprightness of heart with you; and you have kept for him this great kindness, that you have given him a son to sit on his throne, as it is this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை அவருக்குத் தந்தீர்.]]></a:t>
+              <a:t><![CDATA[7. And now, O LORD my God, you have made your servant king instead of David my father: and I am but a little child: I know not how to go out or come in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை அவருக்குத் தந்தீர்.]]></a:t>
+              <a:t><![CDATA[7. And now, O LORD my God, you have made your servant king instead of David my father: and I am but a little child: I know not how to go out or come in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் என் தேவனாகிய கர்த்தாவே, தேவரீர் உமது அடியேனை என் தகப்பனாகிய தாவீதின் ஸ்தானத்திலே ராஜாவாக்கினீரே, நானோவென்றால் போக்கு வரவு அறியாத சிறுபிள்ளையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. And your servant is in the midst of your people which you have chosen, a great people, that cannot be numbered nor counted for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜா தீர்த்த இந்த நியாயத்தை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, நியாயம் விசாரிக்கிறதற்கு தேவன் அருளின ஞானம் ராஜாவுக்கு உண்டென்று கண்டு, அவனுக்குப் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Solomon made affinity with Pharaoh king of Egypt, and took Pharaoh's daughter, and brought her into the city of David, until he had made an end of building his own house, and the house of the LORD, and the wall of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் என் தேவனாகிய கர்த்தாவே, தேவரீர் உமது அடியேனை என் தகப்பனாகிய தாவீதின் ஸ்தானத்திலே ராஜாவாக்கினீரே, நானோவென்றால் போக்கு வரவு அறியாத சிறுபிள்ளையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. And your servant is in the midst of your people which you have chosen, a great people, that cannot be numbered nor counted for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீர் தெரிந்துகொண்டதும் ஏராளத்தினால் எண்ணிக்கைக்கு அடங்காததும் இலக்கத்திற்கு உட்படாததுமான திரளான ஜனங்களாகிய உமது ஜனத்தின் நடுவில் அடியேன் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. Give therefore your servant an understanding heart to judge your people, that I may discern between good and bad: for who is able to judge this your so great a people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீர் தெரிந்துகொண்டதும் ஏராளத்தினால் எண்ணிக்கைக்கு அடங்காததும் இலக்கத்திற்கு உட்படாததுமான திரளான ஜனங்களாகிய உமது ஜனத்தின் நடுவில் அடியேன் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. Give therefore your servant an understanding heart to judge your people, that I may discern between good and bad: for who is able to judge this your so great a people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் உமது ஜனங்களை நியாயம் விசாரிக்கவும், நன்மைதீமை இன்னதென்று வகையறுக்கவும், அடியேனுக்கு ஞானமுள்ள இருதயத்தைத் தந்தருளும்; ஏராளமாயிருக்கிற இந்த உமது ஜனங்களை நியாயம் விசாரிக்க யாராலே ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Give therefore your servant an understanding heart to judge your people, that I may discern between good and bad: for who is able to judge this your so great a people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் உமது ஜனங்களை நியாயம் விசாரிக்கவும், நன்மைதீமை இன்னதென்று வகையறுக்கவும், அடியேனுக்கு ஞானமுள்ள இருதயத்தைத் தந்தருளும்; ஏராளமாயிருக்கிற இந்த உமது ஜனங்களை நியாயம் விசாரிக்க யாராலே ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the speech pleased the LORD, that Solomon had asked this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சாலொமோன் இந்தக் காரியத்தைக் கேட்டது ஆண்டவருடைய பார்வைக்கு உகந்த விண்ணப்பமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And God said unto him, Because you have asked this thing, and have not asked for yourself long life; neither have asked riches for yourself, nor have asked the life of yours enemies; but have asked for yourself understanding to discern judgment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையினால் தேவன் அவனை நோக்கி: நீ உனக்கு நீடித்த நாட்களைக் கேளாமலும், ஐசுவரியத்தைக் கேளாமலும், உன் சத்துருக்களின் பிராணனைக் கேளாமலும், நீ இந்தக் காரியத்தையே கேட்டு, நியாயம் விசாரிக்கிறதற்கு ஏற்ற ஞானத்தை உனக்கு வேண்டிக்கொண்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[11. And God said unto him, Because you have asked this thing, and have not asked for yourself long life; neither have asked riches for yourself, nor have asked the life of yours enemies; but have asked for yourself understanding to discern judgment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையினால் தேவன் அவனை நோக்கி: நீ உனக்கு நீடித்த நாட்களைக் கேளாமலும், ஐசுவரியத்தைக் கேளாமலும், உன் சத்துருக்களின் பிராணனைக் கேளாமலும், நீ இந்தக் காரியத்தையே கேட்டு, நியாயம் விசாரிக்கிறதற்கு ஏற்ற ஞானத்தை உனக்கு வேண்டிக்கொண்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[11. And God said unto him, Because you have asked this thing, and have not asked for yourself long life; neither have asked riches for yourself, nor have asked the life of yours enemies; but have asked for yourself understanding to discern judgment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையினால் தேவன் அவனை நோக்கி: நீ உனக்கு நீடித்த நாட்களைக் கேளாமலும், ஐசுவரியத்தைக் கேளாமலும், உன் சத்துருக்களின் பிராணனைக் கேளாமலும், நீ இந்தக் காரியத்தையே கேட்டு, நியாயம் விசாரிக்கிறதற்கு ஏற்ற ஞானத்தை உனக்கு வேண்டிக்கொண்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[12. Behold, I have done according to your words: lo, I have given you a wise and an understanding heart; so that there was none like you before you, neither after you shall any arise like unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் வார்த்தைகளின்படி செய்தேன்; ஞானமும் உணர்வுமுள்ள இருதயத்தை உனக்குத் தந்தேன்; இதிலே உனக்குச் சரியானவன் உனக்குமுன் இருந்ததுமில்லை, உனக்குச் சரியானவன் உனக்குப்பின் எழும்புவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. Behold, I have done according to your words: lo, I have given you a wise and an understanding heart; so that there was none like you before you, neither after you shall any arise like unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜா தீர்த்த இந்த நியாயத்தை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, நியாயம் விசாரிக்கிறதற்கு தேவன் அருளின ஞானம் ராஜாவுக்கு உண்டென்று கண்டு, அவனுக்குப் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Solomon made affinity with Pharaoh king of Egypt, and took Pharaoh's daughter, and brought her into the city of David, until he had made an end of building his own house, and the house of the LORD, and the wall of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் வார்த்தைகளின்படி செய்தேன்; ஞானமும் உணர்வுமுள்ள இருதயத்தை உனக்குத் தந்தேன்; இதிலே உனக்குச் சரியானவன் உனக்குமுன் இருந்ததுமில்லை, உனக்குச் சரியானவன் உனக்குப்பின் எழும்புவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. And I have also given you that which you have not asked, both riches, and honour: so that there shall not be any among the kings like unto you all your days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதுவுமன்றி, நீ கேளாத ஐசுவரியத்தையும் மகிமையையும் உனக்குத் தந்தேன்; உன் நாட்களில் இருக்கிற ராஜாக்களில் ஒருவனும் உனக்குச் சரியானவன் இருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[13. And I have also given you that which you have not asked, both riches, and honour: so that there shall not be any among the kings like unto you all your days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதுவுமன்றி, நீ கேளாத ஐசுவரியத்தையும் மகிமையையும் உனக்குத் தந்தேன்; உன் நாட்களில் இருக்கிற ராஜாக்களில் ஒருவனும் உனக்குச் சரியானவன் இருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[14. And if you will walk in my ways, to keep my statutes and my commandments, as your father David did walk, then I will lengthen your days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தகப்பனாகிய தாவீது நடந்தது போல, நீயும் என் கட்டளைகளையும் என் நியமங்களையும் கைக்கொண்டு, என் வழிகளில் நடப்பாயாகில், உன் நாட்களையும் நீடித்திருக்கப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And if you will walk in my ways, to keep my statutes and my commandments, as your father David did walk, then I will lengthen your days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தகப்பனாகிய தாவீது நடந்தது போல, நீயும் என் கட்டளைகளையும் என் நியமங்களையும் கைக்கொண்டு, என் வழிகளில் நடப்பாயாகில், உன் நாட்களையும் நீடித்திருக்கப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And Solomon awoke; and, behold, it was a dream. And he came to Jerusalem, and stood before the ark of the covenant of the LORD, and offered up burnt offerings, and offered peace offerings, and made a feast to all his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனுக்கு நித்திரை தெளிந்தபோது, அது சொப்பனம் என்று அறிந்தான்; அவன் எருசலேமுக்கு வந்து, கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக நின்று, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தி, தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[15. And Solomon awoke; and, behold, it was a dream. And he came to Jerusalem, and stood before the ark of the covenant of the LORD, and offered up burnt offerings, and offered peace offerings, and made a feast to all his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனுக்கு நித்திரை தெளிந்தபோது, அது சொப்பனம் என்று அறிந்தான்; அவன் எருசலேமுக்கு வந்து, கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக நின்று, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தி, தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[15. And Solomon awoke; and, behold, it was a dream. And he came to Jerusalem, and stood before the ark of the covenant of the LORD, and offered up burnt offerings, and offered peace offerings, and made a feast to all his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனுக்கு நித்திரை தெளிந்தபோது, அது சொப்பனம் என்று அறிந்தான்; அவன் எருசலேமுக்கு வந்து, கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக நின்று, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தி, தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[16. Then came there two women, that were harlots, unto the king, and stood before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது வேசிகளான இரண்டு ஸ்திரீகள் ராஜாவினிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And the one woman said, O my lord, I and this woman dwell in one house; and I was delivered of a child with her in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களில் ஒருத்தி: என் ஆண்டவனே, நானும் இந்த ஸ்திரீயும் ஒரே வீட்டிலே குடியிருக்கிறோம்; நான் இவளோடே வீட்டிலிருக்கையில் ஆண்பிள்ளை பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[17. And the one woman said, O my lord, I and this woman dwell in one house; and I was delivered of a child with her in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் எகிப்தின் ராஜாவாகிய பார்வோனோடே சம்பந்தங்கலந்து, பார்வோனின் குமாரத்தியை விவாகம்பண்ணி, தன்னுடைய அரமனையையும் கர்த்தருடைய ஆலயத்தையும் எருசலேமின் சுற்றுமதிலையும் கட்டித் தீருமட்டும் அவன் அவளைத் தாவீதின் நகரத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[1. And Solomon made affinity with Pharaoh king of Egypt, and took Pharaoh's daughter, and brought her into the city of David, until he had made an end of building his own house, and the house of the LORD, and the wall of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களில் ஒருத்தி: என் ஆண்டவனே, நானும் இந்த ஸ்திரீயும் ஒரே வீட்டிலே குடியிருக்கிறோம்; நான் இவளோடே வீட்டிலிருக்கையில் ஆண்பிள்ளை பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass the third day after that I was delivered, that this woman was delivered also: and we were together; there was no stranger with us in the house, save we two in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் பிள்ளைபெற்ற மூன்றாம் நாளிலே, இந்த ஸ்திரீயும் ஆண்பிள்ளை பெற்றாள்; நாங்கள் ஒருமித்திருந்தோம், எங்கள் இருவரையும் தவிர, வீட்டுக்குள்ளே வேறொருவரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass the third day after that I was delivered, that this woman was delivered also: and we were together; there was no stranger with us in the house, save we two in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் பிள்ளைபெற்ற மூன்றாம் நாளிலே, இந்த ஸ்திரீயும் ஆண்பிள்ளை பெற்றாள்; நாங்கள் ஒருமித்திருந்தோம், எங்கள் இருவரையும் தவிர, வீட்டுக்குள்ளே வேறொருவரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[19. And this woman's child died in the night; because she overlaid it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இராத்திரி தூக்கத்திலே இந்த ஸ்திரீ தன் பிள்ளையின்மேல் புரண்டுபடுத்ததினால் அது செத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[20. And she arose at midnight, and took my son from beside me, while yours handmaid slept, and laid it in her bosom, and laid her dead child in my bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது, உமது அடியாள் நித்திரைபண்ணுகையில், இவள் நடுஜாமத்தில் எழுந்து, என் பக்கத்திலே கிடக்கிற என் பிள்ளையை எடுத்து, தன் மார்பிலே கிடத்திக்கொண்டு, செத்த தன் பிள்ளையை எடுத்து, என் மார்பிலே கிடத்திவிட்டாள்;]]></a:t>
+              <a:t><![CDATA[20. And she arose at midnight, and took my son from beside me, while yours handmaid slept, and laid it in her bosom, and laid her dead child in my bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது, உமது அடியாள் நித்திரைபண்ணுகையில், இவள் நடுஜாமத்தில் எழுந்து, என் பக்கத்திலே கிடக்கிற என் பிள்ளையை எடுத்து, தன் மார்பிலே கிடத்திக்கொண்டு, செத்த தன் பிள்ளையை எடுத்து, என் மார்பிலே கிடத்திவிட்டாள்;]]></a:t>
+              <a:t><![CDATA[20. And she arose at midnight, and took my son from beside me, while yours handmaid slept, and laid it in her bosom, and laid her dead child in my bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் பிள்ளைக்குப் பால்கொடுக்கக் காலமே நான் எழுந்திருந்த போது, அது செத்துக்கிடந்தது; பொழுது விடிந்தபின் நான் அதை உற்று பார்க்கும் போது, அது நான் பெற்றபிள்ளை அல்லவென்று கண்டேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[21. And when I rose in the morning to give my child suck, behold, it was dead: but when I had considered it in the morning, behold, it was not my son, which I did bear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் பிள்ளைக்குப் பால்கொடுக்கக் காலமே நான் எழுந்திருந்த போது, அது செத்துக்கிடந்தது; பொழுது விடிந்தபின் நான் அதை உற்று பார்க்கும் போது, அது நான் பெற்றபிள்ளை அல்லவென்று கண்டேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[21. And when I rose in the morning to give my child suck, behold, it was dead: but when I had considered it in the morning, behold, it was not my son, which I did bear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு மற்ற ஸ்திரீ: அப்படியல்ல, உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்றாள். இவளோ: இல்லை, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்றாள்; இப்படி ராஜாவுக்கு முன்பாக வாதாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the other woman said, Nay; but the living is my son, and the dead is your son. And this said, No; but the dead is your son, and the living is my son. Thus they spoke before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு மற்ற ஸ்திரீ: அப்படியல்ல, உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்றாள். இவளோ: இல்லை, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்றாள்; இப்படி ராஜாவுக்கு முன்பாக வாதாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the other woman said, Nay; but the living is my son, and the dead is your son. And this said, No; but the dead is your son, and the living is my son. Thus they spoke before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் எகிப்தின் ராஜாவாகிய பார்வோனோடே சம்பந்தங்கலந்து, பார்வோனின் குமாரத்தியை விவாகம்பண்ணி, தன்னுடைய அரமனையையும் கர்த்தருடைய ஆலயத்தையும் எருசலேமின் சுற்றுமதிலையும் கட்டித் தீருமட்டும் அவன் அவளைத் தாவீதின் நகரத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[2. Only the people sacrificed in high places, because there was no house built unto the name of the LORD, until those days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது ராஜா: உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்று இவள் சொல்லுகிறாள்; அப்படியல்ல, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்று அவள் சொல்லுகிறாள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[22. And the other woman said, Nay; but the living is my son, and the dead is your son. And this said, No; but the dead is your son, and the living is my son. Thus they spoke before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது ராஜா: உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்று இவள் சொல்லுகிறாள்; அப்படியல்ல, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்று அவள் சொல்லுகிறாள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. Then said the king, The one says, This is my son that lives, and your son is the dead: and the other says, Nay; but your son is the dead, and my son is the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒரு பட்டயத்தைக் கொண்டுவாருங்கள் என்றான்; அவர்கள் ஒரு பட்டயத்தை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then said the king, The one says, This is my son that lives, and your son is the dead: and the other says, Nay; but your son is the dead, and my son is the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா உயிரோடிருக்கிற பிள்ளையை இரண்டாகப் பிளந்து, பாதியை இவளுக்கும் பாதியை அவளுக்கும் கொடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And the king said, Bring me a sword. And they brought a sword before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா உயிரோடிருக்கிற பிள்ளையை இரண்டாகப் பிளந்து, பாதியை இவளுக்கும் பாதியை அவளுக்கும் கொடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And the king said, Divide the living child in two, and give half to the one, and half to the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது உயிரோடிருக்கிற பிள்ளையின் தாய், தன் பிள்ளைக்காக அவள் குடல் துடித்ததினால், ராஜாவை நோக்கி: ஐயோ, என் ஆண்டவனே, உயிரோடிருக்கிற பிள்ளையைக் கொல்லவேண்டாம்; அதை அவளுக்கே கொடுத்துவிடும் என்றாள்; மற்றவள் அது எனக்கும் வேண்டாம், உனக்கும் வேண்டாம், பிளந்து போடுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. And the king said, Divide the living child in two, and give half to the one, and half to the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது உயிரோடிருக்கிற பிள்ளையின் தாய், தன் பிள்ளைக்காக அவள் குடல் துடித்ததினால், ராஜாவை நோக்கி: ஐயோ, என் ஆண்டவனே, உயிரோடிருக்கிற பிள்ளையைக் கொல்லவேண்டாம்; அதை அவளுக்கே கொடுத்துவிடும் என்றாள்; மற்றவள் அது எனக்கும் வேண்டாம், உனக்கும் வேண்டாம், பிளந்து போடுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[26. Then spoke the woman whose the living child was unto the king, for her bowels yearned upon her son, and she said, O my lord, give her the living child, and in no wise slay it. But the other said, Let it be neither mine nor yours, but divide it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது உயிரோடிருக்கிற பிள்ளையின் தாய், தன் பிள்ளைக்காக அவள் குடல் துடித்ததினால், ராஜாவை நோக்கி: ஐயோ, என் ஆண்டவனே, உயிரோடிருக்கிற பிள்ளையைக் கொல்லவேண்டாம்; அதை அவளுக்கே கொடுத்துவிடும் என்றாள்; மற்றவள் அது எனக்கும் வேண்டாம், உனக்கும் வேண்டாம், பிளந்து போடுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[26. Then spoke the woman whose the living child was unto the king, for her bowels yearned upon her son, and she said, O my lord, give her the living child, and in no wise slay it. But the other said, Let it be neither mine nor yours, but divide it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ராஜா உயிரோடிருக்கிற பிள்ளையைக் கொல்லாமல், அவளுக்குக் கொடுத்துவிடுங்கள்; அவளே அதின் தாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. Then spoke the woman whose the living child was unto the king, for her bowels yearned upon her son, and she said, O my lord, give her the living child, and in no wise slay it. But the other said, Let it be neither mine nor yours, but divide it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ராஜா உயிரோடிருக்கிற பிள்ளையைக் கொல்லாமல், அவளுக்குக் கொடுத்துவிடுங்கள்; அவளே அதின் தாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. Then the king answered and said, Give her the living child, and in no wise slay it: she is the mother thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் எகிப்தின் ராஜாவாகிய பார்வோனோடே சம்பந்தங்கலந்து, பார்வோனின் குமாரத்தியை விவாகம்பண்ணி, தன்னுடைய அரமனையையும் கர்த்தருடைய ஆலயத்தையும் எருசலேமின் சுற்றுமதிலையும் கட்டித் தீருமட்டும் அவன் அவளைத் தாவீதின் நகரத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[2. Only the people sacrificed in high places, because there was no house built unto the name of the LORD, until those days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Then the king answered and said, Give her the living child, and in no wise slay it: she is the mother thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And all Israel heard of the judgment which the king had judged; and they feared the king: for they saw that the wisdom of God was in him, to do judgment.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And all Israel heard of the judgment which the king had judged; and they feared the king: for they saw that the wisdom of God was in him, to do judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்நாட்கள்மட்டும் கர்த்தருடைய நாமத்திற்கு ஒரு ஆலயம் கட்டப்படாதிருந்ததினால், ஜனங்கள் மேடைகளிலே பலியிட்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Solomon loved the LORD, walking in the statutes of David his father: only he sacrificed and burnt incense in high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்நாட்கள்மட்டும் கர்த்தருடைய நாமத்திற்கு ஒரு ஆலயம் கட்டப்படாதிருந்ததினால், ஜனங்கள் மேடைகளிலே பலியிட்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Solomon loved the LORD, walking in the statutes of David his father: only he sacrificed and burnt incense in high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாலொமோன் கர்த்தரிடத்தில் அன்புகூர்ந்து, தன் தகப்பனாகிய தாவீதின் கட்டளைகளில் நடந்தான்; ஆனாலும் அவன் மேடைகளிலே பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And the king went to Gibeon to sacrifice there; for that was the great high place: a thousand burnt offerings did Solomon offer upon that altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414349" r:id="rId1"/>
+    <p:sldLayoutId id="2478632460" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +7613,74 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burnt incense in high places.]]></a:t>
+              <a:t><![CDATA[சாலொமோன் ஆயிரம் சர்வாங்க தகன பலிகளைச் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the king went to Gibeon to sacrifice there; for that was the great high place: a thousand]]></a:t>
+              <a:t><![CDATA[5. கிபியோனிலே கர்த்தர் சாலொமோனுக்கு இராத்திரியில் சொப்பனத்திலே தரிசனமாகி: நீ விரும்புகிறதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burnt offerings did Solomon offer upon that altar.]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் கேள் என்று தேவன் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. In Gibeon the LORD appeared to Solomon in a dream by night: and God said, Ask what I shall give]]></a:t>
+              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Solomon said, You have showed unto your servant David my father great mercy, according as he]]></a:t>
+              <a:t><![CDATA[அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[walked before you in truth, and in righteousness, and in uprightness of heart with you; and you have]]></a:t>
+              <a:t><![CDATA[அவருக்குத் தந்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kept for him this great kindness, that you have given him a son to sit on his throne, as it is this]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் என் தேவனாகிய கர்த்தாவே, தேவரீர் உமது அடியேனை என் தகப்பனாகிய தாவீதின் ஸ்தானத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day.]]></a:t>
+              <a:t><![CDATA[ராஜாவாக்கினீரே, நானோவென்றால் போக்கு வரவு அறியாத சிறுபிள்ளையாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And now, O LORD my God, you have made your servant king instead of David my father: and I am but]]></a:t>
+              <a:t><![CDATA[8. நீர் தெரிந்துகொண்டதும் ஏராளத்தினால் எண்ணிக்கைக்கு அடங்காததும் இலக்கத்திற்கு உட்படாததுமான திரளான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And all Israel heard of the judgment which the king had judged; and they feared the king: for]]></a:t>
+              <a:t><![CDATA[1. சாலொமோன் எகிப்தின் ராஜாவாகிய பார்வோனோடே சம்பந்தங்கலந்து, பார்வோனின் குமாரத்தியை விவாகம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a little child: I know not how to go out or come in.]]></a:t>
+              <a:t><![CDATA[ஜனங்களாகிய உமது ஜனத்தின் நடுவில் அடியேன் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And your servant is in the midst of your people which you have chosen, a great people, that]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் உமது ஜனங்களை நியாயம் விசாரிக்கவும், நன்மைதீமை இன்னதென்று வகையறுக்கவும், அடியேனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cannot be numbered nor counted for multitude.]]></a:t>
+              <a:t><![CDATA[ஞானமுள்ள இருதயத்தைத் தந்தருளும்; ஏராளமாயிருக்கிற இந்த உமது ஜனங்களை நியாயம் விசாரிக்க யாராலே ஆகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Give therefore your servant an understanding heart to judge your people, that I may discern]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[between good and bad: for who is able to judge this your so great a people?]]></a:t>
+              <a:t><![CDATA[10. சாலொமோன் இந்தக் காரியத்தைக் கேட்டது ஆண்டவருடைய பார்வைக்கு உகந்த விண்ணப்பமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the speech pleased the LORD, that Solomon had asked this thing.]]></a:t>
+              <a:t><![CDATA[11. ஆகையினால் தேவன் அவனை நோக்கி: நீ உனக்கு நீடித்த நாட்களைக் கேளாமலும், ஐசுவரியத்தைக் கேளாமலும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And God said unto him, Because you have asked this thing, and have not asked for yourself long]]></a:t>
+              <a:t><![CDATA[சத்துருக்களின் பிராணனைக் கேளாமலும், நீ இந்தக் காரியத்தையே கேட்டு, நியாயம் விசாரிக்கிறதற்கு ஏற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[life; neither have asked riches for yourself, nor have asked the life of yours enemies; but have]]></a:t>
+              <a:t><![CDATA[ஞானத்தை உனக்கு வேண்டிக்கொண்டபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[asked for yourself understanding to discern judgment;]]></a:t>
+              <a:t><![CDATA[12. உன் வார்த்தைகளின்படி செய்தேன்; ஞானமும் உணர்வுமுள்ள இருதயத்தை உனக்குத் தந்தேன்; இதிலே உனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Behold, I have done according to your words: lo, I have given you a wise and an understanding]]></a:t>
+              <a:t><![CDATA[சரியானவன் உனக்குமுன் இருந்ததுமில்லை, உனக்குச் சரியானவன் உனக்குப்பின் எழும்புவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they saw that the wisdom of God was in him, to do judgment.]]></a:t>
+              <a:t><![CDATA[தன்னுடைய அரமனையையும் கர்த்தருடைய ஆலயத்தையும் எருசலேமின் சுற்றுமதிலையும் கட்டித் தீருமட்டும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heart; so that there was none like you before you, neither after you shall any arise like unto you.]]></a:t>
+              <a:t><![CDATA[13. இதுவுமன்றி, நீ கேளாத ஐசுவரியத்தையும் மகிமையையும் உனக்குத் தந்தேன்; உன் நாட்களில் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I have also given you that which you have not asked, both riches, and honour: so that there]]></a:t>
+              <a:t><![CDATA[ராஜாக்களில் ஒருவனும் உனக்குச் சரியானவன் இருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not be any among the kings like unto you all your days.]]></a:t>
+              <a:t><![CDATA[14. உன் தகப்பனாகிய தாவீது நடந்தது போல, நீயும் என் கட்டளைகளையும் என் நியமங்களையும் கைக்கொண்டு, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And if you will walk in my ways, to keep my statutes and my commandments, as your father David]]></a:t>
+              <a:t><![CDATA[வழிகளில் நடப்பாயாகில், உன் நாட்களையும் நீடித்திருக்கப்பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[did walk, then I will lengthen your days.]]></a:t>
+              <a:t><![CDATA[15. சாலொமோனுக்கு நித்திரை தெளிந்தபோது, அது சொப்பனம் என்று அறிந்தான்; அவன் எருசலேமுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Solomon awoke; and, behold, it was a dream. And he came to Jerusalem, and stood before the]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக நின்று, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ark of the covenant of the LORD, and offered up burnt offerings, and offered peace offerings, and]]></a:t>
+              <a:t><![CDATA[செலுத்தி, தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made a feast to all his servants.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது வேசிகளான இரண்டு ஸ்திரீகள் ராஜாவினிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then came there two women, that were harlots, unto the king, and stood before him.]]></a:t>
+              <a:t><![CDATA[17. அவர்களில் ஒருத்தி: என் ஆண்டவனே, நானும் இந்த ஸ்திரீயும் ஒரே வீட்டிலே குடியிருக்கிறோம்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the one woman said, O my lord, I and this woman dwell in one house; and I was delivered of a]]></a:t>
+              <a:t><![CDATA[இவளோடே வீட்டிலிருக்கையில் ஆண்பிள்ளை பெற்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Solomon made affinity with Pharaoh king of Egypt, and took Pharaoh's daughter, and brought]]></a:t>
+              <a:t><![CDATA[அவளைத் தாவீதின் நகரத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[child with her in the house.]]></a:t>
+              <a:t><![CDATA[18. நான் பிள்ளைபெற்ற மூன்றாம் நாளிலே, இந்த ஸ்திரீயும் ஆண்பிள்ளை பெற்றாள்; நாங்கள் ஒருமித்திருந்தோம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it came to pass the third day after that I was delivered, that this woman was delivered]]></a:t>
+              <a:t><![CDATA[எங்கள் இருவரையும் தவிர, வீட்டுக்குள்ளே வேறொருவரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also: and we were together; there was no stranger with us in the house, save we two in the house.]]></a:t>
+              <a:t><![CDATA[19. இராத்திரி தூக்கத்திலே இந்த ஸ்திரீ தன் பிள்ளையின்மேல் புரண்டுபடுத்ததினால் அது செத்துப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And this woman's child died in the night; because she overlaid it.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது, உமது அடியாள் நித்திரைபண்ணுகையில், இவள் நடுஜாமத்தில் எழுந்து, என் பக்கத்திலே கிடக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And she arose at midnight, and took my son from beside me, while yours handmaid slept, and laid]]></a:t>
+              <a:t><![CDATA[என் பிள்ளையை எடுத்து, தன் மார்பிலே கிடத்திக்கொண்டு, செத்த தன் பிள்ளையை எடுத்து, என் மார்பிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it in her bosom, and laid her dead child in my bosom.]]></a:t>
+              <a:t><![CDATA[கிடத்திவிட்டாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And when I rose in the morning to give my child suck, behold, it was dead: but when I had]]></a:t>
+              <a:t><![CDATA[21. என் பிள்ளைக்குப் பால்கொடுக்கக் காலமே நான் எழுந்திருந்த போது, அது செத்துக்கிடந்தது; பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[considered it in the morning, behold, it was not my son, which I did bear.]]></a:t>
+              <a:t><![CDATA[விடிந்தபின் நான் அதை உற்று பார்க்கும் போது, அது நான் பெற்றபிள்ளை அல்லவென்று கண்டேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the other woman said, Nay; but the living is my son, and the dead is your son. And this]]></a:t>
+              <a:t><![CDATA[22. அதற்கு மற்ற ஸ்திரீ: அப்படியல்ல, உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்றாள். இவளோ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, No; but the dead is your son, and the living is my son. Thus they spoke before the king.]]></a:t>
+              <a:t><![CDATA[இல்லை, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்றாள்; இப்படி ராஜாவுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her into the city of David, until he had made an end of building his own house, and the house of the]]></a:t>
+              <a:t><![CDATA[2. அந்நாட்கள்மட்டும் கர்த்தருடைய நாமத்திற்கு ஒரு ஆலயம் கட்டப்படாதிருந்ததினால், ஜனங்கள் மேடைகளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Then said the king, The one says, This is my son that lives, and your son is the dead: and the]]></a:t>
+              <a:t><![CDATA[வாதாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[other says, Nay; but your son is the dead, and my son is the living.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது ராஜா: உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்று இவள் சொல்லுகிறாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the king said, Bring me a sword. And they brought a sword before the king.]]></a:t>
+              <a:t><![CDATA[அப்படியல்ல, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்று அவள் சொல்லுகிறாள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the king said, Divide the living child in two, and give half to the one, and half to the]]></a:t>
+              <a:t><![CDATA[24. ஒரு பட்டயத்தைக் கொண்டுவாருங்கள் என்றான்; அவர்கள் ஒரு பட்டயத்தை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[other.]]></a:t>
+              <a:t><![CDATA[25. ராஜா உயிரோடிருக்கிற பிள்ளையை இரண்டாகப் பிளந்து, பாதியை இவளுக்கும் பாதியை அவளுக்கும் கொடுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Then spoke the woman whose the living child was unto the king, for her bowels yearned upon her]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son, and she said, O my lord, give her the living child, and in no wise slay it. But the other said,]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது உயிரோடிருக்கிற பிள்ளையின் தாய், தன் பிள்ளைக்காக அவள் குடல் துடித்ததினால், ராஜாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Let it be neither mine nor yours, but divide it.]]></a:t>
+              <a:t><![CDATA[நோக்கி: ஐயோ, என் ஆண்டவனே, உயிரோடிருக்கிற பிள்ளையைக் கொல்லவேண்டாம்; அதை அவளுக்கே கொடுத்துவிடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Then the king answered and said, Give her the living child, and in no wise slay it: she is the]]></a:t>
+              <a:t><![CDATA[என்றாள்; மற்றவள் அது எனக்கும் வேண்டாம், உனக்கும் வேண்டாம், பிளந்து போடுங்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mother thereof.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது ராஜா உயிரோடிருக்கிற பிள்ளையைக் கொல்லாமல், அவளுக்குக் கொடுத்துவிடுங்கள்; அவளே அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, and the wall of Jerusalem round about.]]></a:t>
+              <a:t><![CDATA[பலியிட்டுவந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தாய் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ராஜா தீர்த்த இந்த நியாயத்தை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, நியாயம் விசாரிக்கிறதற்கு தேவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அருளின ஞானம் ராஜாவுக்கு உண்டென்று கண்டு, அவனுக்குப் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Only the people sacrificed in high places, because there was no house built unto the name of the]]></a:t>
+              <a:t><![CDATA[3. சாலொமோன் கர்த்தரிடத்தில் அன்புகூர்ந்து, தன் தகப்பனாகிய தாவீதின் கட்டளைகளில் நடந்தான்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, until those days.]]></a:t>
+              <a:t><![CDATA[அவன் மேடைகளிலே பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Solomon loved the LORD, walking in the statutes of David his father: only he sacrificed and]]></a:t>
+              <a:t><![CDATA[4. அப்படியே ராஜா பலியிட கிபியோனுக்குப் போனான்; அது பெரிய மேடையாயிருந்தது; அந்தப் பலிபீடத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>