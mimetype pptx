--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -7129,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632460" r:id="rId1"/>
+    <p:sldLayoutId id="2482634620" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15786,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>