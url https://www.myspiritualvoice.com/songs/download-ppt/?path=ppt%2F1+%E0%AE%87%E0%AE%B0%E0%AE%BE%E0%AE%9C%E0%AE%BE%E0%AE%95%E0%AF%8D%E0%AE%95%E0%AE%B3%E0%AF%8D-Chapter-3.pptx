--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -109,52 +109,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -194,51 +192,50 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
-    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -395,54 +392,53 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே ராஜா பலியிட கிபியோனுக்குப் போனான்; அது பெரிய மேடையாயிருந்தது; அந்தப் பலிபீடத்தின்மேல் சாலொமோன் ஆயிரம் சர்வாங்க தகன பலிகளைச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[3. சாலொமோன் கர்த்தரிடத்தில் அன்புகூர்ந்து, தன் தகப்பனாகிய தாவீதின் கட்டளைகளில் நடந்தான்; ஆனாலும் அவன் மேடைகளிலே பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கிபியோனிலே கர்த்தர் சாலொமோனுக்கு இராத்திரியில் சொப்பனத்திலே தரிசனமாகி: நீ விரும்புகிறதை என்னிடத்தில் கேள் என்று தேவன் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே ராஜா பலியிட கிபியோனுக்குப் போனான்; அது பெரிய மேடையாயிருந்தது; அந்தப் பலிபீடத்தின்மேல் சாலொமோன் ஆயிரம் சர்வாங்க தகன பலிகளைச் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கிபியோனிலே கர்த்தர் சாலொமோனுக்கு இராத்திரியில் சொப்பனத்திலே தரிசனமாகி: நீ விரும்புகிறதை என்னிடத்தில் கேள் என்று தேவன் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே ராஜா பலியிட கிபியோனுக்குப் போனான்; அது பெரிய மேடையாயிருந்தது; அந்தப் பலிபீடத்தின்மேல் சாலொமோன் ஆயிரம் சர்வாங்க தகன பலிகளைச் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை அவருக்குத் தந்தீர்.]]></a:t>
+              <a:t><![CDATA[5. கிபியோனிலே கர்த்தர் சாலொமோனுக்கு இராத்திரியில் சொப்பனத்திலே தரிசனமாகி: நீ விரும்புகிறதை என்னிடத்தில் கேள் என்று தேவன் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை அவருக்குத் தந்தீர்.]]></a:t>
+              <a:t><![CDATA[5. கிபியோனிலே கர்த்தர் சாலொமோனுக்கு இராத்திரியில் சொப்பனத்திலே தரிசனமாகி: நீ விரும்புகிறதை என்னிடத்தில் கேள் என்று தேவன் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் என் தேவனாகிய கர்த்தாவே, தேவரீர் உமது அடியேனை என் தகப்பனாகிய தாவீதின் ஸ்தானத்திலே ராஜாவாக்கினீரே, நானோவென்றால் போக்கு வரவு அறியாத சிறுபிள்ளையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை அவருக்குத் தந்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் என் தேவனாகிய கர்த்தாவே, தேவரீர் உமது அடியேனை என் தகப்பனாகிய தாவீதின் ஸ்தானத்திலே ராஜாவாக்கினீரே, நானோவென்றால் போக்கு வரவு அறியாத சிறுபிள்ளையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை அவருக்குத் தந்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீர் தெரிந்துகொண்டதும் ஏராளத்தினால் எண்ணிக்கைக்கு அடங்காததும் இலக்கத்திற்கு உட்படாததுமான திரளான ஜனங்களாகிய உமது ஜனத்தின் நடுவில் அடியேன் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. அதற்குச் சாலொமோன் என் தகப்பனாகிய தாவீது என்னும் உமது அடியான் உம்மைப்பற்றி உண்மையும் நீதியும் மன நேர்மையுமாய் உமக்கு முன்பாக நடந்தபடியே தேவரீர் அவருக்குப் பெரிய கிருபைசெய்து, அந்தப் பெரிய கிருபையை அவருக்குக் காத்து, இந்நாளில் இருக்கிறபடியே அவருடைய சிங்காசனத்தில் வீற்றிருக்கிற ஒரு குமாரனை அவருக்குத் தந்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீர் தெரிந்துகொண்டதும் ஏராளத்தினால் எண்ணிக்கைக்கு அடங்காததும் இலக்கத்திற்கு உட்படாததுமான திரளான ஜனங்களாகிய உமது ஜனத்தின் நடுவில் அடியேன் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் என் தேவனாகிய கர்த்தாவே, தேவரீர் உமது அடியேனை என் தகப்பனாகிய தாவீதின் ஸ்தானத்திலே ராஜாவாக்கினீரே, நானோவென்றால் போக்கு வரவு அறியாத சிறுபிள்ளையாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் எகிப்தின் ராஜாவாகிய பார்வோனோடே சம்பந்தங்கலந்து, பார்வோனின் குமாரத்தியை விவாகம்பண்ணி, தன்னுடைய அரமனையையும் கர்த்தருடைய ஆலயத்தையும் எருசலேமின் சுற்றுமதிலையும் கட்டித் தீருமட்டும் அவன் அவளைத் தாவீதின் நகரத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[28. ராஜா தீர்த்த இந்த நியாயத்தை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, நியாயம் விசாரிக்கிறதற்கு தேவன் அருளின ஞானம் ராஜாவுக்கு உண்டென்று கண்டு, அவனுக்குப் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் உமது ஜனங்களை நியாயம் விசாரிக்கவும், நன்மைதீமை இன்னதென்று வகையறுக்கவும், அடியேனுக்கு ஞானமுள்ள இருதயத்தைத் தந்தருளும்; ஏராளமாயிருக்கிற இந்த உமது ஜனங்களை நியாயம் விசாரிக்க யாராலே ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் என் தேவனாகிய கர்த்தாவே, தேவரீர் உமது அடியேனை என் தகப்பனாகிய தாவீதின் ஸ்தானத்திலே ராஜாவாக்கினீரே, நானோவென்றால் போக்கு வரவு அறியாத சிறுபிள்ளையாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் உமது ஜனங்களை நியாயம் விசாரிக்கவும், நன்மைதீமை இன்னதென்று வகையறுக்கவும், அடியேனுக்கு ஞானமுள்ள இருதயத்தைத் தந்தருளும்; ஏராளமாயிருக்கிற இந்த உமது ஜனங்களை நியாயம் விசாரிக்க யாராலே ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. நீர் தெரிந்துகொண்டதும் ஏராளத்தினால் எண்ணிக்கைக்கு அடங்காததும் இலக்கத்திற்கு உட்படாததுமான திரளான ஜனங்களாகிய உமது ஜனத்தின் நடுவில் அடியேன் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் உமது ஜனங்களை நியாயம் விசாரிக்கவும், நன்மைதீமை இன்னதென்று வகையறுக்கவும், அடியேனுக்கு ஞானமுள்ள இருதயத்தைத் தந்தருளும்; ஏராளமாயிருக்கிற இந்த உமது ஜனங்களை நியாயம் விசாரிக்க யாராலே ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. நீர் தெரிந்துகொண்டதும் ஏராளத்தினால் எண்ணிக்கைக்கு அடங்காததும் இலக்கத்திற்கு உட்படாததுமான திரளான ஜனங்களாகிய உமது ஜனத்தின் நடுவில் அடியேன் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சாலொமோன் இந்தக் காரியத்தைக் கேட்டது ஆண்டவருடைய பார்வைக்கு உகந்த விண்ணப்பமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் உமது ஜனங்களை நியாயம் விசாரிக்கவும், நன்மைதீமை இன்னதென்று வகையறுக்கவும், அடியேனுக்கு ஞானமுள்ள இருதயத்தைத் தந்தருளும்; ஏராளமாயிருக்கிற இந்த உமது ஜனங்களை நியாயம் விசாரிக்க யாராலே ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையினால் தேவன் அவனை நோக்கி: நீ உனக்கு நீடித்த நாட்களைக் கேளாமலும், ஐசுவரியத்தைக் கேளாமலும், உன் சத்துருக்களின் பிராணனைக் கேளாமலும், நீ இந்தக் காரியத்தையே கேட்டு, நியாயம் விசாரிக்கிறதற்கு ஏற்ற ஞானத்தை உனக்கு வேண்டிக்கொண்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் உமது ஜனங்களை நியாயம் விசாரிக்கவும், நன்மைதீமை இன்னதென்று வகையறுக்கவும், அடியேனுக்கு ஞானமுள்ள இருதயத்தைத் தந்தருளும்; ஏராளமாயிருக்கிற இந்த உமது ஜனங்களை நியாயம் விசாரிக்க யாராலே ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையினால் தேவன் அவனை நோக்கி: நீ உனக்கு நீடித்த நாட்களைக் கேளாமலும், ஐசுவரியத்தைக் கேளாமலும், உன் சத்துருக்களின் பிராணனைக் கேளாமலும், நீ இந்தக் காரியத்தையே கேட்டு, நியாயம் விசாரிக்கிறதற்கு ஏற்ற ஞானத்தை உனக்கு வேண்டிக்கொண்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[10. சாலொமோன் இந்தக் காரியத்தைக் கேட்டது ஆண்டவருடைய பார்வைக்கு உகந்த விண்ணப்பமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் வார்த்தைகளின்படி செய்தேன்; ஞானமும் உணர்வுமுள்ள இருதயத்தை உனக்குத் தந்தேன்; இதிலே உனக்குச் சரியானவன் உனக்குமுன் இருந்ததுமில்லை, உனக்குச் சரியானவன் உனக்குப்பின் எழும்புவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. ஆகையினால் தேவன் அவனை நோக்கி: நீ உனக்கு நீடித்த நாட்களைக் கேளாமலும், ஐசுவரியத்தைக் கேளாமலும், உன் சத்துருக்களின் பிராணனைக் கேளாமலும், நீ இந்தக் காரியத்தையே கேட்டு, நியாயம் விசாரிக்கிறதற்கு ஏற்ற ஞானத்தை உனக்கு வேண்டிக்கொண்டபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் வார்த்தைகளின்படி செய்தேன்; ஞானமும் உணர்வுமுள்ள இருதயத்தை உனக்குத் தந்தேன்; இதிலே உனக்குச் சரியானவன் உனக்குமுன் இருந்ததுமில்லை, உனக்குச் சரியானவன் உனக்குப்பின் எழும்புவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. ஆகையினால் தேவன் அவனை நோக்கி: நீ உனக்கு நீடித்த நாட்களைக் கேளாமலும், ஐசுவரியத்தைக் கேளாமலும், உன் சத்துருக்களின் பிராணனைக் கேளாமலும், நீ இந்தக் காரியத்தையே கேட்டு, நியாயம் விசாரிக்கிறதற்கு ஏற்ற ஞானத்தை உனக்கு வேண்டிக்கொண்டபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதுவுமன்றி, நீ கேளாத ஐசுவரியத்தையும் மகிமையையும் உனக்குத் தந்தேன்; உன் நாட்களில் இருக்கிற ராஜாக்களில் ஒருவனும் உனக்குச் சரியானவன் இருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[11. ஆகையினால் தேவன் அவனை நோக்கி: நீ உனக்கு நீடித்த நாட்களைக் கேளாமலும், ஐசுவரியத்தைக் கேளாமலும், உன் சத்துருக்களின் பிராணனைக் கேளாமலும், நீ இந்தக் காரியத்தையே கேட்டு, நியாயம் விசாரிக்கிறதற்கு ஏற்ற ஞானத்தை உனக்கு வேண்டிக்கொண்டபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதுவுமன்றி, நீ கேளாத ஐசுவரியத்தையும் மகிமையையும் உனக்குத் தந்தேன்; உன் நாட்களில் இருக்கிற ராஜாக்களில் ஒருவனும் உனக்குச் சரியானவன் இருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[12. உன் வார்த்தைகளின்படி செய்தேன்; ஞானமும் உணர்வுமுள்ள இருதயத்தை உனக்குத் தந்தேன்; இதிலே உனக்குச் சரியானவன் உனக்குமுன் இருந்ததுமில்லை, உனக்குச் சரியானவன் உனக்குப்பின் எழும்புவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் எகிப்தின் ராஜாவாகிய பார்வோனோடே சம்பந்தங்கலந்து, பார்வோனின் குமாரத்தியை விவாகம்பண்ணி, தன்னுடைய அரமனையையும் கர்த்தருடைய ஆலயத்தையும் எருசலேமின் சுற்றுமதிலையும் கட்டித் தீருமட்டும் அவன் அவளைத் தாவீதின் நகரத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[28. ராஜா தீர்த்த இந்த நியாயத்தை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, நியாயம் விசாரிக்கிறதற்கு தேவன் அருளின ஞானம் ராஜாவுக்கு உண்டென்று கண்டு, அவனுக்குப் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தகப்பனாகிய தாவீது நடந்தது போல, நீயும் என் கட்டளைகளையும் என் நியமங்களையும் கைக்கொண்டு, என் வழிகளில் நடப்பாயாகில், உன் நாட்களையும் நீடித்திருக்கப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. உன் வார்த்தைகளின்படி செய்தேன்; ஞானமும் உணர்வுமுள்ள இருதயத்தை உனக்குத் தந்தேன்; இதிலே உனக்குச் சரியானவன் உனக்குமுன் இருந்ததுமில்லை, உனக்குச் சரியானவன் உனக்குப்பின் எழும்புவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தகப்பனாகிய தாவீது நடந்தது போல, நீயும் என் கட்டளைகளையும் என் நியமங்களையும் கைக்கொண்டு, என் வழிகளில் நடப்பாயாகில், உன் நாட்களையும் நீடித்திருக்கப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. இதுவுமன்றி, நீ கேளாத ஐசுவரியத்தையும் மகிமையையும் உனக்குத் தந்தேன்; உன் நாட்களில் இருக்கிற ராஜாக்களில் ஒருவனும் உனக்குச் சரியானவன் இருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனுக்கு நித்திரை தெளிந்தபோது, அது சொப்பனம் என்று அறிந்தான்; அவன் எருசலேமுக்கு வந்து, கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக நின்று, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தி, தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[13. இதுவுமன்றி, நீ கேளாத ஐசுவரியத்தையும் மகிமையையும் உனக்குத் தந்தேன்; உன் நாட்களில் இருக்கிற ராஜாக்களில் ஒருவனும் உனக்குச் சரியானவன் இருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனுக்கு நித்திரை தெளிந்தபோது, அது சொப்பனம் என்று அறிந்தான்; அவன் எருசலேமுக்கு வந்து, கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக நின்று, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தி, தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[14. உன் தகப்பனாகிய தாவீது நடந்தது போல, நீயும் என் கட்டளைகளையும் என் நியமங்களையும் கைக்கொண்டு, என் வழிகளில் நடப்பாயாகில், உன் நாட்களையும் நீடித்திருக்கப்பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனுக்கு நித்திரை தெளிந்தபோது, அது சொப்பனம் என்று அறிந்தான்; அவன் எருசலேமுக்கு வந்து, கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக நின்று, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தி, தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[14. உன் தகப்பனாகிய தாவீது நடந்தது போல, நீயும் என் கட்டளைகளையும் என் நியமங்களையும் கைக்கொண்டு, என் வழிகளில் நடப்பாயாகில், உன் நாட்களையும் நீடித்திருக்கப்பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது வேசிகளான இரண்டு ஸ்திரீகள் ராஜாவினிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. சாலொமோனுக்கு நித்திரை தெளிந்தபோது, அது சொப்பனம் என்று அறிந்தான்; அவன் எருசலேமுக்கு வந்து, கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக நின்று, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தி, தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களில் ஒருத்தி: என் ஆண்டவனே, நானும் இந்த ஸ்திரீயும் ஒரே வீட்டிலே குடியிருக்கிறோம்; நான் இவளோடே வீட்டிலிருக்கையில் ஆண்பிள்ளை பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[15. சாலொமோனுக்கு நித்திரை தெளிந்தபோது, அது சொப்பனம் என்று அறிந்தான்; அவன் எருசலேமுக்கு வந்து, கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக நின்று, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தி, தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களில் ஒருத்தி: என் ஆண்டவனே, நானும் இந்த ஸ்திரீயும் ஒரே வீட்டிலே குடியிருக்கிறோம்; நான் இவளோடே வீட்டிலிருக்கையில் ஆண்பிள்ளை பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது வேசிகளான இரண்டு ஸ்திரீகள் ராஜாவினிடத்தில் வந்து, அவனுக்கு முன்பாக நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் பிள்ளைபெற்ற மூன்றாம் நாளிலே, இந்த ஸ்திரீயும் ஆண்பிள்ளை பெற்றாள்; நாங்கள் ஒருமித்திருந்தோம், எங்கள் இருவரையும் தவிர, வீட்டுக்குள்ளே வேறொருவரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[17. அவர்களில் ஒருத்தி: என் ஆண்டவனே, நானும் இந்த ஸ்திரீயும் ஒரே வீட்டிலே குடியிருக்கிறோம்; நான் இவளோடே வீட்டிலிருக்கையில் ஆண்பிள்ளை பெற்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் பிள்ளைபெற்ற மூன்றாம் நாளிலே, இந்த ஸ்திரீயும் ஆண்பிள்ளை பெற்றாள்; நாங்கள் ஒருமித்திருந்தோம், எங்கள் இருவரையும் தவிர, வீட்டுக்குள்ளே வேறொருவரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[17. அவர்களில் ஒருத்தி: என் ஆண்டவனே, நானும் இந்த ஸ்திரீயும் ஒரே வீட்டிலே குடியிருக்கிறோம்; நான் இவளோடே வீட்டிலிருக்கையில் ஆண்பிள்ளை பெற்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இராத்திரி தூக்கத்திலே இந்த ஸ்திரீ தன் பிள்ளையின்மேல் புரண்டுபடுத்ததினால் அது செத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[18. நான் பிள்ளைபெற்ற மூன்றாம் நாளிலே, இந்த ஸ்திரீயும் ஆண்பிள்ளை பெற்றாள்; நாங்கள் ஒருமித்திருந்தோம், எங்கள் இருவரையும் தவிர, வீட்டுக்குள்ளே வேறொருவரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது, உமது அடியாள் நித்திரைபண்ணுகையில், இவள் நடுஜாமத்தில் எழுந்து, என் பக்கத்திலே கிடக்கிற என் பிள்ளையை எடுத்து, தன் மார்பிலே கிடத்திக்கொண்டு, செத்த தன் பிள்ளையை எடுத்து, என் மார்பிலே கிடத்திவிட்டாள்;]]></a:t>
+              <a:t><![CDATA[18. நான் பிள்ளைபெற்ற மூன்றாம் நாளிலே, இந்த ஸ்திரீயும் ஆண்பிள்ளை பெற்றாள்; நாங்கள் ஒருமித்திருந்தோம், எங்கள் இருவரையும் தவிர, வீட்டுக்குள்ளே வேறொருவரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது, உமது அடியாள் நித்திரைபண்ணுகையில், இவள் நடுஜாமத்தில் எழுந்து, என் பக்கத்திலே கிடக்கிற என் பிள்ளையை எடுத்து, தன் மார்பிலே கிடத்திக்கொண்டு, செத்த தன் பிள்ளையை எடுத்து, என் மார்பிலே கிடத்திவிட்டாள்;]]></a:t>
+              <a:t><![CDATA[19. இராத்திரி தூக்கத்திலே இந்த ஸ்திரீ தன் பிள்ளையின்மேல் புரண்டுபடுத்ததினால் அது செத்துப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் பிள்ளைக்குப் பால்கொடுக்கக் காலமே நான் எழுந்திருந்த போது, அது செத்துக்கிடந்தது; பொழுது விடிந்தபின் நான் அதை உற்று பார்க்கும் போது, அது நான் பெற்றபிள்ளை அல்லவென்று கண்டேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது, உமது அடியாள் நித்திரைபண்ணுகையில், இவள் நடுஜாமத்தில் எழுந்து, என் பக்கத்திலே கிடக்கிற என் பிள்ளையை எடுத்து, தன் மார்பிலே கிடத்திக்கொண்டு, செத்த தன் பிள்ளையை எடுத்து, என் மார்பிலே கிடத்திவிட்டாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் பிள்ளைக்குப் பால்கொடுக்கக் காலமே நான் எழுந்திருந்த போது, அது செத்துக்கிடந்தது; பொழுது விடிந்தபின் நான் அதை உற்று பார்க்கும் போது, அது நான் பெற்றபிள்ளை அல்லவென்று கண்டேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது, உமது அடியாள் நித்திரைபண்ணுகையில், இவள் நடுஜாமத்தில் எழுந்து, என் பக்கத்திலே கிடக்கிற என் பிள்ளையை எடுத்து, தன் மார்பிலே கிடத்திக்கொண்டு, செத்த தன் பிள்ளையை எடுத்து, என் மார்பிலே கிடத்திவிட்டாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு மற்ற ஸ்திரீ: அப்படியல்ல, உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்றாள். இவளோ: இல்லை, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்றாள்; இப்படி ராஜாவுக்கு முன்பாக வாதாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. என் பிள்ளைக்குப் பால்கொடுக்கக் காலமே நான் எழுந்திருந்த போது, அது செத்துக்கிடந்தது; பொழுது விடிந்தபின் நான் அதை உற்று பார்க்கும் போது, அது நான் பெற்றபிள்ளை அல்லவென்று கண்டேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு மற்ற ஸ்திரீ: அப்படியல்ல, உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்றாள். இவளோ: இல்லை, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்றாள்; இப்படி ராஜாவுக்கு முன்பாக வாதாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. என் பிள்ளைக்குப் பால்கொடுக்கக் காலமே நான் எழுந்திருந்த போது, அது செத்துக்கிடந்தது; பொழுது விடிந்தபின் நான் அதை உற்று பார்க்கும் போது, அது நான் பெற்றபிள்ளை அல்லவென்று கண்டேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது ராஜா: உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்று இவள் சொல்லுகிறாள்; அப்படியல்ல, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்று அவள் சொல்லுகிறாள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[22. அதற்கு மற்ற ஸ்திரீ: அப்படியல்ல, உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்றாள். இவளோ: இல்லை, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்றாள்; இப்படி ராஜாவுக்கு முன்பாக வாதாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்நாட்கள்மட்டும் கர்த்தருடைய நாமத்திற்கு ஒரு ஆலயம் கட்டப்படாதிருந்ததினால், ஜனங்கள் மேடைகளிலே பலியிட்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. சாலொமோன் எகிப்தின் ராஜாவாகிய பார்வோனோடே சம்பந்தங்கலந்து, பார்வோனின் குமாரத்தியை விவாகம்பண்ணி, தன்னுடைய அரமனையையும் கர்த்தருடைய ஆலயத்தையும் எருசலேமின் சுற்றுமதிலையும் கட்டித் தீருமட்டும் அவன் அவளைத் தாவீதின் நகரத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒரு பட்டயத்தைக் கொண்டுவாருங்கள் என்றான்; அவர்கள் ஒரு பட்டயத்தை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது ராஜா: உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்று இவள் சொல்லுகிறாள்; அப்படியல்ல, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்று அவள் சொல்லுகிறாள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா உயிரோடிருக்கிற பிள்ளையை இரண்டாகப் பிளந்து, பாதியை இவளுக்கும் பாதியை அவளுக்கும் கொடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது ராஜா: உயிரோடிருக்கிறது என் பிள்ளை, செத்தது உன் பிள்ளை என்று இவள் சொல்லுகிறாள்; அப்படியல்ல, செத்தது உன் பிள்ளை, உயிரோடிருக்கிறது என் பிள்ளை என்று அவள் சொல்லுகிறாள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜா உயிரோடிருக்கிற பிள்ளையை இரண்டாகப் பிளந்து, பாதியை இவளுக்கும் பாதியை அவளுக்கும் கொடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. ஒரு பட்டயத்தைக் கொண்டுவாருங்கள் என்றான்; அவர்கள் ஒரு பட்டயத்தை ராஜாவினிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது உயிரோடிருக்கிற பிள்ளையின் தாய், தன் பிள்ளைக்காக அவள் குடல் துடித்ததினால், ராஜாவை நோக்கி: ஐயோ, என் ஆண்டவனே, உயிரோடிருக்கிற பிள்ளையைக் கொல்லவேண்டாம்; அதை அவளுக்கே கொடுத்துவிடும் என்றாள்; மற்றவள் அது எனக்கும் வேண்டாம், உனக்கும் வேண்டாம், பிளந்து போடுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. ராஜா உயிரோடிருக்கிற பிள்ளையை இரண்டாகப் பிளந்து, பாதியை இவளுக்கும் பாதியை அவளுக்கும் கொடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது உயிரோடிருக்கிற பிள்ளையின் தாய், தன் பிள்ளைக்காக அவள் குடல் துடித்ததினால், ராஜாவை நோக்கி: ஐயோ, என் ஆண்டவனே, உயிரோடிருக்கிற பிள்ளையைக் கொல்லவேண்டாம்; அதை அவளுக்கே கொடுத்துவிடும் என்றாள்; மற்றவள் அது எனக்கும் வேண்டாம், உனக்கும் வேண்டாம், பிளந்து போடுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. ராஜா உயிரோடிருக்கிற பிள்ளையை இரண்டாகப் பிளந்து, பாதியை இவளுக்கும் பாதியை அவளுக்கும் கொடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +5948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ராஜா உயிரோடிருக்கிற பிள்ளையைக் கொல்லாமல், அவளுக்குக் கொடுத்துவிடுங்கள்; அவளே அதின் தாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது உயிரோடிருக்கிற பிள்ளையின் தாய், தன் பிள்ளைக்காக அவள் குடல் துடித்ததினால், ராஜாவை நோக்கி: ஐயோ, என் ஆண்டவனே, உயிரோடிருக்கிற பிள்ளையைக் கொல்லவேண்டாம்; அதை அவளுக்கே கொடுத்துவிடும் என்றாள்; மற்றவள் அது எனக்கும் வேண்டாம், உனக்கும் வேண்டாம், பிளந்து போடுங்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ராஜா உயிரோடிருக்கிற பிள்ளையைக் கொல்லாமல், அவளுக்குக் கொடுத்துவிடுங்கள்; அவளே அதின் தாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது உயிரோடிருக்கிற பிள்ளையின் தாய், தன் பிள்ளைக்காக அவள் குடல் துடித்ததினால், ராஜாவை நோக்கி: ஐயோ, என் ஆண்டவனே, உயிரோடிருக்கிற பிள்ளையைக் கொல்லவேண்டாம்; அதை அவளுக்கே கொடுத்துவிடும் என்றாள்; மற்றவள் அது எனக்கும் வேண்டாம், உனக்கும் வேண்டாம், பிளந்து போடுங்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜா தீர்த்த இந்த நியாயத்தை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, நியாயம் விசாரிக்கிறதற்கு தேவன் அருளின ஞானம் ராஜாவுக்கு உண்டென்று கண்டு, அவனுக்குப் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது ராஜா உயிரோடிருக்கிற பிள்ளையைக் கொல்லாமல், அவளுக்குக் கொடுத்துவிடுங்கள்; அவளே அதின் தாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜா தீர்த்த இந்த நியாயத்தை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, நியாயம் விசாரிக்கிறதற்கு தேவன் அருளின ஞானம் ராஜாவுக்கு உண்டென்று கண்டு, அவனுக்குப் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது ராஜா உயிரோடிருக்கிற பிள்ளையைக் கொல்லாமல், அவளுக்குக் கொடுத்துவிடுங்கள்; அவளே அதின் தாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,160 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாலொமோன் கர்த்தரிடத்தில் அன்புகூர்ந்து, தன் தகப்பனாகிய தாவீதின் கட்டளைகளில் நடந்தான்; ஆனாலும் அவன் மேடைகளிலே பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[28. ராஜா தீர்த்த இந்த நியாயத்தை இஸ்ரவேலர் எல்லாரும் கேள்விப்பட்டு, நியாயம் விசாரிக்கிறதற்கு தேவன் அருளின ஞானம் ராஜாவுக்கு உண்டென்று கண்டு, அவனுக்குப் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. சாலொமோன் எகிப்தின் ராஜாவாகிய பார்வோனோடே சம்பந்தங்கலந்து, பார்வோனின் குமாரத்தியை விவாகம்பண்ணி, தன்னுடைய அரமனையையும் கர்த்தருடைய ஆலயத்தையும் எருசலேமின் சுற்றுமதிலையும் கட்டித் தீருமட்டும் அவன் அவளைத் தாவீதின் நகரத்தில் கொண்டுவந்து வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாலொமோன் கர்த்தரிடத்தில் அன்புகூர்ந்து, தன் தகப்பனாகிய தாவீதின் கட்டளைகளில் நடந்தான்; ஆனாலும் அவன் மேடைகளிலே பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
+              <a:t><![CDATA[2. அந்நாட்கள்மட்டும் கர்த்தருடைய நாமத்திற்கு ஒரு ஆலயம் கட்டப்படாதிருந்ததினால், ஜனங்கள் மேடைகளிலே பலியிட்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாலொமோன் கர்த்தரிடத்தில் அன்புகூர்ந்து, தன் தகப்பனாகிய தாவீதின் கட்டளைகளில் நடந்தான்; ஆனாலும் அவன் மேடைகளிலே பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
+              <a:t><![CDATA[2. அந்நாட்கள்மட்டும் கர்த்தருடைய நாமத்திற்கு ஒரு ஆலயம் கட்டப்படாதிருந்ததினால், ஜனங்கள் மேடைகளிலே பலியிட்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே ராஜா பலியிட கிபியோனுக்குப் போனான்; அது பெரிய மேடையாயிருந்தது; அந்தப் பலிபீடத்தின்மேல் சாலொமோன் ஆயிரம் சர்வாங்க தகன பலிகளைச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[3. சாலொமோன் கர்த்தரிடத்தில் அன்புகூர்ந்து, தன் தகப்பனாகிய தாவீதின் கட்டளைகளில் நடந்தான்; ஆனாலும் அவன் மேடைகளிலே பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495657" r:id="rId1"/>
+    <p:sldLayoutId id="2473414349" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7387,58 +7274,50 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7563,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চেয়ে গুরুত্বপূর্ণ| শলোমন গিবিয়োনের বেদীতে 1,000 হোমবলি উত্সর্গ করলেন|]]></a:t>
+              <a:t><![CDATA[burnt incense in high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যখন শলোমন গিবিয়োনে ছিলেন তখন রাতের বেলা প্রভু তাঁকে স্বপ্নে দর্শন দিলেন এবং তাকে একটি বর চাইতে]]></a:t>
+              <a:t><![CDATA[4. And the king went to Gibeon to sacrifice there; for that was the great high place: a thousand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন|]]></a:t>
+              <a:t><![CDATA[burnt offerings did Solomon offer upon that altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তখন শলোমন তাঁকে বললেন, “হে প্রভু আমি আপনার সেবক, আমার পিতা দায়ূদের প্রতি আপনি অসীম করুণা]]></a:t>
+              <a:t><![CDATA[5. In Gibeon the LORD appeared to Solomon in a dream by night: and God said, Ask what I shall give]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রদর্শন করেছেন| তিনি সত্‌ ও সত্য পথে আপনার নির্দেশ মেনে চলেছিলেন, তাই আপনি তাঁর নিজের পুত্রকে তাঁরই]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সিংহাসনে বসে রাজ্য শাসন করতে দিয়ে, তাঁর প্রতি আপনার করুণা ও দয়া প্রদর্শন করেছেন|]]></a:t>
+              <a:t><![CDATA[6. And Solomon said, You have showed unto your servant David my father great mercy, according as he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. হে প্রভু, আমার পিতার জায়গায় আপনি আমাকে রাজা করেছেন, কিন্তু আমি এখনও প্রায় শিশুর মতোই অজ্ঞ| এ]]></a:t>
+              <a:t><![CDATA[walked before you in truth, and in righteousness, and in uprightness of heart with you; and you have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যাপারে আমার মধ্যে রয়োজনীয় অন্তর্দৃষ্টি ও বুদ্ধিমত্তার অভার রযেছে|]]></a:t>
+              <a:t><![CDATA[kept for him this great kindness, that you have given him a son to sit on his throne, as it is this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমি আপনার দাস, আপনার নির্বাচিত লোকের অন্যতম সেবক| আর এই অংসখ্য় ভক্ত ও সেবকের শাসনভার আজ আমারই]]></a:t>
+              <a:t><![CDATA[day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর ন্যস্ত|]]></a:t>
+              <a:t><![CDATA[7. And now, O LORD my God, you have made your servant king instead of David my father: and I am but]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. শলোমন মিশরের ফরৌণের কন্যাকে বিয়ে করলেন এবং তাঁর কন্যাকে দায়ূদ শহরে নিয়ে এসে, মিশরের রাজা]]></a:t>
+              <a:t><![CDATA[28. And all Israel heard of the judgment which the king had judged; and they feared the king: for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তাই আপনার কাছে আমার অনুনয় ও প্রার্থনা আমাকে আপনি প্রজ্ঞা দিন যাতে আমি রাজার কর্তব্য পালন করতে]]></a:t>
+              <a:t><![CDATA[a little child: I know not how to go out or come in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারি ও লোকদের বিচার করতে পারি| যদি আমার এই মহত্‌ জ্ঞান থাকে তাহলে আমি ভাল ও মন্দের মধ্যে পার্থক্য]]></a:t>
+              <a:t><![CDATA[8. And your servant is in the midst of your people which you have chosen, a great people, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে পারব| এই প্রজ্ঞা ব্যতীত আপনার এই অগণিত লোকদের শাসন করা আমার পক্ষে অসম্ভব|”]]></a:t>
+              <a:t><![CDATA[cannot be numbered nor counted for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. শলোমনের এই প্রার্থনা শুনে প্রভু তাঁর প্রতি খুবই সন্তুষ্ট হলেন|]]></a:t>
+              <a:t><![CDATA[9. Give therefore your servant an understanding heart to judge your people, that I may discern]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তাই তিনি শলোমনকে বললেন, “তুমি নিজের জন্য দীর্ঘ জীবন বা ধনসম্পদ চাও নি| এমনকি তোমার শত্রুদের]]></a:t>
+              <a:t><![CDATA[between good and bad: for who is able to judge this your so great a people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যু কামনাও করো নি| তুমি শুধু সঠিক সিদ্ধান্ত নেবার জন্য অন্তর্দৃষ্টি প্রার্থনা করেছ|]]></a:t>
+              <a:t><![CDATA[10. And the speech pleased the LORD, that Solomon had asked this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তাই আমি অতি অবশ্যই তুমি যা প্রার্থনা করেছ তা তোমায় দেব| আমি তোমাকে বিচক্ষণ ও বুদ্ধিমান করে]]></a:t>
+              <a:t><![CDATA[11. And God said unto him, Because you have asked this thing, and have not asked for yourself long]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুলব| আমি তোমাকে এত বিচক্ষণতা দেব যা আজ পর্য়ন্ত কেউ কখনও পায নি এবং ভবিষ্যতেও পাবে না|]]></a:t>
+              <a:t><![CDATA[life; neither have asked riches for yourself, nor have asked the life of yours enemies; but have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এছাড়াও তোমাকে পুরস্কৃত করার জন্য আমি তোমাকে সেসব জিনিসও দেব যা তুমি প্রার্থনা করো নি| সারা জীবন]]></a:t>
+              <a:t><![CDATA[asked for yourself understanding to discern judgment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি অসীম সম্পদ ও সম্মানের ভাগীদার হবে| তোমার মতো বড় রাজা আর পৃথিবীতে আর কেউ হবে না|]]></a:t>
+              <a:t><![CDATA[12. Behold, I have done according to your words: lo, I have given you a wise and an understanding]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফরৌণের সঙ্গে একটি চুক্তি স্থাপন করলেন| তখনও পর্য়ন্ত শলোমনের নিজের রাজপ্রাসাদ ও প্রভুর মন্দির]]></a:t>
+              <a:t><![CDATA[they saw that the wisdom of God was in him, to do judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. শুধু তুমি আমার প্রতি আস্থা রেখো আর তোমার পিতা দায়ূদের মতো আমার আদেশ ও বিধিগুলি মেনে চলো| আর তা]]></a:t>
+              <a:t><![CDATA[heart; so that there was none like you before you, neither after you shall any arise like unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যদি করো আমি তোমাকে দীর্ঘ জীবনও দেব|”]]></a:t>
+              <a:t><![CDATA[13. And I have also given you that which you have not asked, both riches, and honour: so that there]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. শলোমনের ঘুম ভেঙ্গে গেল| তিনি বুঝতে পারলেন, স্বপ্নের মধ্যে দিয়ে ঈশ্বর বয়ং তাঁর সঙ্গে কথা]]></a:t>
+              <a:t><![CDATA[shall not be any among the kings like unto you all your days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছেন| তখন শলোমন জেরুশালেমে ফিরে গেলেন, ঈশ্বরের আদেশ সম্বলিত পবিত্র সিন্দুকটির সামনে দাঁড়ালেন এবং]]></a:t>
+              <a:t><![CDATA[14. And if you will walk in my ways, to keep my statutes and my commandments, as your father David]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হোমবলি ও মঙ্গল নৈবেদ্য নিবেদন করলেন| এরপর য়ে সমস্ত নেতা ও রাজকর্মচারীরা রাজ্য শাসনের কাজে তাঁকে]]></a:t>
+              <a:t><![CDATA[did walk, then I will lengthen your days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সহায়তা করেছিলেন তাঁদের সবাইকে নিয়ে একটি ভোজসভার আয়োজন করলেন|]]></a:t>
+              <a:t><![CDATA[15. And Solomon awoke; and, behold, it was a dream. And he came to Jerusalem, and stood before the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. একদিন দুটি গণিকা শলোমনের কাছে এসে উপস্থিত হল|]]></a:t>
+              <a:t><![CDATA[ark of the covenant of the LORD, and offered up burnt offerings, and offered peace offerings, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তাদের মধ্যে এক জন শলোমনকে বলল, “মহারাজ আমরা দুজনে একই ঘরে বাস করি| আমরা দুজনেই সন্তানসম্ভবা]]></a:t>
+              <a:t><![CDATA[made a feast to all his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিলাম এবং সন্তান জন্ম দেওয়ার সময় উপস্থিত হয়| ঐ মেয়েটির উপস্থিতিতেই আমি আমার সন্তানের জন্ম দিই|]]></a:t>
+              <a:t><![CDATA[16. Then came there two women, that were harlots, unto the king, and stood before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. এর ঠিক তিনদিন পরে এই মেয়েটি তার শিশুর জন্ম দেয়| কিন্তু আমরা দুজন ছাড়া আমাদের বাড়ীতে অন্য]]></a:t>
+              <a:t><![CDATA[17. And the one woman said, O my lord, I and this woman dwell in one house; and I was delivered of a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বানানোর কাজ শেষ হয় নি| শলোমন সে সময়ে জেরুশালেমের চার পাশে একটি দেওয়াল নির্মাণ করাচ্ছিলেন|]]></a:t>
+              <a:t><![CDATA[1. And Solomon made affinity with Pharaoh king of Egypt, and took Pharaoh's daughter, and brought]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোনো তৃতীয় ব্যক্তি ছিল না|]]></a:t>
+              <a:t><![CDATA[child with her in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এক দিন রাতে ওর শিশুটি মারা যায় কারণ ও শিশুর ওপর শুয়েছিল| সে সময় ওর শিশুটি মারা যায়|]]></a:t>
+              <a:t><![CDATA[18. And it came to pass the third day after that I was delivered, that this woman was delivered]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. রাতের অন্ধকারে তখন ও আমার ঘুমন্ত অবস্থার সুয়োগ নিয়ে আমার শিশুটিকে ওর খাটে নিয়ে যায়| আর তারপর]]></a:t>
+              <a:t><![CDATA[also: and we were together; there was no stranger with us in the house, save we two in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত শিশুটিকে আমার পাশে শুইযে দেয়|]]></a:t>
+              <a:t><![CDATA[19. And this woman's child died in the night; because she overlaid it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. পরদিন সকালে আমি শিশুকে খাওয়াতে উঠে দেখি আমার পাশে একটি মৃত শিশু শোযানো আছে| তখন আমি খুঁটিযে]]></a:t>
+              <a:t><![CDATA[20. And she arose at midnight, and took my son from beside me, while yours handmaid slept, and laid]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লক্ষ্য করে দেখি য়ে সেটি মোটেই আমার শিশু নয়|”]]></a:t>
+              <a:t><![CDATA[it in her bosom, and laid her dead child in my bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. অন্য মেয়েটি তত্‌ক্ষনাত্‌ এর প্রতিবাদ করে বলে, “মোটেই না! জীবন্ত শিশুটিই আমার| মৃতটা তোর!”প্রথম]]></a:t>
+              <a:t><![CDATA[21. And when I rose in the morning to give my child suck, behold, it was dead: but when I had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেয়েটি এর উত্তরে বলল, “মিথ্যে কথা| মৃত শিশুটি তোর, এটা আমার!” এই ভাবে দুজনে রাজার সামনে ঝগড়া করতে]]></a:t>
+              <a:t><![CDATA[considered it in the morning, behold, it was not my son, which I did bear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে|]]></a:t>
+              <a:t><![CDATA[22. And the other woman said, Nay; but the living is my son, and the dead is your son. And this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তখন রাজা শলোমন বলল, “তোমরা দুজনেই বলছো জীবিত শিশুটি তোমার আর মৃত শিশুটি অন্য জনের|”]]></a:t>
+              <a:t><![CDATA[said, No; but the dead is your son, and the living is my son. Thus they spoke before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. য়েহেতু মন্দিরের কাজ তখনও শেষ হয়নি, লোকরা উচ্চস্থানের বেদীতে পশু বলি দিত|]]></a:t>
+              <a:t><![CDATA[her into the city of David, until he had made an end of building his own house, and the house of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. এখন আমি প্রহরীকে আদেশ দিচ্ছি গিয়ে একটা তরবারি নিয়ে আসতে|]]></a:t>
+              <a:t><![CDATA[23. Then said the king, The one says, This is my son that lives, and your son is the dead: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. রাজা শলোমন বললেন, “এবার ঐ শিশুটিকে কেটে দু-আধখানা করো এবং ওদের দুজনকে একটা করে আধখানা টুকরো]]></a:t>
+              <a:t><![CDATA[other says, Nay; but your son is the dead, and my son is the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে দাও|”]]></a:t>
+              <a:t><![CDATA[24. And the king said, Bring me a sword. And they brought a sword before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. একথা শুনে য়ে মহিলাটির শিশু মারা গিয়েছিল সে বলল, “ঠিক আছে তাই হোক্, তাহলে আমরা কেউই আর ওকে পাব]]></a:t>
+              <a:t><![CDATA[25. And the king said, Divide the living child in two, and give half to the one, and half to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|” কিন্তু অন্য মহিলাটি, য়ে শিশুটির আসল মা, যার শিশুটির প্রতি পূর্ণ ভালবাসা ও সহানুভূতি ছিল, সে]]></a:t>
+              <a:t><![CDATA[other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজাকে বলল, “মহারাজ দয়া করে শিশুটিকে মারবেন না| ওকেই শিশুটি দিয়ে দিন|”]]></a:t>
+              <a:t><![CDATA[26. Then spoke the woman whose the living child was unto the king, for her bowels yearned upon her]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তখন রাজা শলোমন বললেন, “থামো, শিশুটিকে কেটো না| প্রথম জনের হাতেই শিশুটিকে তুলে দাও, কারণ, ঐ হচ্ছে]]></a:t>
+              <a:t><![CDATA[son, and she said, O my lord, give her the living child, and in no wise slay it. But the other said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওর আসল মা|”]]></a:t>
+              <a:t><![CDATA[Let it be neither mine nor yours, but divide it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ইস্রায়েলের সকলে শলোমনের এই বিচারের কথা শুনলো| তারা সকলেই শলোমনের অন্তর্দৃষ্টি ও বুদ্ধিমত্তার]]></a:t>
+              <a:t><![CDATA[27. Then the king answered and said, Give her the living child, and in no wise slay it: she is the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য তাঁকে গভীরভাবে শ্রদ্ধা করত| তারা বুঝতে পেরেছিল সঠিক সিদ্ধান্ত নেবার ব্যাপারে রাজা শলোমনের]]></a:t>
+              <a:t><![CDATA[mother thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,183 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. শলোমন তাঁর পিতা দায়ূদের সমস্ত বিধি-নির্দেশ পালন করে প্রমাণ করেছিলেন য়ে সত্যি সত্যিই প্রভুর]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[অন্তর্দৃষ্টি প্রায় ঈশ্বরের মতোই কাজ করে|]]></a:t>
+              <a:t><![CDATA[LORD, and the wall of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতি তাঁর অটুট ভক্তি ও ভালোবাসা আছে| কিন্তু এছাড়া শলোমন একটি কাজ করতেন যা তাঁকে তাঁর পিতা রাজা]]></a:t>
+              <a:t><![CDATA[2. Only the people sacrificed in high places, because there was no house built unto the name of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দায়ূদ করতে বলেন নি| সেটি হল উচ্চস্থানে বলিদান ও ধূপধূনো দেওয়া|]]></a:t>
+              <a:t><![CDATA[LORD, until those days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. রাজা শলোমন গিবিয়োনে বলি দিতে চাইছিলেন| সে সময় গিবিয়োন ছিল বলিদানের উচ্চস্থানগুলির মধ্যে সব]]></a:t>
+              <a:t><![CDATA[3. And Solomon loved the LORD, walking in the statutes of David his father: only he sacrificed and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>