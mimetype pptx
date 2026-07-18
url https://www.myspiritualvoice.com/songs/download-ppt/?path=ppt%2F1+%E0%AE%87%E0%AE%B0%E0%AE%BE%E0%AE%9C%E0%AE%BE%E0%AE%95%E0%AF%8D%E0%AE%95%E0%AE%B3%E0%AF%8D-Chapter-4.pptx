--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -95,50 +95,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +177,53 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +373,56 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் நாமங்களாவன: ஊரின் குமாரன், இவன் எப்பிராயீம் மலைத்தேசத்தில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. ராஜாவுக்கும் அவன் அரமனைக்கும் வேண்டிய உணவுப்பொருள்களைச் சேகரிக்கிற பன்னிரண்டு மணியகாரர் சாலொமோனுக்கு இஸ்ரவேல் தேசமெங்கும் வைக்கப்பட்டிருந்தார்கள்; அவர்கள் மாதத்துக்கு ஒவ்வொருவராக வருஷமுழுவதும் பராமரித்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேக்கேரின் குமாரன், இவன் மாக்காத்சிலும், சால்பீமிலும், பெத்ஷிமேசிலும், ஏலோன்பெத்தானானிலும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் நாமங்களாவன: ஊரின் குமாரன், இவன் எப்பிராயீம் மலைத்தேசத்தில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏசேதின் குமாரன், இவன் அறுபோத்தில் இருந்தான்; சோகோவும் எப்பேர் சீமையனைத்தும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. தேக்கேரின் குமாரன், இவன் மாக்காத்சிலும், சால்பீமிலும், பெத்ஷிமேசிலும், ஏலோன்பெத்தானானிலும் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அபினதாபின் குமாரன், இவன் தோரின் நாட்டுப்புறமனைத்திற்கும் விசாரிப்புக்காரனாயிருந்தான்; சாலொமோனின் குமாரத்தியாகிய தாபாத் இவனுக்கு மனைவியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[10. ஏசேதின் குமாரன், இவன் அறுபோத்தில் இருந்தான்; சோகோவும் எப்பேர் சீமையனைத்தும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அகிலூதின் குமாரனாகிய பானா, இவன் விசாரிப்பில், தானாகும், மெகிதோவும், சர்த்தனாவுக்குப் பக்கமாகவும் யெஸ்ரயேலுக்குக் கீழாகவும் பெத்செயான் தொடங்கி ஆபேல் மெகொல்லாமட்டும் யக்மெயாமுக்கு அப்புறத்துமட்டும் இருக்கிற பெத்செயான் அனைத்தும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. அபினதாபின் குமாரன், இவன் தோரின் நாட்டுப்புறமனைத்திற்கும் விசாரிப்புக்காரனாயிருந்தான்; சாலொமோனின் குமாரத்தியாகிய தாபாத் இவனுக்கு மனைவியாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கேபேரின் குமாரன், இவன் கீலேயாத்திலுள்ள ராமோத்தில் இருந்தான்; கீலேயாத்திலுள்ள மனாசேயின் குமாரனாகிய யாவீரின் கிராமங்களும் மதில்களும் வெண்கல தாழ்ப்பாள்களுமுள்ள பாசான் தேசத்தினுடைய அறுபது பெரிய பட்டணங்களுள்ள அர்கோப் சீமையும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[12. அகிலூதின் குமாரனாகிய பானா, இவன் விசாரிப்பில், தானாகும், மெகிதோவும், சர்த்தனாவுக்குப் பக்கமாகவும் யெஸ்ரயேலுக்குக் கீழாகவும் பெத்செயான் தொடங்கி ஆபேல் மெகொல்லாமட்டும் யக்மெயாமுக்கு அப்புறத்துமட்டும் இருக்கிற பெத்செயான் அனைத்தும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இத்தோவின் குமாரன் அகினதாப், இவன் மக்னாயீமில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. கேபேரின் குமாரன், இவன் கீலேயாத்திலுள்ள ராமோத்தில் இருந்தான்; கீலேயாத்திலுள்ள மனாசேயின் குமாரனாகிய யாவீரின் கிராமங்களும் மதில்களும் வெண்கல தாழ்ப்பாள்களுமுள்ள பாசான் தேசத்தினுடைய அறுபது பெரிய பட்டணங்களுள்ள அர்கோப் சீமையும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அகிமாஸ், இவன் நப்தலியில் இருந்தான்; இவன் சாலொமோனுக்கு இருந்த ஒரு குமாரத்தியாகிய பஸ்மாத் என்பவளை விவாகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[13. கேபேரின் குமாரன், இவன் கீலேயாத்திலுள்ள ராமோத்தில் இருந்தான்; கீலேயாத்திலுள்ள மனாசேயின் குமாரனாகிய யாவீரின் கிராமங்களும் மதில்களும் வெண்கல தாழ்ப்பாள்களுமுள்ள பாசான் தேசத்தினுடைய அறுபது பெரிய பட்டணங்களுள்ள அர்கோப் சீமையும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஊசாயின் குமாரன் பானா, இவன் ஆசேரிலும் ஆலோத்திலும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. இத்தோவின் குமாரன் அகினதாப், இவன் மக்னாயீமில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பருவாவின் குமாரன் யோசபாத், இவன் இசக்காரில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. அகிமாஸ், இவன் நப்தலியில் இருந்தான்; இவன் சாலொமோனுக்கு இருந்த ஒரு குமாரத்தியாகிய பஸ்மாத் என்பவளை விவாகம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏலாவின் குமாரன் சீமேயி, இவன் பென்யமீனில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. ஊசாயின் குமாரன் பானா, இவன் ஆசேரிலும் ஆலோத்திலும் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஊரியின் குமாரன் கேபேர், இவன் எமோரியரின் ராஜாவாகிய சீகோனுக்கும் பாசானின் ராஜாவாகிய ஓகுக்கும் இருந்த தேசமாகிய கீலேயாத்தேசத்தில் இருந்தான்; இவன்மாத்திரம் அத்தேசத்தில் அதிபதியாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. பருவாவின் குமாரன் யோசபாத், இவன் இசக்காரில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஊரியின் குமாரன் கேபேர், இவன் எமோரியரின் ராஜாவாகிய சீகோனுக்கும் பாசானின் ராஜாவாகிய ஓகுக்கும் இருந்த தேசமாகிய கீலேயாத்தேசத்தில் இருந்தான்; இவன்மாத்திரம் அத்தேசத்தில் அதிபதியாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. ஏலாவின் குமாரன் சீமேயி, இவன் பென்யமீனில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதாவும் இஸ்ரவேலும் கடற்கரை மணலத்தனை ஏராளமாயிருந்து, புசித்துக் குடித்து மகிழ்ந்துகொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஊரியின் குமாரன் கேபேர், இவன் எமோரியரின் ராஜாவாகிய சீகோனுக்கும் பாசானின் ராஜாவாகிய ஓகுக்கும் இருந்த தேசமாகிய கீலேயாத்தேசத்தில் இருந்தான்; இவன்மாத்திரம் அத்தேசத்தில் அதிபதியாய் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதாவும் இஸ்ரவேலும் கடற்கரை மணலத்தனை ஏராளமாயிருந்து, புசித்துக் குடித்து மகிழ்ந்துகொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஊரியின் குமாரன் கேபேர், இவன் எமோரியரின் ராஜாவாகிய சீகோனுக்கும் பாசானின் ராஜாவாகிய ஓகுக்கும் இருந்த தேசமாகிய கீலேயாத்தேசத்தில் இருந்தான்; இவன்மாத்திரம் அத்தேசத்தில் அதிபதியாய் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதிதொடங்கி, பெலிஸ்தர் தேசவழியாய் எகிப்தின் எல்லைமட்டும் இருக்கிற சகல ராஜ்யங்களையும் சாலொமோன் ஆண்டுகொண்டிருந்தான்; அவர்கள் சாலொமோனுக்குக் காணிக்கைகளைக் கொண்டுவந்து, அவன் உயிரோடிருந்த நாளெல்லாம் அவனைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. யூதாவும் இஸ்ரவேலும் கடற்கரை மணலத்தனை ஏராளமாயிருந்து, புசித்துக் குடித்து மகிழ்ந்துகொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதிதொடங்கி, பெலிஸ்தர் தேசவழியாய் எகிப்தின் எல்லைமட்டும் இருக்கிற சகல ராஜ்யங்களையும் சாலொமோன் ஆண்டுகொண்டிருந்தான்; அவர்கள் சாலொமோனுக்குக் காணிக்கைகளைக் கொண்டுவந்து, அவன் உயிரோடிருந்த நாளெல்லாம் அவனைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. யூதாவும் இஸ்ரவேலும் கடற்கரை மணலத்தனை ஏராளமாயிருந்து, புசித்துக் குடித்து மகிழ்ந்துகொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாள் ஒன்றிற்குச் சாலொமோனுக்குச் செல்லும் சாப்பாட்டுச் செலவு, முப்பது மரக்கால் மெல்லிய மாவும், அறுபது மரக்கால் மாவும்,]]></a:t>
+              <a:t><![CDATA[21. நதிதொடங்கி, பெலிஸ்தர் தேசவழியாய் எகிப்தின் எல்லைமட்டும் இருக்கிற சகல ராஜ்யங்களையும் சாலொமோன் ஆண்டுகொண்டிருந்தான்; அவர்கள் சாலொமோனுக்குக் காணிக்கைகளைக் கொண்டுவந்து, அவன் உயிரோடிருந்த நாளெல்லாம் அவனைச் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கலைமான்களையும் வெளிமான்களையும் வரையாடுகளையும் கொழுமையான பறவைகளையும் தவிர, கொழுக்கப்பட்ட பத்து மாடுகளும், மேய்ச்சலிலிருந்து வந்த இருபது மாடுகளும் நூறு ஆடுகளுமாம்.]]></a:t>
+              <a:t><![CDATA[22. நாள் ஒன்றிற்குச் சாலொமோனுக்குச் செல்லும் சாப்பாட்டுச் செலவு, முப்பது மரக்கால் மெல்லிய மாவும், அறுபது மரக்கால் மாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கலைமான்களையும் வெளிமான்களையும் வரையாடுகளையும் கொழுமையான பறவைகளையும் தவிர, கொழுக்கப்பட்ட பத்து மாடுகளும், மேய்ச்சலிலிருந்து வந்த இருபது மாடுகளும் நூறு ஆடுகளுமாம்.]]></a:t>
+              <a:t><![CDATA[22. நாள் ஒன்றிற்குச் சாலொமோனுக்குச் செல்லும் சாப்பாட்டுச் செலவு, முப்பது மரக்கால் மெல்லிய மாவும், அறுபது மரக்கால் மாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நதிக்கு இப்புறத்தில் இருக்கிற திப்சாமுதற்கொண்டு ஆசாமட்டுமுள்ளவையெல்லாவற்றையும், நதிக்கு இப்புறத்திலுள்ள சகல ராஜாக்களையும் ஆண்டுவந்தான்; அவனைச் சுற்றி எங்கும் சமாதானமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. கலைமான்களையும் வெளிமான்களையும் வரையாடுகளையும் கொழுமையான பறவைகளையும் தவிர, கொழுக்கப்பட்ட பத்து மாடுகளும், மேய்ச்சலிலிருந்து வந்த இருபது மாடுகளும் நூறு ஆடுகளுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நதிக்கு இப்புறத்தில் இருக்கிற திப்சாமுதற்கொண்டு ஆசாமட்டுமுள்ளவையெல்லாவற்றையும், நதிக்கு இப்புறத்திலுள்ள சகல ராஜாக்களையும் ஆண்டுவந்தான்; அவனைச் சுற்றி எங்கும் சமாதானமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. கலைமான்களையும் வெளிமான்களையும் வரையாடுகளையும் கொழுமையான பறவைகளையும் தவிர, கொழுக்கப்பட்ட பத்து மாடுகளும், மேய்ச்சலிலிருந்து வந்த இருபது மாடுகளும் நூறு ஆடுகளுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சாலொமோனுடைய நாளெல்லாம் தாண் துவக்கிப் பெயெர்செபாமட்டும், யூதாவும் இஸ்ரவேலும் அவரவர் தங்கள் தங்கள் திராட்சச்செடியின் நிழலிலும், தங்கள் தங்கள் அத்திமரத்தின் நிழலிலும் சுகமாய்க் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. நதிக்கு இப்புறத்தில் இருக்கிற திப்சாமுதற்கொண்டு ஆசாமட்டுமுள்ளவையெல்லாவற்றையும், நதிக்கு இப்புறத்திலுள்ள சகல ராஜாக்களையும் ஆண்டுவந்தான்; அவனைச் சுற்றி எங்கும் சமாதானமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சாலொமோனுடைய நாளெல்லாம் தாண் துவக்கிப் பெயெர்செபாமட்டும், யூதாவும் இஸ்ரவேலும் அவரவர் தங்கள் தங்கள் திராட்சச்செடியின் நிழலிலும், தங்கள் தங்கள் அத்திமரத்தின் நிழலிலும் சுகமாய்க் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. நதிக்கு இப்புறத்தில் இருக்கிற திப்சாமுதற்கொண்டு ஆசாமட்டுமுள்ளவையெல்லாவற்றையும், நதிக்கு இப்புறத்திலுள்ள சகல ராஜாக்களையும் ஆண்டுவந்தான்; அவனைச் சுற்றி எங்கும் சமாதானமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாலொமோனுக்கு நாலாயிரம் இரதக் குதிரைலாயங்களும், பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. சாலொமோனுடைய நாளெல்லாம் தாண் துவக்கிப் பெயெர்செபாமட்டும், யூதாவும் இஸ்ரவேலும் அவரவர் தங்கள் தங்கள் திராட்சச்செடியின் நிழலிலும், தங்கள் தங்கள் அத்திமரத்தின் நிழலிலும் சுகமாய்க் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேற்சொல்லிய மணியகாரரில் ஒவ்வொருவரும் தன் தன் மாதத்திலே சாலொமோன் ராஜாவுக்கும், ராஜாவின் பந்திக்கு வரும் யாவருக்கும் வேண்டியவைகளை ஒரு குறைவுமின்றி பராமரித்து,]]></a:t>
+              <a:t><![CDATA[25. சாலொமோனுடைய நாளெல்லாம் தாண் துவக்கிப் பெயெர்செபாமட்டும், யூதாவும் இஸ்ரவேலும் அவரவர் தங்கள் தங்கள் திராட்சச்செடியின் நிழலிலும், தங்கள் தங்கள் அத்திமரத்தின் நிழலிலும் சுகமாய்க் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேற்சொல்லிய மணியகாரரில் ஒவ்வொருவரும் தன் தன் மாதத்திலே சாலொமோன் ராஜாவுக்கும், ராஜாவின் பந்திக்கு வரும் யாவருக்கும் வேண்டியவைகளை ஒரு குறைவுமின்றி பராமரித்து,]]></a:t>
+              <a:t><![CDATA[26. சாலொமோனுக்கு நாலாயிரம் இரதக் குதிரைலாயங்களும், பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. குதிரைகளுக்கும் ஒட்டகங்களுக்கும் வேண்டிய வாற்கோதுமையையும், வைக்கோலையும், அவரவர் தங்களுக்கு இடப்பட்ட கட்டளையின்படி அவைகள் இருக்கும் ஸ்தலத்திற்குக் கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. மேற்சொல்லிய மணியகாரரில் ஒவ்வொருவரும் தன் தன் மாதத்திலே சாலொமோன் ராஜாவுக்கும், ராஜாவின் பந்திக்கு வரும் யாவருக்கும் வேண்டியவைகளை ஒரு குறைவுமின்றி பராமரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. குதிரைகளுக்கும் ஒட்டகங்களுக்கும் வேண்டிய வாற்கோதுமையையும், வைக்கோலையும், அவரவர் தங்களுக்கு இடப்பட்ட கட்டளையின்படி அவைகள் இருக்கும் ஸ்தலத்திற்குக் கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. மேற்சொல்லிய மணியகாரரில் ஒவ்வொருவரும் தன் தன் மாதத்திலே சாலொமோன் ராஜாவுக்கும், ராஜாவின் பந்திக்கு வரும் யாவருக்கும் வேண்டியவைகளை ஒரு குறைவுமின்றி பராமரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் சாலொமோனுக்கு மிகுதியான ஞானத்தையும் புத்தியையும், கடற்கரை மணலத்தனையான மனோவிருத்தியையும் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[28. குதிரைகளுக்கும் ஒட்டகங்களுக்கும் வேண்டிய வாற்கோதுமையையும், வைக்கோலையும், அவரவர் தங்களுக்கு இடப்பட்ட கட்டளையின்படி அவைகள் இருக்கும் ஸ்தலத்திற்குக் கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் சாலொமோனுக்கு மிகுதியான ஞானத்தையும் புத்தியையும், கடற்கரை மணலத்தனையான மனோவிருத்தியையும் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[28. குதிரைகளுக்கும் ஒட்டகங்களுக்கும் வேண்டிய வாற்கோதுமையையும், வைக்கோலையும், அவரவர் தங்களுக்கு இடப்பட்ட கட்டளையின்படி அவைகள் இருக்கும் ஸ்தலத்திற்குக் கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சகல கிழக்கத்திப் புத்திரரின் ஞானத்தையும் எகிப்தியரின் சகல ஞானத்தையும் பார்க்கிலும் சாலொமோனின் ஞானம் சிறந்ததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. தேவன் சாலொமோனுக்கு மிகுதியான ஞானத்தையும் புத்தியையும், கடற்கரை மணலத்தனையான மனோவிருத்தியையும் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் எஸ்ராகியனாகிய ஏத்தானிலும், ஏமான், கல்கோல், தர்தா என்னும் மாகோலின்குமாரரிலும், மற்ற எல்லா மனுஷரிலும் ஞானவானாயிருந்தான்; சுற்றிலும் இருந்த சகல ஜாதிகளிலும் அவன் கீர்த்தி பிரபலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. தேவன் சாலொமோனுக்கு மிகுதியான ஞானத்தையும் புத்தியையும், கடற்கரை மணலத்தனையான மனோவிருத்தியையும் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் எஸ்ராகியனாகிய ஏத்தானிலும், ஏமான், கல்கோல், தர்தா என்னும் மாகோலின்குமாரரிலும், மற்ற எல்லா மனுஷரிலும் ஞானவானாயிருந்தான்; சுற்றிலும் இருந்த சகல ஜாதிகளிலும் அவன் கீர்த்தி பிரபலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[30. சகல கிழக்கத்திப் புத்திரரின் ஞானத்தையும் எகிப்தியரின் சகல ஞானத்தையும் பார்க்கிலும் சாலொமோனின் ஞானம் சிறந்ததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் மூவாயிரம் நீதிமொழிகளைச் சொன்னான்; அவனுடைய பாட்டுகள் ஆயிரத்து ஐந்து.]]></a:t>
+              <a:t><![CDATA[30. சகல கிழக்கத்திப் புத்திரரின் ஞானத்தையும் எகிப்தியரின் சகல ஞானத்தையும் பார்க்கிலும் சாலொமோனின் ஞானம் சிறந்ததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. லீபனோனில் இருக்கிற கேதுருமரங்கள் முதற்கொண்டு சுவரில் முளைக்கிற ஈசோப்புப் பூண்டுவரைக்குமுள்ள மரமுதலிய தாபரங்களைக்குறித்தும், மிருகங்கள் பறவைகள் ஊரும்பிராணிகள் மச்சங்கள் ஆகிய இவைகளைக்குறித்தும் வாக்கியங்களைச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[31. அவன் எஸ்ராகியனாகிய ஏத்தானிலும், ஏமான், கல்கோல், தர்தா என்னும் மாகோலின்குமாரரிலும், மற்ற எல்லா மனுஷரிலும் ஞானவானாயிருந்தான்; சுற்றிலும் இருந்த சகல ஜாதிகளிலும் அவன் கீர்த்தி பிரபலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. லீபனோனில் இருக்கிற கேதுருமரங்கள் முதற்கொண்டு சுவரில் முளைக்கிற ஈசோப்புப் பூண்டுவரைக்குமுள்ள மரமுதலிய தாபரங்களைக்குறித்தும், மிருகங்கள் பறவைகள் ஊரும்பிராணிகள் மச்சங்கள் ஆகிய இவைகளைக்குறித்தும் வாக்கியங்களைச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[31. அவன் எஸ்ராகியனாகிய ஏத்தானிலும், ஏமான், கல்கோல், தர்தா என்னும் மாகோலின்குமாரரிலும், மற்ற எல்லா மனுஷரிலும் ஞானவானாயிருந்தான்; சுற்றிலும் இருந்த சகல ஜாதிகளிலும் அவன் கீர்த்தி பிரபலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சாலொமோனின் ஞானத்தைக் குறித்துக் கேள்விப்பட்ட பூமியின் சகல ராஜாக்களிடத்திலுமிருந்து நானாஜாதியான ஜனங்களும் அவனுடைய ஞானத்தைக் கேட்கிறதற்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. அவன் மூவாயிரம் நீதிமொழிகளைச் சொன்னான்; அவனுடைய பாட்டுகள் ஆயிரத்து ஐந்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,50 +5496,377 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[33. லீபனோனில் இருக்கிற கேதுருமரங்கள் முதற்கொண்டு சுவரில் முளைக்கிற ஈசோப்புப் பூண்டுவரைக்குமுள்ள மரமுதலிய தாபரங்களைக்குறித்தும், மிருகங்கள் பறவைகள் ஊரும்பிராணிகள் மச்சங்கள் ஆகிய இவைகளைக்குறித்தும் வாக்கியங்களைச் சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. லீபனோனில் இருக்கிற கேதுருமரங்கள் முதற்கொண்டு சுவரில் முளைக்கிற ஈசோப்புப் பூண்டுவரைக்குமுள்ள மரமுதலிய தாபரங்களைக்குறித்தும், மிருகங்கள் பறவைகள் ஊரும்பிராணிகள் மச்சங்கள் ஆகிய இவைகளைக்குறித்தும் வாக்கியங்களைச் சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. சாலொமோனின் ஞானத்தைக் குறித்துக் கேள்விப்பட்ட பூமியின் சகல ராஜாக்களிடத்திலுமிருந்து நானாஜாதியான ஜனங்களும் அவனுடைய ஞானத்தைக் கேட்கிறதற்கு வந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[34. சாலொமோனின் ஞானத்தைக் குறித்துக் கேள்விப்பட்ட பூமியின் சகல ராஜாக்களிடத்திலுமிருந்து நானாஜாதியான ஜனங்களும் அவனுடைய ஞானத்தைக் கேட்கிறதற்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -5702,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அகீஷார் அரமனை விசாரிப்புக்காரனும், அப்தாவின் குமாரன் அதோனிராம் பகுதி விசாரிப்புக்காரனுமாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. நாத்தானின் குமாரன் அசரியா மணியகாரரின் தலைவனாயிருந்தான்; நாத்தானின் குமாரன் சாபூத் ராஜாவின் பிரதானியும் இஷ்டனுமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவுக்கும் அவன் அரமனைக்கும் வேண்டிய உணவுப்பொருள்களைச் சேகரிக்கிற பன்னிரண்டு மணியகாரர் சாலொமோனுக்கு இஸ்ரவேல் தேசமெங்கும் வைக்கப்பட்டிருந்தார்கள்; அவர்கள் மாதத்துக்கு ஒவ்வொருவராக வருஷமுழுவதும் பராமரித்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அகீஷார் அரமனை விசாரிப்புக்காரனும், அப்தாவின் குமாரன் அதோனிராம் பகுதி விசாரிப்புக்காரனுமாய் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5999,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506483" r:id="rId1"/>
+    <p:sldLayoutId id="2473414349" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +6758,74 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. એ બાર પ્રશાશકનાં નામ નીચે પ્રમાંણે છે;બેનહૂર એફ્રાઈમના પહાડી પ્રદેશનો પ્રશાશક હતો.]]></a:t>
+              <a:t><![CDATA[household: each man his month in a year made provision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. બેન-દેકેર માંકાશ, શાઆલ્બીમ, બેથશેમેશ અને એલોન બેથહાનાનનો પ્રશાશક હતો.]]></a:t>
+              <a:t><![CDATA[8. And these are their names: The son of Hur, in mount Ephraim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. બેન-હેશેદ અરૂબ્બોથ, સોખોહ અને હેફેરના બધાં પ્રદેશોનો પ્રશાશક હતો.]]></a:t>
+              <a:t><![CDATA[9. The son of Dekar, in Makaz, and in Shaalbim, and Bethshemesh, and Elonbethhanan:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. નાફોથ પહાડી પ્રદેશ પર બેન-અબીનાદાબ પ્રશાશક હતો. તે સુલેમાંનની પુત્રી, રાજકુંવરી ટાફાથને પરણ્યો]]></a:t>
+              <a:t><![CDATA[10. The son of Hesed, in Aruboth; to him pertained Sochoh, and all the land of Hepher:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો.]]></a:t>
+              <a:t><![CDATA[11. The son of Abinadab, in all the region of Dor; which had Taphath the daughter of Solomon to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અહીલૂદના પુત્ર બાઅનાએ તાઅનાખ તથા મગિદ્દો, અને સારથાનની બાજુમાં યિઝએલ તળે આખા બેથશઆનમાં પ્રશાશક]]></a:t>
+              <a:t><![CDATA[wife:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો, તેણે બેથશઆનથી છેક આબેલ મહોલાહ અને યોકમઆમની પેલી પાર સુધી શાસન કર્યું.]]></a:t>
+              <a:t><![CDATA[12. Baana the son of Ahilud; to him pertained Taanach and Megiddo, and all Bethshean, which is by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. બેનગેબેર રામોથ ગિલયાદ, મનાશ્શાના પુત્ર યાઈરના ગિલયાદમાં આવેલ ગામો તથા બાશાનમાંનો આગોર્બ પ્રદેશ]]></a:t>
+              <a:t><![CDATA[Zartanah beneath Jezreel, from Bethshean to Abelmeholah, even unto the place that is beyond Jokneam:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર પ્રશાશક હતો. આમાં કાંસાના સળીયાં અને દીવાલો વાળા સાંઇઠ મોટાઁ નગરો પણ સમાંયેલા હતા.]]></a:t>
+              <a:t><![CDATA[13. The son of Geber, in Ramothgilead; to him pertained the towns of Jair the son of Manasseh, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ઇદ્દોના પુત્ર અહીનાદાબ માંહનાઇમનો પ્રશાશક હતો.]]></a:t>
+              <a:t><![CDATA[are in Gilead; to him also pertained the region of Argob, which is in Bashan, threescore great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. સમગ્ર ઇસ્રાએલ પર રાજા સુલેમાંન રાજય કરતો હતો.]]></a:t>
+              <a:t><![CDATA[1. So king Solomon was king over all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. અહીમાંઆસ નફતાલીનો પ્રશાશક હતો અને તે સુલેમાંનની પુત્રી બાસમાંથને પરણ્યો હતો.]]></a:t>
+              <a:t><![CDATA[cities with walls and brazen bars:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. હૂશાયના પુત્ર બાઅનાઅ આશેર અને બઆલોથનો પ્રશાશક હતો.]]></a:t>
+              <a:t><![CDATA[14. Ahinadab the son of Iddo had Mahanaim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. પારૂઆહના પુત્ર યહોશાફાટ ઇસ્સાખારનો પ્રશાશક હતો.]]></a:t>
+              <a:t><![CDATA[15. Ahimaaz was in Naphtali; he also took Basmath the daughter of Solomon to wife:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. એલાના પુત્ર શિમઇ બિન્યામીનનો પ્રશાશક હતો.]]></a:t>
+              <a:t><![CDATA[16. Baanah the son of Hushai was in Asher and in Aloth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ઉરીના પુત્ર ગેબેર ગિલયાદનો પ્રશાશક હતો, એ ભૂમિનો જેના પર અમોરીઓનો રાજા સીહોન અને બાશાનનો રાજા ઓગ]]></a:t>
+              <a:t><![CDATA[17. Jehoshaphat the son of Paruah, in Issachar:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એક સમયે રાજ્ય કરતાં હતાં યહૂદામાં ત્યારે એક જ પ્રશાશક હતો.]]></a:t>
+              <a:t><![CDATA[18. Shimei the son of Elah, in Benjamin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. યહૂદા અને ઇસ્રાએલ સમુદ્ર કિનારે રહેલી રેતીની જેમ લોકોથી ભરેલા હતાં અને તેઓ પાસે ખાવાપીવાનું]]></a:t>
+              <a:t><![CDATA[19. Geber the son of Uri was in the country of Gilead, in the country of Sihon king of the Amorites,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પુષ્કળ હતું અને સુખી હતાં.]]></a:t>
+              <a:t><![CDATA[and of Og king of Bashan; and he was the only officer which was in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. સુલેમાંન રાજા યુફ્રેતિસ નદીથી પલિસ્તીઓના દેશ સુધી તથા દક્ષિણે મિસર સરહદ સુધીના સમગ્ર પ્રદેશ પર]]></a:t>
+              <a:t><![CDATA[20. Judah and Israel were many, as the sand which is by the sea in multitude, eating and drinking,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શાસન કરતો હતો. આ પ્રદેશના તાબેદાર લોકો સુલેમાંનને ઉપહાર આપતા હતા. સુલેમાંનના જીવનકાળ દરમ્યાન તેઓ]]></a:t>
+              <a:t><![CDATA[and making merry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેના અમલદારો નીચે પ્રમાંણે હતા:સાદોકનો પુત્ર અઝાર્યા યાજક હતો.]]></a:t>
+              <a:t><![CDATA[2. And these were the princes which he had; Azariah the son of Zadok the priest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમને આધીન રહેતા હતા.]]></a:t>
+              <a:t><![CDATA[21. And Solomon reigned over all kingdoms from the river unto the land of the Philistines, and unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. રાજમહેલમાં વસનારાં રાજવી કુટુંબીના રોજીંદા ખોરાક માંટે 30 માંપ મેંદો, 60 માંપ લોટ,]]></a:t>
+              <a:t><![CDATA[the border of Egypt: they brought presents, and served Solomon all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. તબેલામાં ચરાવેલા દસ ગોધા, અને ચરાણમાં ચરાવેલા 20 ગોધા, 100 ઘેટાં અને અવારનવાર હરણ, સાબર, કાળિયાર]]></a:t>
+              <a:t><![CDATA[22. And Solomon's provision for one day was thirty measures of fine flour, and threescore measures]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને પુષ્ટ પક્ષીઓ રાજાના રસોડામાં પૂરાં પાડવામાં આવતાં હતા.]]></a:t>
+              <a:t><![CDATA[of meal,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. રાજા સુલેમાંને ફ્રાંત નદી પેલે પારના વિસ્તારમાં છેક તિફસાહથી તે ગાઝા સુધી શાસન કર્યું. ત્યાંના]]></a:t>
+              <a:t><![CDATA[23. Ten fat oxen, and twenty oxen out of the pastures, and an hundred sheep, beside harts, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધા રાજાઓ પર તેણે રાજ કર્યું, અને તેના રાજયમાં સર્વત્ર શાંતિ હતી.]]></a:t>
+              <a:t><![CDATA[roebucks, and fallow-deer, and fatted fowl.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. સુલેમાંનના સર્વ દિવસો સુરક્ષા ભરેલાં હતાં જે બધાંને, દાનથી તે બેરશેબા સુધી યહૂદિયા તથા ઇસ્રાએલના]]></a:t>
+              <a:t><![CDATA[24. For he had dominion over all the region on this side the river, from Tiphsah even to Azzah, over]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધાં લોકો જેઓ પોતપોતાના દ્રાક્ષાવેલા નીચે તથા પોતપોતાની અંજીરી નીચે રહેતાં તે લોકોને અપાઇ હતી.]]></a:t>
+              <a:t><![CDATA[all the kings on this side the river: and he had peace on all sides round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. સુલેમાંન પાસે રથોના ઘોડાઓ માંટે 40,000 તબેલા હતા અને 12,000 રથ ચાલકો હતા.]]></a:t>
+              <a:t><![CDATA[25. And Judah and Israel dwelt safely, every man under his vine and under his fig tree, from Dan]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. પોતાને ભાગે આવેલા માંસમાં સુલેમાંન રાજાને તથા સુલેમાંનને ત્યાં જમવા આવનાર સઘળાંને ખોરાક પૂરો]]></a:t>
+              <a:t><![CDATA[even to Beersheba, all the days of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. શીશાના પુત્રો અલીહોરેફ તથા અહીયાલ પત્રકારો હતા. અહીલૂદનો પુત્ર યહોશાફાટ ઇતિહાસકાર હતો.]]></a:t>
+              <a:t><![CDATA[3. Elihoreph and Ahiah, the sons of Shisha, scribes; Jehoshaphat the son of Ahilud, the recorder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાડતો હતો; દરેક અધિકારી એક મહિના માંટે ખોરાક પૂરો પાડતો હતો. તેઓ કોઇપણ વસ્તુ છોડી મૂકવા માંગતાં નથી.]]></a:t>
+              <a:t><![CDATA[26. And Solomon had forty thousand stalls of horses for his chariots, and twelve thousand horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. તેઓ, પ્રત્યેક પોતપોતાને સોંપેલી ફરજ પ્રમાંણે, પોતાના ઘોડાઓને માંટે તથા રાજાના ઘોડાઓ માંટે જવ તથા]]></a:t>
+              <a:t><![CDATA[27. And those officers provided victual for king Solomon, and for all that came unto king Solomon's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુકુ ઘાસ મોકલતા હતા.]]></a:t>
+              <a:t><![CDATA[table, every man in his month: they lacked nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. દેવે સુલેમાંનને ઘણું ડહાપણ તથા વિવેકબુદ્ધિ તથા સમુદ્ર કિનારે રહેલી રેતીની જેમ વિશાળ સમજણશકિત]]></a:t>
+              <a:t><![CDATA[28. Barley also and straw for the horses and dromedaries brought they unto the place where the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપ્યાં હતાં.]]></a:t>
+              <a:t><![CDATA[officers were, every man according to his charge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. મિસર તથા પૂર્વના દેશોના મહાન જ્ઞાનીઓને ઘણું જ્ઞાન હતું પરંતુ તે સુલેમાંનના ડહાપણથી ઓછું હતું.]]></a:t>
+              <a:t><![CDATA[29. And God gave Solomon wisdom and understanding exceeding much, and largeness of heart, even as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. એથામ એઝ્હી તથા માંહોલના પુત્રો હેમાંન, કાલ્કોલ, અને દાર્દા જ્ઞાનીઓ હતાં પરંતુ તેમના કરતાં]]></a:t>
+              <a:t><![CDATA[the sand that is on the sea shore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુલેમાંન અધિક જ્ઞાની હતો. આજુબાજુની પ્રજાઓમાં તેની કીતિર્ પ્રસરેલી હતી.]]></a:t>
+              <a:t><![CDATA[30. And Solomon's wisdom excelled the wisdom of all the children of the east country, and all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. તેણે 3,000 કહેવતો અને 1,005 ગીતોની રચના કરી હતી.]]></a:t>
+              <a:t><![CDATA[wisdom of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. સુલેમાંને લબાનોનના દેવદાર વૃક્ષથી માંડીને દીવાલોમાંથી ઉગતા ઝુફાના વૃક્ષો બાબત જ્ઞાન આપ્યું.]]></a:t>
+              <a:t><![CDATA[31. For he was wiser than all men; than Ethan the Ezrahite, and Heman, and Chalcol, and Darda, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. યહોયાદાનો પુત્ર બનાયા લશ્કરનો સરસેનાધિપતિ હતો. સાદોક તથા અબ્યાથાર યાજકો હતા.]]></a:t>
+              <a:t><![CDATA[4. And Benaiah the son of Jehoiada was over the host: and Zadok and Abiathar were the priests:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુલેમાંને પશુઓ, પક્ષીઓ, પેટે ચાલનારા પ્રાણીઓ તથા માંછલીઓ વિષે જ્ઞાન આપ્યું.]]></a:t>
+              <a:t><![CDATA[sons of Mahol: and his fame was in all nations round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. જે સર્વ લોકોએ તથા પૃથ્વી પરના જે સર્વ રાજાઓએ સુલેમાંનના જ્ઞાન વિષે સાંભળ્યું હતું, તેઓ તેની]]></a:t>
+              <a:t><![CDATA[32. And he spoke three thousand proverbs: and his songs were a thousand and five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13030,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ્ઞાનની વાતો સાંભળવા આવતા હતા.]]></a:t>
+              <a:t><![CDATA[33. And he spoke of trees, from the cedar tree that is in Lebanon even unto the hyssop that springs]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[out of the wall: he spoke also of beasts, and of fowl, and of creeping things, and of fishes.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And there came of all people to hear the wisdom of Solomon, from all kings of the earth, which]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[had heard of his wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. નાથાનનો પુત્ર અઝાર્યા રાજયપાલોનો વડો હતો. યાજક નાથાનનો પુત્ર ઝાબૂદ રાજાનો મિત્ર હતો.]]></a:t>
+              <a:t><![CDATA[5. And Azariah the son of Nathan was over the officers: and Zabud the son of Nathan was principal]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. રાજમહેલની બાબતોનો વ્યવસ્થાપક અહીશાર હતો; અને આબ્દાનો પુત્ર અદોનીરામ વેઠ મજૂરોનો અધિકારી હતો.]]></a:t>
+              <a:t><![CDATA[officer, and the king's friend:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ઇસ્રાએલમાં બાર પ્રશાશક હતા અને દરેક જણ રાજાના પરિવાર માંટે અનાજ પુરું પાડતા હતા. દર વષેર્ દરેક]]></a:t>
+              <a:t><![CDATA[6. And Ahishar was over the household: and Adoniram the son of Abda was over the tribute.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રશાશક એક મહિનાનું અનાજ પૂરું પાડતા હતાં.]]></a:t>
+              <a:t><![CDATA[7. And Solomon had twelve officers over all Israel, which provided victuals for the king and his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>