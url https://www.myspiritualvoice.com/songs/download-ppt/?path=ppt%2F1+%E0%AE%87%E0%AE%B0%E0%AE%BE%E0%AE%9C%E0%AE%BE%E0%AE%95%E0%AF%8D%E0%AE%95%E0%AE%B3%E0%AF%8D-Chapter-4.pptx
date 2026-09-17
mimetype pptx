--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -101,50 +101,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +200,60 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +406,63 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவுக்கும் அவன் அரமனைக்கும் வேண்டிய உணவுப்பொருள்களைச் சேகரிக்கிற பன்னிரண்டு மணியகாரர் சாலொமோனுக்கு இஸ்ரவேல் தேசமெங்கும் வைக்கப்பட்டிருந்தார்கள்; அவர்கள் மாதத்துக்கு ஒவ்வொருவராக வருஷமுழுவதும் பராமரித்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Ahishar was over the household: and Adoniram the son of Abda was over the tribute.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் நாமங்களாவன: ஊரின் குமாரன், இவன் எப்பிராயீம் மலைத்தேசத்தில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And Solomon had twelve officers over all Israel, which provided victuals for the king and his household: each man his month in a year made provision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேக்கேரின் குமாரன், இவன் மாக்காத்சிலும், சால்பீமிலும், பெத்ஷிமேசிலும், ஏலோன்பெத்தானானிலும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And Solomon had twelve officers over all Israel, which provided victuals for the king and his household: each man his month in a year made provision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏசேதின் குமாரன், இவன் அறுபோத்தில் இருந்தான்; சோகோவும் எப்பேர் சீமையனைத்தும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And Solomon had twelve officers over all Israel, which provided victuals for the king and his household: each man his month in a year made provision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அபினதாபின் குமாரன், இவன் தோரின் நாட்டுப்புறமனைத்திற்கும் விசாரிப்புக்காரனாயிருந்தான்; சாலொமோனின் குமாரத்தியாகிய தாபாத் இவனுக்கு மனைவியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[8. And these are their names: The son of Hur, in mount Ephraim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அபினதாபின் குமாரன், இவன் தோரின் நாட்டுப்புறமனைத்திற்கும் விசாரிப்புக்காரனாயிருந்தான்; சாலொமோனின் குமாரத்தியாகிய தாபாத் இவனுக்கு மனைவியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[9. The son of Dekar, in Makaz, and in Shaalbim, and Bethshemesh, and Elonbethhanan:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அகிலூதின் குமாரனாகிய பானா, இவன் விசாரிப்பில், தானாகும், மெகிதோவும், சர்த்தனாவுக்குப் பக்கமாகவும் யெஸ்ரயேலுக்குக் கீழாகவும் பெத்செயான் தொடங்கி ஆபேல் மெகொல்லாமட்டும் யக்மெயாமுக்கு அப்புறத்துமட்டும் இருக்கிற பெத்செயான் அனைத்தும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. The son of Dekar, in Makaz, and in Shaalbim, and Bethshemesh, and Elonbethhanan:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அகிலூதின் குமாரனாகிய பானா, இவன் விசாரிப்பில், தானாகும், மெகிதோவும், சர்த்தனாவுக்குப் பக்கமாகவும் யெஸ்ரயேலுக்குக் கீழாகவும் பெத்செயான் தொடங்கி ஆபேல் மெகொல்லாமட்டும் யக்மெயாமுக்கு அப்புறத்துமட்டும் இருக்கிற பெத்செயான் அனைத்தும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. The son of Hesed, in Aruboth; to him pertained Sochoh, and all the land of Hepher:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கேபேரின் குமாரன், இவன் கீலேயாத்திலுள்ள ராமோத்தில் இருந்தான்; கீலேயாத்திலுள்ள மனாசேயின் குமாரனாகிய யாவீரின் கிராமங்களும் மதில்களும் வெண்கல தாழ்ப்பாள்களுமுள்ள பாசான் தேசத்தினுடைய அறுபது பெரிய பட்டணங்களுள்ள அர்கோப் சீமையும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. The son of Hesed, in Aruboth; to him pertained Sochoh, and all the land of Hepher:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கேபேரின் குமாரன், இவன் கீலேயாத்திலுள்ள ராமோத்தில் இருந்தான்; கீலேயாத்திலுள்ள மனாசேயின் குமாரனாகிய யாவீரின் கிராமங்களும் மதில்களும் வெண்கல தாழ்ப்பாள்களுமுள்ள பாசான் தேசத்தினுடைய அறுபது பெரிய பட்டணங்களுள்ள அர்கோப் சீமையும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. The son of Abinadab, in all the region of Dor; which had Taphath the daughter of Solomon to wife:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய சாலொமோன் சமஸ்த இஸ்ரவேலின் மேலும் ராஜாவாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. So king Solomon was king over all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கேபேரின் குமாரன், இவன் கீலேயாத்திலுள்ள ராமோத்தில் இருந்தான்; கீலேயாத்திலுள்ள மனாசேயின் குமாரனாகிய யாவீரின் கிராமங்களும் மதில்களும் வெண்கல தாழ்ப்பாள்களுமுள்ள பாசான் தேசத்தினுடைய அறுபது பெரிய பட்டணங்களுள்ள அர்கோப் சீமையும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. The son of Abinadab, in all the region of Dor; which had Taphath the daughter of Solomon to wife:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இத்தோவின் குமாரன் அகினதாப், இவன் மக்னாயீமில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. Baana the son of Ahilud; to him pertained Taanach and Megiddo, and all Bethshean, which is by Zartanah beneath Jezreel, from Bethshean to Abelmeholah, even unto the place that is beyond Jokneam:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அகிமாஸ், இவன் நப்தலியில் இருந்தான்; இவன் சாலொமோனுக்கு இருந்த ஒரு குமாரத்தியாகிய பஸ்மாத் என்பவளை விவாகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[12. Baana the son of Ahilud; to him pertained Taanach and Megiddo, and all Bethshean, which is by Zartanah beneath Jezreel, from Bethshean to Abelmeholah, even unto the place that is beyond Jokneam:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஊசாயின் குமாரன் பானா, இவன் ஆசேரிலும் ஆலோத்திலும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. Baana the son of Ahilud; to him pertained Taanach and Megiddo, and all Bethshean, which is by Zartanah beneath Jezreel, from Bethshean to Abelmeholah, even unto the place that is beyond Jokneam:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பருவாவின் குமாரன் யோசபாத், இவன் இசக்காரில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. The son of Geber, in Ramothgilead; to him pertained the towns of Jair the son of Manasseh, which are in Gilead; to him also pertained the region of Argob, which is in Bashan, threescore great cities with walls and brazen bars:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏலாவின் குமாரன் சீமேயி, இவன் பென்யமீனில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. The son of Geber, in Ramothgilead; to him pertained the towns of Jair the son of Manasseh, which are in Gilead; to him also pertained the region of Argob, which is in Bashan, threescore great cities with walls and brazen bars:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஊரியின் குமாரன் கேபேர், இவன் எமோரியரின் ராஜாவாகிய சீகோனுக்கும் பாசானின் ராஜாவாகிய ஓகுக்கும் இருந்த தேசமாகிய கீலேயாத்தேசத்தில் இருந்தான்; இவன்மாத்திரம் அத்தேசத்தில் அதிபதியாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. The son of Geber, in Ramothgilead; to him pertained the towns of Jair the son of Manasseh, which are in Gilead; to him also pertained the region of Argob, which is in Bashan, threescore great cities with walls and brazen bars:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஊரியின் குமாரன் கேபேர், இவன் எமோரியரின் ராஜாவாகிய சீகோனுக்கும் பாசானின் ராஜாவாகிய ஓகுக்கும் இருந்த தேசமாகிய கீலேயாத்தேசத்தில் இருந்தான்; இவன்மாத்திரம் அத்தேசத்தில் அதிபதியாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Ahinadab the son of Iddo had Mahanaim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதாவும் இஸ்ரவேலும் கடற்கரை மணலத்தனை ஏராளமாயிருந்து, புசித்துக் குடித்து மகிழ்ந்துகொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Ahimaaz was in Naphtali; he also took Basmath the daughter of Solomon to wife:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதாவும் இஸ்ரவேலும் கடற்கரை மணலத்தனை ஏராளமாயிருந்து, புசித்துக் குடித்து மகிழ்ந்துகொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Ahimaaz was in Naphtali; he also took Basmath the daughter of Solomon to wife:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுக்கு இருந்த பிரபுக்கள்: சாதோக்கின் குமாரனாகிய அசரியா பிரதான மந்திரியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And these were the princes which he had; Azariah the son of Zadok the priest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதிதொடங்கி, பெலிஸ்தர் தேசவழியாய் எகிப்தின் எல்லைமட்டும் இருக்கிற சகல ராஜ்யங்களையும் சாலொமோன் ஆண்டுகொண்டிருந்தான்; அவர்கள் சாலொமோனுக்குக் காணிக்கைகளைக் கொண்டுவந்து, அவன் உயிரோடிருந்த நாளெல்லாம் அவனைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Baanah the son of Hushai was in Asher and in Aloth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதிதொடங்கி, பெலிஸ்தர் தேசவழியாய் எகிப்தின் எல்லைமட்டும் இருக்கிற சகல ராஜ்யங்களையும் சாலொமோன் ஆண்டுகொண்டிருந்தான்; அவர்கள் சாலொமோனுக்குக் காணிக்கைகளைக் கொண்டுவந்து, அவன் உயிரோடிருந்த நாளெல்லாம் அவனைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Jehoshaphat the son of Paruah, in Issachar:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாள் ஒன்றிற்குச் சாலொமோனுக்குச் செல்லும் சாப்பாட்டுச் செலவு, முப்பது மரக்கால் மெல்லிய மாவும், அறுபது மரக்கால் மாவும்,]]></a:t>
+              <a:t><![CDATA[18. Shimei the son of Elah, in Benjamin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாள் ஒன்றிற்குச் சாலொமோனுக்குச் செல்லும் சாப்பாட்டுச் செலவு, முப்பது மரக்கால் மெல்லிய மாவும், அறுபது மரக்கால் மாவும்,]]></a:t>
+              <a:t><![CDATA[19. Geber the son of Uri was in the country of Gilead, in the country of Sihon king of the Amorites, and of Og king of Bashan; and he was the only officer which was in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கலைமான்களையும் வெளிமான்களையும் வரையாடுகளையும் கொழுமையான பறவைகளையும் தவிர, கொழுக்கப்பட்ட பத்து மாடுகளும், மேய்ச்சலிலிருந்து வந்த இருபது மாடுகளும் நூறு ஆடுகளுமாம்.]]></a:t>
+              <a:t><![CDATA[19. Geber the son of Uri was in the country of Gilead, in the country of Sihon king of the Amorites, and of Og king of Bashan; and he was the only officer which was in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கலைமான்களையும் வெளிமான்களையும் வரையாடுகளையும் கொழுமையான பறவைகளையும் தவிர, கொழுக்கப்பட்ட பத்து மாடுகளும், மேய்ச்சலிலிருந்து வந்த இருபது மாடுகளும் நூறு ஆடுகளுமாம்.]]></a:t>
+              <a:t><![CDATA[20. Judah and Israel were many, as the sand which is by the sea in multitude, eating and drinking, and making merry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நதிக்கு இப்புறத்தில் இருக்கிற திப்சாமுதற்கொண்டு ஆசாமட்டுமுள்ளவையெல்லாவற்றையும், நதிக்கு இப்புறத்திலுள்ள சகல ராஜாக்களையும் ஆண்டுவந்தான்; அவனைச் சுற்றி எங்கும் சமாதானமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. Judah and Israel were many, as the sand which is by the sea in multitude, eating and drinking, and making merry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நதிக்கு இப்புறத்தில் இருக்கிற திப்சாமுதற்கொண்டு ஆசாமட்டுமுள்ளவையெல்லாவற்றையும், நதிக்கு இப்புறத்திலுள்ள சகல ராஜாக்களையும் ஆண்டுவந்தான்; அவனைச் சுற்றி எங்கும் சமாதானமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And Solomon reigned over all kingdoms from the river unto the land of the Philistines, and unto the border of Egypt: they brought presents, and served Solomon all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சாலொமோனுடைய நாளெல்லாம் தாண் துவக்கிப் பெயெர்செபாமட்டும், யூதாவும் இஸ்ரவேலும் அவரவர் தங்கள் தங்கள் திராட்சச்செடியின் நிழலிலும், தங்கள் தங்கள் அத்திமரத்தின் நிழலிலும் சுகமாய்க் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Solomon reigned over all kingdoms from the river unto the land of the Philistines, and unto the border of Egypt: they brought presents, and served Solomon all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சாலொமோனுடைய நாளெல்லாம் தாண் துவக்கிப் பெயெர்செபாமட்டும், யூதாவும் இஸ்ரவேலும் அவரவர் தங்கள் தங்கள் திராட்சச்செடியின் நிழலிலும், தங்கள் தங்கள் அத்திமரத்தின் நிழலிலும் சுகமாய்க் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Solomon reigned over all kingdoms from the river unto the land of the Philistines, and unto the border of Egypt: they brought presents, and served Solomon all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீசாவின் குமாரராகிய ஏலிகோரேப்பும் அகியாவும் சம்பிரதிகளாயிருந்தார்கள்; அகிலூதின் குமாரன் யோசபாத் மந்திரியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. Elihoreph and Ahiah, the sons of Shisha, scribes; Jehoshaphat the son of Ahilud, the recorder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாலொமோனுக்கு நாலாயிரம் இரதக் குதிரைலாயங்களும், பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Solomon's provision for one day was thirty measures of fine flour, and threescore measures of meal,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேற்சொல்லிய மணியகாரரில் ஒவ்வொருவரும் தன் தன் மாதத்திலே சாலொமோன் ராஜாவுக்கும், ராஜாவின் பந்திக்கு வரும் யாவருக்கும் வேண்டியவைகளை ஒரு குறைவுமின்றி பராமரித்து,]]></a:t>
+              <a:t><![CDATA[22. And Solomon's provision for one day was thirty measures of fine flour, and threescore measures of meal,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேற்சொல்லிய மணியகாரரில் ஒவ்வொருவரும் தன் தன் மாதத்திலே சாலொமோன் ராஜாவுக்கும், ராஜாவின் பந்திக்கு வரும் யாவருக்கும் வேண்டியவைகளை ஒரு குறைவுமின்றி பராமரித்து,]]></a:t>
+              <a:t><![CDATA[23. Ten fat oxen, and twenty oxen out of the pastures, and an hundred sheep, beside harts, and roebucks, and fallow-deer, and fatted fowl.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. குதிரைகளுக்கும் ஒட்டகங்களுக்கும் வேண்டிய வாற்கோதுமையையும், வைக்கோலையும், அவரவர் தங்களுக்கு இடப்பட்ட கட்டளையின்படி அவைகள் இருக்கும் ஸ்தலத்திற்குக் கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Ten fat oxen, and twenty oxen out of the pastures, and an hundred sheep, beside harts, and roebucks, and fallow-deer, and fatted fowl.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. குதிரைகளுக்கும் ஒட்டகங்களுக்கும் வேண்டிய வாற்கோதுமையையும், வைக்கோலையும், அவரவர் தங்களுக்கு இடப்பட்ட கட்டளையின்படி அவைகள் இருக்கும் ஸ்தலத்திற்குக் கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. For he had dominion over all the region on this side the river, from Tiphsah even to Azzah, over all the kings on this side the river: and he had peace on all sides round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் சாலொமோனுக்கு மிகுதியான ஞானத்தையும் புத்தியையும், கடற்கரை மணலத்தனையான மனோவிருத்தியையும் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[24. For he had dominion over all the region on this side the river, from Tiphsah even to Azzah, over all the kings on this side the river: and he had peace on all sides round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் சாலொமோனுக்கு மிகுதியான ஞானத்தையும் புத்தியையும், கடற்கரை மணலத்தனையான மனோவிருத்தியையும் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[25. And Judah and Israel dwelt safely, every man under his vine and under his fig tree, from Dan even to Beersheba, all the days of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சகல கிழக்கத்திப் புத்திரரின் ஞானத்தையும் எகிப்தியரின் சகல ஞானத்தையும் பார்க்கிலும் சாலொமோனின் ஞானம் சிறந்ததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And Judah and Israel dwelt safely, every man under his vine and under his fig tree, from Dan even to Beersheba, all the days of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. சகல கிழக்கத்திப் புத்திரரின் ஞானத்தையும் எகிப்தியரின் சகல ஞானத்தையும் பார்க்கிலும் சாலொமோனின் ஞானம் சிறந்ததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And Judah and Israel dwelt safely, every man under his vine and under his fig tree, from Dan even to Beersheba, all the days of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் எஸ்ராகியனாகிய ஏத்தானிலும், ஏமான், கல்கோல், தர்தா என்னும் மாகோலின்குமாரரிலும், மற்ற எல்லா மனுஷரிலும் ஞானவானாயிருந்தான்; சுற்றிலும் இருந்த சகல ஜாதிகளிலும் அவன் கீர்த்தி பிரபலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. And Solomon had forty thousand stalls of horses for his chariots, and twelve thousand horsemen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோய்தாவின் குமாரன் பெனாயா படைத்தலைவனும், சாதோக்கும் அபியத்தாரும் ஆசாரியர்களுமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Elihoreph and Ahiah, the sons of Shisha, scribes; Jehoshaphat the son of Ahilud, the recorder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் எஸ்ராகியனாகிய ஏத்தானிலும், ஏமான், கல்கோல், தர்தா என்னும் மாகோலின்குமாரரிலும், மற்ற எல்லா மனுஷரிலும் ஞானவானாயிருந்தான்; சுற்றிலும் இருந்த சகல ஜாதிகளிலும் அவன் கீர்த்தி பிரபலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. And those officers provided victual for king Solomon, and for all that came unto king Solomon's table, every man in his month: they lacked nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் மூவாயிரம் நீதிமொழிகளைச் சொன்னான்; அவனுடைய பாட்டுகள் ஆயிரத்து ஐந்து.]]></a:t>
+              <a:t><![CDATA[27. And those officers provided victual for king Solomon, and for all that came unto king Solomon's table, every man in his month: they lacked nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. லீபனோனில் இருக்கிற கேதுருமரங்கள் முதற்கொண்டு சுவரில் முளைக்கிற ஈசோப்புப் பூண்டுவரைக்குமுள்ள மரமுதலிய தாபரங்களைக்குறித்தும், மிருகங்கள் பறவைகள் ஊரும்பிராணிகள் மச்சங்கள் ஆகிய இவைகளைக்குறித்தும் வாக்கியங்களைச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[28. Barley also and straw for the horses and dromedaries brought they unto the place where the officers were, every man according to his charge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. லீபனோனில் இருக்கிற கேதுருமரங்கள் முதற்கொண்டு சுவரில் முளைக்கிற ஈசோப்புப் பூண்டுவரைக்குமுள்ள மரமுதலிய தாபரங்களைக்குறித்தும், மிருகங்கள் பறவைகள் ஊரும்பிராணிகள் மச்சங்கள் ஆகிய இவைகளைக்குறித்தும் வாக்கியங்களைச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[28. Barley also and straw for the horses and dromedaries brought they unto the place where the officers were, every man according to his charge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சாலொமோனின் ஞானத்தைக் குறித்துக் கேள்விப்பட்ட பூமியின் சகல ராஜாக்களிடத்திலுமிருந்து நானாஜாதியான ஜனங்களும் அவனுடைய ஞானத்தைக் கேட்கிறதற்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And God gave Solomon wisdom and understanding exceeding much, and largeness of heart, even as the sand that is on the sea shore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5863,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சாலொமோனின் ஞானத்தைக் குறித்துக் கேள்விப்பட்ட பூமியின் சகல ராஜாக்களிடத்திலுமிருந்து நானாஜாதியான ஜனங்களும் அவனுடைய ஞானத்தைக் கேட்கிறதற்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And God gave Solomon wisdom and understanding exceeding much, and largeness of heart, even as the sand that is on the sea shore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Solomon's wisdom excelled the wisdom of all the children of the east country, and all the wisdom of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Solomon's wisdom excelled the wisdom of all the children of the east country, and all the wisdom of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. For he was wiser than all men; than Ethan the Ezrahite, and Heman, and Chalcol, and Darda, the sons of Mahol: and his fame was in all nations round about.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. For he was wiser than all men; than Ethan the Ezrahite, and Heman, and Chalcol, and Darda, the sons of Mahol: and his fame was in all nations round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6408,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாத்தானின் குமாரன் அசரியா மணியகாரரின் தலைவனாயிருந்தான்; நாத்தானின் குமாரன் சாபூத் ராஜாவின் பிரதானியும் இஷ்டனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And Benaiah the son of Jehoiada was over the host: and Zadok and Abiathar were the priests:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And he spoke three thousand proverbs: and his songs were a thousand and five.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he spoke of trees, from the cedar tree that is in Lebanon even unto the hyssop that springs out of the wall: he spoke also of beasts, and of fowl, and of creeping things, and of fishes.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he spoke of trees, from the cedar tree that is in Lebanon even unto the hyssop that springs out of the wall: he spoke also of beasts, and of fowl, and of creeping things, and of fishes.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he spoke of trees, from the cedar tree that is in Lebanon even unto the hyssop that springs out of the wall: he spoke also of beasts, and of fowl, and of creeping things, and of fishes.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And there came of all people to hear the wisdom of Solomon, from all kings of the earth, which had heard of his wisdom.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And there came of all people to hear the wisdom of Solomon, from all kings of the earth, which had heard of his wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +7171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாத்தானின் குமாரன் அசரியா மணியகாரரின் தலைவனாயிருந்தான்; நாத்தானின் குமாரன் சாபூத் ராஜாவின் பிரதானியும் இஷ்டனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And Azariah the son of Nathan was over the officers: and Zabud the son of Nathan was principal officer, and the king's friend:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +7280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அகீஷார் அரமனை விசாரிப்புக்காரனும், அப்தாவின் குமாரன் அதோனிராம் பகுதி விசாரிப்புக்காரனுமாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And Azariah the son of Nathan was over the officers: and Zabud the son of Nathan was principal officer, and the king's friend:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +7389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவுக்கும் அவன் அரமனைக்கும் வேண்டிய உணவுப்பொருள்களைச் சேகரிக்கிற பன்னிரண்டு மணியகாரர் சாலொமோனுக்கு இஸ்ரவேல் தேசமெங்கும் வைக்கப்பட்டிருந்தார்கள்; அவர்கள் மாதத்துக்கு ஒவ்வொருவராக வருஷமுழுவதும் பராமரித்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Ahishar was over the household: and Adoniram the son of Abda was over the tribute.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +7468,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414349" r:id="rId1"/>
+    <p:sldLayoutId id="2478632462" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,54 +7912,134 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6958,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[household: each man his month in a year made provision.]]></a:t>
+              <a:t><![CDATA[இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And these are their names: The son of Hur, in mount Ephraim:]]></a:t>
+              <a:t><![CDATA[7. ராஜாவுக்கும் அவன் அரமனைக்கும் வேண்டிய உணவுப்பொருள்களைச் சேகரிக்கிற பன்னிரண்டு மணியகாரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The son of Dekar, in Makaz, and in Shaalbim, and Bethshemesh, and Elonbethhanan:]]></a:t>
+              <a:t><![CDATA[சாலொமோனுக்கு இஸ்ரவேல் தேசமெங்கும் வைக்கப்பட்டிருந்தார்கள்; அவர்கள் மாதத்துக்கு ஒவ்வொருவராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The son of Hesed, in Aruboth; to him pertained Sochoh, and all the land of Hepher:]]></a:t>
+              <a:t><![CDATA[வருஷமுழுவதும் பராமரித்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The son of Abinadab, in all the region of Dor; which had Taphath the daughter of Solomon to]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் நாமங்களாவன: ஊரின் குமாரன், இவன் எப்பிராயீம் மலைத்தேசத்தில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife:]]></a:t>
+              <a:t><![CDATA[9. தேக்கேரின் குமாரன், இவன் மாக்காத்சிலும், சால்பீமிலும், பெத்ஷிமேசிலும், ஏலோன்பெத்தானானிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Baana the son of Ahilud; to him pertained Taanach and Megiddo, and all Bethshean, which is by]]></a:t>
+              <a:t><![CDATA[இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zartanah beneath Jezreel, from Bethshean to Abelmeholah, even unto the place that is beyond Jokneam:]]></a:t>
+              <a:t><![CDATA[10. ஏசேதின் குமாரன், இவன் அறுபோத்தில் இருந்தான்; சோகோவும் எப்பேர் சீமையனைத்தும் இவன் விசாரிப்பில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The son of Geber, in Ramothgilead; to him pertained the towns of Jair the son of Manasseh, which]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are in Gilead; to him also pertained the region of Argob, which is in Bashan, threescore great]]></a:t>
+              <a:t><![CDATA[11. அபினதாபின் குமாரன், இவன் தோரின் நாட்டுப்புறமனைத்திற்கும் விசாரிப்புக்காரனாயிருந்தான்; சாலொமோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. So king Solomon was king over all Israel.]]></a:t>
+              <a:t><![CDATA[1. ராஜாவாகிய சாலொமோன் சமஸ்த இஸ்ரவேலின் மேலும் ராஜாவாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cities with walls and brazen bars:]]></a:t>
+              <a:t><![CDATA[குமாரத்தியாகிய தாபாத் இவனுக்கு மனைவியாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Ahinadab the son of Iddo had Mahanaim:]]></a:t>
+              <a:t><![CDATA[12. அகிலூதின் குமாரனாகிய பானா, இவன் விசாரிப்பில், தானாகும், மெகிதோவும், சர்த்தனாவுக்குப் பக்கமாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Ahimaaz was in Naphtali; he also took Basmath the daughter of Solomon to wife:]]></a:t>
+              <a:t><![CDATA[யெஸ்ரயேலுக்குக் கீழாகவும் பெத்செயான் தொடங்கி ஆபேல் மெகொல்லாமட்டும் யக்மெயாமுக்கு அப்புறத்துமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Baanah the son of Hushai was in Asher and in Aloth:]]></a:t>
+              <a:t><![CDATA[இருக்கிற பெத்செயான் அனைத்தும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Jehoshaphat the son of Paruah, in Issachar:]]></a:t>
+              <a:t><![CDATA[13. கேபேரின் குமாரன், இவன் கீலேயாத்திலுள்ள ராமோத்தில் இருந்தான்; கீலேயாத்திலுள்ள மனாசேயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Shimei the son of Elah, in Benjamin:]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யாவீரின் கிராமங்களும் மதில்களும் வெண்கல தாழ்ப்பாள்களுமுள்ள பாசான் தேசத்தினுடைய அறுபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Geber the son of Uri was in the country of Gilead, in the country of Sihon king of the Amorites,]]></a:t>
+              <a:t><![CDATA[பெரிய பட்டணங்களுள்ள அர்கோப் சீமையும் இவன் விசாரிப்பில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and of Og king of Bashan; and he was the only officer which was in the land.]]></a:t>
+              <a:t><![CDATA[14. இத்தோவின் குமாரன் அகினதாப், இவன் மக்னாயீமில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Judah and Israel were many, as the sand which is by the sea in multitude, eating and drinking,]]></a:t>
+              <a:t><![CDATA[15. அகிமாஸ், இவன் நப்தலியில் இருந்தான்; இவன் சாலொமோனுக்கு இருந்த ஒரு குமாரத்தியாகிய பஸ்மாத் என்பவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and making merry.]]></a:t>
+              <a:t><![CDATA[விவாகம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And these were the princes which he had; Azariah the son of Zadok the priest,]]></a:t>
+              <a:t><![CDATA[2. அவனுக்கு இருந்த பிரபுக்கள்: சாதோக்கின் குமாரனாகிய அசரியா பிரதான மந்திரியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Solomon reigned over all kingdoms from the river unto the land of the Philistines, and unto]]></a:t>
+              <a:t><![CDATA[16. ஊசாயின் குமாரன் பானா, இவன் ஆசேரிலும் ஆலோத்திலும் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the border of Egypt: they brought presents, and served Solomon all the days of his life.]]></a:t>
+              <a:t><![CDATA[17. பருவாவின் குமாரன் யோசபாத், இவன் இசக்காரில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Solomon's provision for one day was thirty measures of fine flour, and threescore measures]]></a:t>
+              <a:t><![CDATA[18. ஏலாவின் குமாரன் சீமேயி, இவன் பென்யமீனில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of meal,]]></a:t>
+              <a:t><![CDATA[19. ஊரியின் குமாரன் கேபேர், இவன் எமோரியரின் ராஜாவாகிய சீகோனுக்கும் பாசானின் ராஜாவாகிய ஓகுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Ten fat oxen, and twenty oxen out of the pastures, and an hundred sheep, beside harts, and]]></a:t>
+              <a:t><![CDATA[இருந்த தேசமாகிய கீலேயாத்தேசத்தில் இருந்தான்; இவன்மாத்திரம் அத்தேசத்தில் அதிபதியாய் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[roebucks, and fallow-deer, and fatted fowl.]]></a:t>
+              <a:t><![CDATA[20. யூதாவும் இஸ்ரவேலும் கடற்கரை மணலத்தனை ஏராளமாயிருந்து, புசித்துக் குடித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. For he had dominion over all the region on this side the river, from Tiphsah even to Azzah, over]]></a:t>
+              <a:t><![CDATA[மகிழ்ந்துகொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the kings on this side the river: and he had peace on all sides round about him.]]></a:t>
+              <a:t><![CDATA[21. நதிதொடங்கி, பெலிஸ்தர் தேசவழியாய் எகிப்தின் எல்லைமட்டும் இருக்கிற சகல ராஜ்யங்களையும் சாலொமோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Judah and Israel dwelt safely, every man under his vine and under his fig tree, from Dan]]></a:t>
+              <a:t><![CDATA[ஆண்டுகொண்டிருந்தான்; அவர்கள் சாலொமோனுக்குக் காணிக்கைகளைக் கொண்டுவந்து, அவன் உயிரோடிருந்த நாளெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even to Beersheba, all the days of Solomon.]]></a:t>
+              <a:t><![CDATA[அவனைச் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Elihoreph and Ahiah, the sons of Shisha, scribes; Jehoshaphat the son of Ahilud, the recorder.]]></a:t>
+              <a:t><![CDATA[3. சீசாவின் குமாரராகிய ஏலிகோரேப்பும் அகியாவும் சம்பிரதிகளாயிருந்தார்கள்; அகிலூதின் குமாரன் யோசபாத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Solomon had forty thousand stalls of horses for his chariots, and twelve thousand horsemen.]]></a:t>
+              <a:t><![CDATA[22. நாள் ஒன்றிற்குச் சாலொமோனுக்குச் செல்லும் சாப்பாட்டுச் செலவு, முப்பது மரக்கால் மெல்லிய மாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And those officers provided victual for king Solomon, and for all that came unto king Solomon's]]></a:t>
+              <a:t><![CDATA[அறுபது மரக்கால் மாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[table, every man in his month: they lacked nothing.]]></a:t>
+              <a:t><![CDATA[23. கலைமான்களையும் வெளிமான்களையும் வரையாடுகளையும் கொழுமையான பறவைகளையும் தவிர, கொழுக்கப்பட்ட பத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Barley also and straw for the horses and dromedaries brought they unto the place where the]]></a:t>
+              <a:t><![CDATA[மாடுகளும், மேய்ச்சலிலிருந்து வந்த இருபது மாடுகளும் நூறு ஆடுகளுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[officers were, every man according to his charge.]]></a:t>
+              <a:t><![CDATA[24. நதிக்கு இப்புறத்தில் இருக்கிற திப்சாமுதற்கொண்டு ஆசாமட்டுமுள்ளவையெல்லாவற்றையும், நதிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And God gave Solomon wisdom and understanding exceeding much, and largeness of heart, even as]]></a:t>
+              <a:t><![CDATA[இப்புறத்திலுள்ள சகல ராஜாக்களையும் ஆண்டுவந்தான்; அவனைச் சுற்றி எங்கும் சமாதானமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sand that is on the sea shore.]]></a:t>
+              <a:t><![CDATA[25. சாலொமோனுடைய நாளெல்லாம் தாண் துவக்கிப் பெயெர்செபாமட்டும், யூதாவும் இஸ்ரவேலும் அவரவர் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Solomon's wisdom excelled the wisdom of all the children of the east country, and all the]]></a:t>
+              <a:t><![CDATA[தங்கள் திராட்சச்செடியின் நிழலிலும், தங்கள் தங்கள் அத்திமரத்தின் நிழலிலும் சுகமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wisdom of Egypt.]]></a:t>
+              <a:t><![CDATA[குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. For he was wiser than all men; than Ethan the Ezrahite, and Heman, and Chalcol, and Darda, the]]></a:t>
+              <a:t><![CDATA[26. சாலொமோனுக்கு நாலாயிரம் இரதக் குதிரைலாயங்களும், பன்னீராயிரம் குதிரைவீரரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Benaiah the son of Jehoiada was over the host: and Zadok and Abiathar were the priests:]]></a:t>
+              <a:t><![CDATA[மந்திரியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons of Mahol: and his fame was in all nations round about.]]></a:t>
+              <a:t><![CDATA[27. மேற்சொல்லிய மணியகாரரில் ஒவ்வொருவரும் தன் தன் மாதத்திலே சாலொமோன் ராஜாவுக்கும், ராஜாவின் பந்திக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And he spoke three thousand proverbs: and his songs were a thousand and five.]]></a:t>
+              <a:t><![CDATA[வரும் யாவருக்கும் வேண்டியவைகளை ஒரு குறைவுமின்றி பராமரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And he spoke of trees, from the cedar tree that is in Lebanon even unto the hyssop that springs]]></a:t>
+              <a:t><![CDATA[28. குதிரைகளுக்கும் ஒட்டகங்களுக்கும் வேண்டிய வாற்கோதுமையையும், வைக்கோலையும், அவரவர் தங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the wall: he spoke also of beasts, and of fowl, and of creeping things, and of fishes.]]></a:t>
+              <a:t><![CDATA[இடப்பட்ட கட்டளையின்படி அவைகள் இருக்கும் ஸ்தலத்திற்குக் கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And there came of all people to hear the wisdom of Solomon, from all kings of the earth, which]]></a:t>
+              <a:t><![CDATA[29. தேவன் சாலொமோனுக்கு மிகுதியான ஞானத்தையும் புத்தியையும், கடற்கரை மணலத்தனையான மனோவிருத்தியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14636,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had heard of his wisdom.]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. சகல கிழக்கத்திப் புத்திரரின் ஞானத்தையும் எகிப்தியரின் சகல ஞானத்தையும் பார்க்கிலும் சாலொமோனின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஞானம் சிறந்ததாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவன் எஸ்ராகியனாகிய ஏத்தானிலும், ஏமான், கல்கோல், தர்தா என்னும் மாகோலின்குமாரரிலும், மற்ற எல்லா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனுஷரிலும் ஞானவானாயிருந்தான்; சுற்றிலும் இருந்த சகல ஜாதிகளிலும் அவன் கீர்த்தி பிரபலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +15296,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Azariah the son of Nathan was over the officers: and Zabud the son of Nathan was principal]]></a:t>
+              <a:t><![CDATA[4. யோய்தாவின் குமாரன் பெனாயா படைத்தலைவனும், சாதோக்கும் அபியத்தாரும் ஆசாரியர்களுமாயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவன் மூவாயிரம் நீதிமொழிகளைச் சொன்னான்; அவனுடைய பாட்டுகள் ஆயிரத்து ஐந்து.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. லீபனோனில் இருக்கிற கேதுருமரங்கள் முதற்கொண்டு சுவரில் முளைக்கிற ஈசோப்புப் பூண்டுவரைக்குமுள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மரமுதலிய தாபரங்களைக்குறித்தும், மிருகங்கள் பறவைகள் ஊரும்பிராணிகள் மச்சங்கள் ஆகிய இவைகளைக்குறித்தும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாக்கியங்களைச் சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. சாலொமோனின் ஞானத்தைக் குறித்துக் கேள்விப்பட்ட பூமியின் சகல ராஜாக்களிடத்திலுமிருந்து நானாஜாதியான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்களும் அவனுடைய ஞானத்தைக் கேட்கிறதற்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[officer, and the king's friend:]]></a:t>
+              <a:t><![CDATA[5. நாத்தானின் குமாரன் அசரியா மணியகாரரின் தலைவனாயிருந்தான்; நாத்தானின் குமாரன் சாபூத் ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Ahishar was over the household: and Adoniram the son of Abda was over the tribute.]]></a:t>
+              <a:t><![CDATA[பிரதானியும் இஷ்டனுமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Solomon had twelve officers over all Israel, which provided victuals for the king and his]]></a:t>
+              <a:t><![CDATA[6. அகீஷார் அரமனை விசாரிப்புக்காரனும், அப்தாவின் குமாரன் அதோனிராம் பகுதி விசாரிப்புக்காரனுமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +16545,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +16655,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +16830,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>65</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>