--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -7468,51 +7468,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632462" r:id="rId1"/>
+    <p:sldLayoutId id="2482634625" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16545,91 +16545,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +16655,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>