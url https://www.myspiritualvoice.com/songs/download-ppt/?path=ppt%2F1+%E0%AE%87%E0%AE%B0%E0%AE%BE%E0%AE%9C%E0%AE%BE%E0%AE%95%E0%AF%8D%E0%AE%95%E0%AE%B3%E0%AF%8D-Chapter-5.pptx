--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -67,50 +67,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +143,57 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +329,60 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. But now the LORD my God has given me rest on every side, so that there is neither adversary nor evil occurrence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. And, behold, I purpose to build an house unto the name of the LORD my God, as the LORD spoke unto David my father, saying, Your son, whom I will set upon your throne in your room, he shall build an house unto my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. And, behold, I purpose to build an house unto the name of the LORD my God, as the LORD spoke unto David my father, saying, Your son, whom I will set upon your throne in your room, he shall build an house unto my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. And, behold, I purpose to build an house unto the name of the LORD my God, as the LORD spoke unto David my father, saying, Your son, whom I will set upon your throne in your room, he shall build an house unto my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. Now therefore command you that they hew me cedar trees out of Lebanon; and my servants shall be with your servants: and unto you will I give hire for your servants according to all that you shall appoint: for you know that there is not among us any that can skill to hew timber like unto the Sidonians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. Now therefore command you that they hew me cedar trees out of Lebanon; and my servants shall be with your servants: and unto you will I give hire for your servants according to all that you shall appoint: for you know that there is not among us any that can skill to hew timber like unto the Sidonians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஈராம் சாலொமோனின் வார்த்தைகளைக் கேட்டபோது, மிகவும் சந்தோஷப்பட்டு: அந்த ஏராளமான ஜனங்களை ஆளும்படி, தாவீதுக்கு ஒரு ஞானமுள்ள குமாரனைக் கொடுத்த கர்த்தர் இன்று ஸ்தோத்திரிக்கப்படுவாராக என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[6. Now therefore command you that they hew me cedar trees out of Lebanon; and my servants shall be with your servants: and unto you will I give hire for your servants according to all that you shall appoint: for you know that there is not among us any that can skill to hew timber like unto the Sidonians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஈராம் சாலொமோனின் வார்த்தைகளைக் கேட்டபோது, மிகவும் சந்தோஷப்பட்டு: அந்த ஏராளமான ஜனங்களை ஆளும்படி, தாவீதுக்கு ஒரு ஞானமுள்ள குமாரனைக் கொடுத்த கர்த்தர் இன்று ஸ்தோத்திரிக்கப்படுவாராக என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[6. Now therefore command you that they hew me cedar trees out of Lebanon; and my servants shall be with your servants: and unto you will I give hire for your servants according to all that you shall appoint: for you know that there is not among us any that can skill to hew timber like unto the Sidonians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஈராம் சாலொமோனிடத்தில் மனுஷரை அனுப்பி: நீர் எனக்குச் சொல்லியனுப்பின காரியத்தை நான் கேட்டேன்; கேதுருமரங்களுக்காகவும், தேவதாரி விருட்சங்களுக்காகவும், உம்முடைய விருப்பத்தின்படியெல்லாம் நான் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass, when Hiram heard the words of Solomon, that he rejoiced greatly, and said, Blessed be the LORD this day, which has given unto David a wise son over this great people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஈராம் சாலொமோனிடத்தில் மனுஷரை அனுப்பி: நீர் எனக்குச் சொல்லியனுப்பின காரியத்தை நான் கேட்டேன்; கேதுருமரங்களுக்காகவும், தேவதாரி விருட்சங்களுக்காகவும், உம்முடைய விருப்பத்தின்படியெல்லாம் நான் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass, when Hiram heard the words of Solomon, that he rejoiced greatly, and said, Blessed be the LORD this day, which has given unto David a wise son over this great people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோனை அவனுடைய பிதாவின் ஸ்தானத்தில் ராஜாவாக அபிஷேகம் பண்ணினார்கள் என்று தீருவின் ராஜாவாகிய ஈராம் கேள்விப்பட்டு, தன் ஊழியக்காரரை அவனிடத்தில் அனுப்பினான்; ஈராம் தாவீதுக்குச் சகலநாளும் சிநேகிதனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And Hiram king of Tyre sent his servants unto Solomon; for he had heard that they had anointed him king in the room of his father: for Hiram was ever a lover of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத் தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And Hiram sent to Solomon, saying, I have considered the things which you sent to me for: and I will do all your desire concerning timber of cedar, and concerning timber of fir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத் தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And Hiram sent to Solomon, saying, I have considered the things which you sent to me for: and I will do all your desire concerning timber of cedar, and concerning timber of fir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத் தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And Hiram sent to Solomon, saying, I have considered the things which you sent to me for: and I will do all your desire concerning timber of cedar, and concerning timber of fir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே ஈராம் சாலொமோனுக்கு வேண்டியமட்டும் கேதுருமரங்களையும் தேவதாரி விருட்சங்களையும் கொடுத்துக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[9. My servants shall bring them down from Lebanon unto the sea: and I will convey them by sea in rafts unto the place that you shall appoint me, and will cause them to be discharged there, and you shall receive them: and you shall accomplish my desire, in giving food for my household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாலொமோன் ஈராமின் அரமனைக்குப் போஜனத்திற்காக இருபதினாயிரக்கலம் கோதுமையையும், இடித்துப்பிழிந்த ஒலிவமரங்களின் இருபதுகல எண்ணெயையும் கொடுத்தான்; இப்படிச் சாலொமோன் ஈராமுக்கு வருஷாந்தரம் கொடுத்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[9. My servants shall bring them down from Lebanon unto the sea: and I will convey them by sea in rafts unto the place that you shall appoint me, and will cause them to be discharged there, and you shall receive them: and you shall accomplish my desire, in giving food for my household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாலொமோன் ஈராமின் அரமனைக்குப் போஜனத்திற்காக இருபதினாயிரக்கலம் கோதுமையையும், இடித்துப்பிழிந்த ஒலிவமரங்களின் இருபதுகல எண்ணெயையும் கொடுத்தான்; இப்படிச் சாலொமோன் ஈராமுக்கு வருஷாந்தரம் கொடுத்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[9. My servants shall bring them down from Lebanon unto the sea: and I will convey them by sea in rafts unto the place that you shall appoint me, and will cause them to be discharged there, and you shall receive them: and you shall accomplish my desire, in giving food for my household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சாலொமோனுக்குச் சொல்லியிருந்தபடியே அவனுக்கு ஞானத்தைத் தந்தருளினார்; ஈராமுக்கும் சாலொமோனுக்கும் சமாதானம் உண்டாயிருந்து, இருவரும் உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. My servants shall bring them down from Lebanon unto the sea: and I will convey them by sea in rafts unto the place that you shall appoint me, and will cause them to be discharged there, and you shall receive them: and you shall accomplish my desire, in giving food for my household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சாலொமோனுக்குச் சொல்லியிருந்தபடியே அவனுக்கு ஞானத்தைத் தந்தருளினார்; ஈராமுக்கும் சாலொமோனுக்கும் சமாதானம் உண்டாயிருந்து, இருவரும் உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. So Hiram gave Solomon cedar trees and fir trees according to all his desire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் இஸ்ரவேலரெல்லாரிலும் ஊழியத்துக்கு முப்பதினாயிரம் அமஞ்சி ஆட்களைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[10. So Hiram gave Solomon cedar trees and fir trees according to all his desire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களில் ஒவ்வொரு மாத்திற்குப் பதினாயிரம்பேரை மாற்றி மாற்றி, லீபனோனுக்கு அனுப்பினான்; அவர்கள் ஒரு மாதம் லீபனோனிலும், இரண்டு மாதம் தங்கள் வீடுகளிலும் இருப்பார்கள்; அதோனீராம் அந்த அமஞ்சி ஆட்களின்மேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Solomon gave Hiram twenty thousand measures of wheat for food to his household, and twenty measures of pure oil: thus gave Solomon to Hiram year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோனை அவனுடைய பிதாவின் ஸ்தானத்தில் ராஜாவாக அபிஷேகம் பண்ணினார்கள் என்று தீருவின் ராஜாவாகிய ஈராம் கேள்விப்பட்டு, தன் ஊழியக்காரரை அவனிடத்தில் அனுப்பினான்; ஈராம் தாவீதுக்குச் சகலநாளும் சிநேகிதனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And Hiram king of Tyre sent his servants unto Solomon; for he had heard that they had anointed him king in the room of his father: for Hiram was ever a lover of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களில் ஒவ்வொரு மாத்திற்குப் பதினாயிரம்பேரை மாற்றி மாற்றி, லீபனோனுக்கு அனுப்பினான்; அவர்கள் ஒரு மாதம் லீபனோனிலும், இரண்டு மாதம் தங்கள் வீடுகளிலும் இருப்பார்கள்; அதோனீராம் அந்த அமஞ்சி ஆட்களின்மேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Solomon gave Hiram twenty thousand measures of wheat for food to his household, and twenty measures of pure oil: thus gave Solomon to Hiram year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனிடத்தில் சுமை சுமக்கிறவர்கள் எழுபதினாயிரம்பேரும், மலைகளில் மரம் வெட்டுகிறவர்கள் எண்பதினாயிரபேரும்,]]></a:t>
+              <a:t><![CDATA[11. And Solomon gave Hiram twenty thousand measures of wheat for food to his household, and twenty measures of pure oil: thus gave Solomon to Hiram year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனிடத்தில் சுமை சுமக்கிறவர்கள் எழுபதினாயிரம்பேரும், மலைகளில் மரம் வெட்டுகிறவர்கள் எண்பதினாயிரபேரும்,]]></a:t>
+              <a:t><![CDATA[12. And the LORD gave Solomon wisdom, as he promised him: and there was peace between Hiram and Solomon; and they two made a league together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவர்களைத்தவிர வேலையை விசாரித்து வேலையாட்களைக் கண்காணிக்கிறதற்கு தலைமையான விசாரிப்புக்காரர் மூவாயிரத்து முந்நூறுபேரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD gave Solomon wisdom, as he promised him: and there was peace between Hiram and Solomon; and they two made a league together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவர்களைத்தவிர வேலையை விசாரித்து வேலையாட்களைக் கண்காணிக்கிறதற்கு தலைமையான விசாரிப்புக்காரர் மூவாயிரத்து முந்நூறுபேரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And king Solomon raised a levy out of all Israel; and the levy was thirty thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வெட்டின கல்லால் ஆலயத்துக்கு அஸ்திபாரம் போட, பெரிதும் விலையேறப்பெற்றதுமான கற்களைக் கொண்டுவர ராஜா கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And he sent them to Lebanon, ten thousand a month by courses: a month they were in Lebanon, and two months at home: and Adoniram was over the levy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வெட்டின கல்லால் ஆலயத்துக்கு அஸ்திபாரம் போட, பெரிதும் விலையேறப்பெற்றதுமான கற்களைக் கொண்டுவர ராஜா கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And he sent them to Lebanon, ten thousand a month by courses: a month they were in Lebanon, and two months at home: and Adoniram was over the levy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலயத்தைக் கட்ட, சாலொமோனின் சிற்பாசாரிகளும், ஈராமின் சிற்பாசாரிகளும், கிபலி ஊராரும், அந்த மரங்களையும் கற்களையும் வெட்டி ஆயத்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And he sent them to Lebanon, ten thousand a month by courses: a month they were in Lebanon, and two months at home: and Adoniram was over the levy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3712,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலயத்தைக் கட்ட, சாலொமோனின் சிற்பாசாரிகளும், ஈராமின் சிற்பாசாரிகளும், கிபலி ஊராரும், அந்த மரங்களையும் கற்களையும் வெட்டி ஆயத்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Solomon had threescore and ten thousand that bare burdens, and fourscore thousand hewers in the mountains;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And Solomon had threescore and ten thousand that bare burdens, and fourscore thousand hewers in the mountains;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3930,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது சாலொமோன் ஈராமினிடத்தில் ஆட்களை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[1. And Hiram king of Tyre sent his servants unto Solomon; for he had heard that they had anointed him king in the room of his father: for Hiram was ever a lover of David.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Beside the chief of Solomon's officers which were over the work, three thousand and three hundred, which ruled over the people that wrought in the work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Beside the chief of Solomon's officers which were over the work, three thousand and three hundred, which ruled over the people that wrought in the work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the king commanded, and they brought great stones, costly stones, and hewed stones, to lay the foundation of the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the king commanded, and they brought great stones, costly stones, and hewed stones, to lay the foundation of the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Solomon's builders and Hiram's builders did hew them, and the Gibalites also: so they prepared timber and stones to build the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Solomon's builders and Hiram's builders did hew them, and the Gibalites also: so they prepared timber and stones to build the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் தகப்பனாகிய தாவீதின் சத்துருக்களைக் கர்த்தர் அவருடைய பாதங்களுக்குக் கீழ்ப்படுத்திவிடுமளவும், அவர்கள் தம்மைச் சுற்றிலும் செய்கிற யுத்தத்தினால், அவர் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்திற்கு ஆலயத்தைக் கட்ட, அவருக்குக் கூடாதிருந்தது என்று நீர் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[2. And Solomon sent to Hiram, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் தகப்பனாகிய தாவீதின் சத்துருக்களைக் கர்த்தர் அவருடைய பாதங்களுக்குக் கீழ்ப்படுத்திவிடுமளவும், அவர்கள் தம்மைச் சுற்றிலும் செய்கிற யுத்தத்தினால், அவர் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்திற்கு ஆலயத்தைக் கட்ட, அவருக்குக் கூடாதிருந்தது என்று நீர் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[3. You know how that David my father could not build an house unto the name of the LORD his God for the wars which were about him on every side, until the LORD put them under the soles of his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் இப்பொழுதோ என் தேவனாகிய கர்த்தர் எங்கும் எனக்கு இளைப்பாறுதலைத் தந்தார்; விரோதியும் இல்லை, இடையூறும் இல்லை.]]></a:t>
+              <a:t><![CDATA[3. You know how that David my father could not build an house unto the name of the LORD his God for the wars which were about him on every side, until the LORD put them under the soles of his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் இப்பொழுதோ என் தேவனாகிய கர்த்தர் எங்கும் எனக்கு இளைப்பாறுதலைத் தந்தார்; விரோதியும் இல்லை, இடையூறும் இல்லை.]]></a:t>
+              <a:t><![CDATA[3. You know how that David my father could not build an house unto the name of the LORD his God for the wars which were about him on every side, until the LORD put them under the soles of his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. But now the LORD my God has given me rest on every side, so that there is neither adversary nor evil occurrence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414412" r:id="rId1"/>
+    <p:sldLayoutId id="2478632512" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5500,110 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[David my father, saying, Your son, whom I will set upon your throne in your room, he shall build an]]></a:t>
+              <a:t><![CDATA[இடையூறும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house unto my name.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Now therefore command you that they hew me cedar trees out of Lebanon; and my servants shall be]]></a:t>
+              <a:t><![CDATA[ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with your servants: and unto you will I give hire for your servants according to all that you shall]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[appoint: for you know that there is not among us any that can skill to hew timber like unto the]]></a:t>
+              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sidonians.]]></a:t>
+              <a:t><![CDATA[அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass, when Hiram heard the words of Solomon, that he rejoiced greatly, and said,]]></a:t>
+              <a:t><![CDATA[வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Blessed be the LORD this day, which has given unto David a wise son over this great people.]]></a:t>
+              <a:t><![CDATA[கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Hiram sent to Solomon, saying, I have considered the things which you sent to me for: and I]]></a:t>
+              <a:t><![CDATA[7. ஈராம் சாலொமோனின் வார்த்தைகளைக் கேட்டபோது, மிகவும் சந்தோஷப்பட்டு: அந்த ஏராளமான ஜனங்களை ஆளும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will do all your desire concerning timber of cedar, and concerning timber of fir.]]></a:t>
+              <a:t><![CDATA[தாவீதுக்கு ஒரு ஞானமுள்ள குமாரனைக் கொடுத்த கர்த்தர் இன்று ஸ்தோத்திரிக்கப்படுவாராக என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Hiram king of Tyre sent his servants unto Solomon; for he had heard that they had anointed]]></a:t>
+              <a:t><![CDATA[1. சாலொமோனை அவனுடைய பிதாவின் ஸ்தானத்தில் ராஜாவாக அபிஷேகம் பண்ணினார்கள் என்று தீருவின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. My servants shall bring them down from Lebanon unto the sea: and I will convey them by sea in]]></a:t>
+              <a:t><![CDATA[8. ஈராம் சாலொமோனிடத்தில் மனுஷரை அனுப்பி: நீர் எனக்குச் சொல்லியனுப்பின காரியத்தை நான் கேட்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rafts unto the place that you shall appoint me, and will cause them to be discharged there, and you]]></a:t>
+              <a:t><![CDATA[கேதுருமரங்களுக்காகவும், தேவதாரி விருட்சங்களுக்காகவும், உம்முடைய விருப்பத்தின்படியெல்லாம் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall receive them: and you shall accomplish my desire, in giving food for my household.]]></a:t>
+              <a:t><![CDATA[செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So Hiram gave Solomon cedar trees and fir trees according to all his desire.]]></a:t>
+              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Solomon gave Hiram twenty thousand measures of wheat for food to his household, and twenty]]></a:t>
+              <a:t><![CDATA[தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[measures of pure oil: thus gave Solomon to Hiram year by year.]]></a:t>
+              <a:t><![CDATA[ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the LORD gave Solomon wisdom, as he promised him: and there was peace between Hiram and]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Solomon; and they two made a league together.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே ஈராம் சாலொமோனுக்கு வேண்டியமட்டும் கேதுருமரங்களையும் தேவதாரி விருட்சங்களையும் கொடுத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And king Solomon raised a levy out of all Israel; and the levy was thirty thousand men.]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he sent them to Lebanon, ten thousand a month by courses: a month they were in Lebanon, and]]></a:t>
+              <a:t><![CDATA[11. சாலொமோன் ஈராமின் அரமனைக்குப் போஜனத்திற்காக இருபதினாயிரக்கலம் கோதுமையையும், இடித்துப்பிழிந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him king in the room of his father: for Hiram was ever a lover of David.]]></a:t>
+              <a:t><![CDATA[ஈராம் கேள்விப்பட்டு, தன் ஊழியக்காரரை அவனிடத்தில் அனுப்பினான்; ஈராம் தாவீதுக்குச் சகலநாளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two months at home: and Adoniram was over the levy.]]></a:t>
+              <a:t><![CDATA[ஒலிவமரங்களின் இருபதுகல எண்ணெயையும் கொடுத்தான்; இப்படிச் சாலொமோன் ஈராமுக்கு வருஷாந்தரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Solomon had threescore and ten thousand that bare burdens, and fourscore thousand hewers in]]></a:t>
+              <a:t><![CDATA[கொடுத்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the mountains;]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சாலொமோனுக்குச் சொல்லியிருந்தபடியே அவனுக்கு ஞானத்தைத் தந்தருளினார்; ஈராமுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Beside the chief of Solomon's officers which were over the work, three thousand and three]]></a:t>
+              <a:t><![CDATA[சாலொமோனுக்கும் சமாதானம் உண்டாயிருந்து, இருவரும் உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred, which ruled over the people that wrought in the work.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் இஸ்ரவேலரெல்லாரிலும் ஊழியத்துக்கு முப்பதினாயிரம் அமஞ்சி ஆட்களைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the king commanded, and they brought great stones, costly stones, and hewed stones, to lay]]></a:t>
+              <a:t><![CDATA[14. அவர்களில் ஒவ்வொரு மாத்திற்குப் பதினாயிரம்பேரை மாற்றி மாற்றி, லீபனோனுக்கு அனுப்பினான்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the foundation of the house.]]></a:t>
+              <a:t><![CDATA[ஒரு மாதம் லீபனோனிலும், இரண்டு மாதம் தங்கள் வீடுகளிலும் இருப்பார்கள்; அதோனீராம் அந்த அமஞ்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Solomon's builders and Hiram's builders did hew them, and the Gibalites also: so they]]></a:t>
+              <a:t><![CDATA[ஆட்களின்மேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9708,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prepared timber and stones to build the house.]]></a:t>
+              <a:t><![CDATA[15. சாலொமோனிடத்தில் சுமை சுமக்கிறவர்கள் எழுபதினாயிரம்பேரும், மலைகளில் மரம் வெட்டுகிறவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்பதினாயிரபேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9972,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Solomon sent to Hiram, saying,]]></a:t>
+              <a:t><![CDATA[சிநேகிதனாயிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. இவர்களைத்தவிர வேலையை விசாரித்து வேலையாட்களைக் கண்காணிக்கிறதற்கு தலைமையான விசாரிப்புக்காரர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மூவாயிரத்து முந்நூறுபேரும் இருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. வெட்டின கல்லால் ஆலயத்துக்கு அஸ்திபாரம் போட, பெரிதும் விலையேறப்பெற்றதுமான கற்களைக் கொண்டுவர ராஜா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளையிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆலயத்தைக் கட்ட, சாலொமோனின் சிற்பாசாரிகளும், ஈராமின் சிற்பாசாரிகளும், கிபலி ஊராரும், அந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மரங்களையும் கற்களையும் வெட்டி ஆயத்தப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. You know how that David my father could not build an house unto the name of the LORD his God for]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது சாலொமோன் ஈராமினிடத்தில் ஆட்களை அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the wars which were about him on every side, until the LORD put them under the soles of his feet.]]></a:t>
+              <a:t><![CDATA[3. என் தகப்பனாகிய தாவீதின் சத்துருக்களைக் கர்த்தர் அவருடைய பாதங்களுக்குக் கீழ்ப்படுத்திவிடுமளவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But now the LORD my God has given me rest on every side, so that there is neither adversary nor]]></a:t>
+              <a:t><![CDATA[அவர்கள் தம்மைச் சுற்றிலும் செய்கிற யுத்தத்தினால், அவர் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evil occurrence.]]></a:t>
+              <a:t><![CDATA[ஆலயத்தைக் கட்ட, அவருக்குக் கூடாதிருந்தது என்று நீர் அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And, behold, I purpose to build an house unto the name of the LORD my God, as the LORD spoke unto]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் இப்பொழுதோ என் தேவனாகிய கர்த்தர் எங்கும் எனக்கு இளைப்பாறுதலைத் தந்தார்; விரோதியும் இல்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>