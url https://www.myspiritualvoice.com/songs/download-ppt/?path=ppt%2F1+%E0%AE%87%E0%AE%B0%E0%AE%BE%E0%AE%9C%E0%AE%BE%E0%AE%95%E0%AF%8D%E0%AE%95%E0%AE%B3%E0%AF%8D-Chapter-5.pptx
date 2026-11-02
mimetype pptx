--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -5208,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632512" r:id="rId1"/>
+    <p:sldLayoutId id="2482634645" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11485,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>