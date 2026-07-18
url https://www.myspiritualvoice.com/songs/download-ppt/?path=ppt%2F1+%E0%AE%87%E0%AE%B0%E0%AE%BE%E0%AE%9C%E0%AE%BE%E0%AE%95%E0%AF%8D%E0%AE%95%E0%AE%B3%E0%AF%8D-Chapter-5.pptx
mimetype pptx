--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -63,50 +63,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +127,52 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +306,55 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சாலொமோனுக்குச் சொல்லியிருந்தபடியே அவனுக்கு ஞானத்தைத் தந்தருளினார்; ஈராமுக்கும் சாலொமோனுக்கும் சமாதானம் உண்டாயிருந்து, இருவரும் உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சாலொமோனுக்குச் சொல்லியிருந்தபடியே அவனுக்கு ஞானத்தைத் தந்தருளினார்; ஈராமுக்கும் சாலொமோனுக்கும் சமாதானம் உண்டாயிருந்து, இருவரும் உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் இஸ்ரவேலரெல்லாரிலும் ஊழியத்துக்கு முப்பதினாயிரம் அமஞ்சி ஆட்களைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களில் ஒவ்வொரு மாத்திற்குப் பதினாயிரம்பேரை மாற்றி மாற்றி, லீபனோனுக்கு அனுப்பினான்; அவர்கள் ஒரு மாதம் லீபனோனிலும், இரண்டு மாதம் தங்கள் வீடுகளிலும் இருப்பார்கள்; அதோனீராம் அந்த அமஞ்சி ஆட்களின்மேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களில் ஒவ்வொரு மாத்திற்குப் பதினாயிரம்பேரை மாற்றி மாற்றி, லீபனோனுக்கு அனுப்பினான்; அவர்கள் ஒரு மாதம் லீபனோனிலும், இரண்டு மாதம் தங்கள் வீடுகளிலும் இருப்பார்கள்; அதோனீராம் அந்த அமஞ்சி ஆட்களின்மேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனிடத்தில் சுமை சுமக்கிறவர்கள் எழுபதினாயிரம்பேரும், மலைகளில் மரம் வெட்டுகிறவர்கள் எண்பதினாயிரபேரும்,]]></a:t>
+              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாலொமோனிடத்தில் சுமை சுமக்கிறவர்கள் எழுபதினாயிரம்பேரும், மலைகளில் மரம் வெட்டுகிறவர்கள் எண்பதினாயிரபேரும்,]]></a:t>
+              <a:t><![CDATA[7. ஈராம் சாலொமோனின் வார்த்தைகளைக் கேட்டபோது, மிகவும் சந்தோஷப்பட்டு: அந்த ஏராளமான ஜனங்களை ஆளும்படி, தாவீதுக்கு ஒரு ஞானமுள்ள குமாரனைக் கொடுத்த கர்த்தர் இன்று ஸ்தோத்திரிக்கப்படுவாராக என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவர்களைத்தவிர வேலையை விசாரித்து வேலையாட்களைக் கண்காணிக்கிறதற்கு தலைமையான விசாரிப்புக்காரர் மூவாயிரத்து முந்நூறுபேரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. ஈராம் சாலொமோனின் வார்த்தைகளைக் கேட்டபோது, மிகவும் சந்தோஷப்பட்டு: அந்த ஏராளமான ஜனங்களை ஆளும்படி, தாவீதுக்கு ஒரு ஞானமுள்ள குமாரனைக் கொடுத்த கர்த்தர் இன்று ஸ்தோத்திரிக்கப்படுவாராக என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வெட்டின கல்லால் ஆலயத்துக்கு அஸ்திபாரம் போட, பெரிதும் விலையேறப்பெற்றதுமான கற்களைக் கொண்டுவர ராஜா கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[8. ஈராம் சாலொமோனிடத்தில் மனுஷரை அனுப்பி: நீர் எனக்குச் சொல்லியனுப்பின காரியத்தை நான் கேட்டேன்; கேதுருமரங்களுக்காகவும், தேவதாரி விருட்சங்களுக்காகவும், உம்முடைய விருப்பத்தின்படியெல்லாம் நான் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வெட்டின கல்லால் ஆலயத்துக்கு அஸ்திபாரம் போட, பெரிதும் விலையேறப்பெற்றதுமான கற்களைக் கொண்டுவர ராஜா கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[8. ஈராம் சாலொமோனிடத்தில் மனுஷரை அனுப்பி: நீர் எனக்குச் சொல்லியனுப்பின காரியத்தை நான் கேட்டேன்; கேதுருமரங்களுக்காகவும், தேவதாரி விருட்சங்களுக்காகவும், உம்முடைய விருப்பத்தின்படியெல்லாம் நான் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஈராம் சாலொமோனிடத்தில் மனுஷரை அனுப்பி: நீர் எனக்குச் சொல்லியனுப்பின காரியத்தை நான் கேட்டேன்; கேதுருமரங்களுக்காகவும், தேவதாரி விருட்சங்களுக்காகவும், உம்முடைய விருப்பத்தின்படியெல்லாம் நான் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[1. சாலொமோனை அவனுடைய பிதாவின் ஸ்தானத்தில் ராஜாவாக அபிஷேகம் பண்ணினார்கள் என்று தீருவின் ராஜாவாகிய ஈராம் கேள்விப்பட்டு, தன் ஊழியக்காரரை அவனிடத்தில் அனுப்பினான்; ஈராம் தாவீதுக்குச் சகலநாளும் சிநேகிதனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலயத்தைக் கட்ட, சாலொமோனின் சிற்பாசாரிகளும், ஈராமின் சிற்பாசாரிகளும், கிபலி ஊராரும், அந்த மரங்களையும் கற்களையும் வெட்டி ஆயத்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத் தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலயத்தைக் கட்ட, சாலொமோனின் சிற்பாசாரிகளும், ஈராமின் சிற்பாசாரிகளும், கிபலி ஊராரும், அந்த மரங்களையும் கற்களையும் வெட்டி ஆயத்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத் தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோனை அவனுடைய பிதாவின் ஸ்தானத்தில் ராஜாவாக அபிஷேகம் பண்ணினார்கள் என்று தீருவின் ராஜாவாகிய ஈராம் கேள்விப்பட்டு, தன் ஊழியக்காரரை அவனிடத்தில் அனுப்பினான்; ஈராம் தாவீதுக்குச் சகலநாளும் சிநேகிதனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத் தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோனை அவனுடைய பிதாவின் ஸ்தானத்தில் ராஜாவாக அபிஷேகம் பண்ணினார்கள் என்று தீருவின் ராஜாவாகிய ஈராம் கேள்விப்பட்டு, தன் ஊழியக்காரரை அவனிடத்தில் அனுப்பினான்; ஈராம் தாவீதுக்குச் சகலநாளும் சிநேகிதனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே ஈராம் சாலொமோனுக்கு வேண்டியமட்டும் கேதுருமரங்களையும் தேவதாரி விருட்சங்களையும் கொடுத்துக் கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது சாலொமோன் ஈராமினிடத்தில் ஆட்களை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[11. சாலொமோன் ஈராமின் அரமனைக்குப் போஜனத்திற்காக இருபதினாயிரக்கலம் கோதுமையையும், இடித்துப்பிழிந்த ஒலிவமரங்களின் இருபதுகல எண்ணெயையும் கொடுத்தான்; இப்படிச் சாலொமோன் ஈராமுக்கு வருஷாந்தரம் கொடுத்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் தகப்பனாகிய தாவீதின் சத்துருக்களைக் கர்த்தர் அவருடைய பாதங்களுக்குக் கீழ்ப்படுத்திவிடுமளவும், அவர்கள் தம்மைச் சுற்றிலும் செய்கிற யுத்தத்தினால், அவர் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்திற்கு ஆலயத்தைக் கட்ட, அவருக்குக் கூடாதிருந்தது என்று நீர் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[11. சாலொமோன் ஈராமின் அரமனைக்குப் போஜனத்திற்காக இருபதினாயிரக்கலம் கோதுமையையும், இடித்துப்பிழிந்த ஒலிவமரங்களின் இருபதுகல எண்ணெயையும் கொடுத்தான்; இப்படிச் சாலொமோன் ஈராமுக்கு வருஷாந்தரம் கொடுத்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் தகப்பனாகிய தாவீதின் சத்துருக்களைக் கர்த்தர் அவருடைய பாதங்களுக்குக் கீழ்ப்படுத்திவிடுமளவும், அவர்கள் தம்மைச் சுற்றிலும் செய்கிற யுத்தத்தினால், அவர் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்திற்கு ஆலயத்தைக் கட்ட, அவருக்குக் கூடாதிருந்தது என்று நீர் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சாலொமோனுக்குச் சொல்லியிருந்தபடியே அவனுக்கு ஞானத்தைத் தந்தருளினார்; ஈராமுக்கும் சாலொமோனுக்கும் சமாதானம் உண்டாயிருந்து, இருவரும் உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் இப்பொழுதோ என் தேவனாகிய கர்த்தர் எங்கும் எனக்கு இளைப்பாறுதலைத் தந்தார்; விரோதியும் இல்லை, இடையூறும் இல்லை.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சாலொமோனுக்குச் சொல்லியிருந்தபடியே அவனுக்கு ஞானத்தைத் தந்தருளினார்; ஈராமுக்கும் சாலொமோனுக்கும் சமாதானம் உண்டாயிருந்து, இருவரும் உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆனாலும் இப்பொழுதோ என் தேவனாகிய கர்த்தர் எங்கும் எனக்கு இளைப்பாறுதலைத் தந்தார்; விரோதியும் இல்லை, இடையூறும் இல்லை.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் இஸ்ரவேலரெல்லாரிலும் ஊழியத்துக்கு முப்பதினாயிரம் அமஞ்சி ஆட்களைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. அவர்களில் ஒவ்வொரு மாத்திற்குப் பதினாயிரம்பேரை மாற்றி மாற்றி, லீபனோனுக்கு அனுப்பினான்; அவர்கள் ஒரு மாதம் லீபனோனிலும், இரண்டு மாதம் தங்கள் வீடுகளிலும் இருப்பார்கள்; அதோனீராம் அந்த அமஞ்சி ஆட்களின்மேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஈராம் சாலொமோனிடத்தில் மனுஷரை அனுப்பி: நீர் எனக்குச் சொல்லியனுப்பின காரியத்தை நான் கேட்டேன்; கேதுருமரங்களுக்காகவும், தேவதாரி விருட்சங்களுக்காகவும், உம்முடைய விருப்பத்தின்படியெல்லாம் நான் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[1. சாலொமோனை அவனுடைய பிதாவின் ஸ்தானத்தில் ராஜாவாக அபிஷேகம் பண்ணினார்கள் என்று தீருவின் ராஜாவாகிய ஈராம் கேள்விப்பட்டு, தன் ஊழியக்காரரை அவனிடத்தில் அனுப்பினான்; ஈராம் தாவீதுக்குச் சகலநாளும் சிநேகிதனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. அவர்களில் ஒவ்வொரு மாத்திற்குப் பதினாயிரம்பேரை மாற்றி மாற்றி, லீபனோனுக்கு அனுப்பினான்; அவர்கள் ஒரு மாதம் லீபனோனிலும், இரண்டு மாதம் தங்கள் வீடுகளிலும் இருப்பார்கள்; அதோனீராம் அந்த அமஞ்சி ஆட்களின்மேல் விசாரிப்புக்காரனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. சாலொமோனிடத்தில் சுமை சுமக்கிறவர்கள் எழுபதினாயிரம்பேரும், மலைகளில் மரம் வெட்டுகிறவர்கள் எண்பதினாயிரபேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[15. சாலொமோனிடத்தில் சுமை சுமக்கிறவர்கள் எழுபதினாயிரம்பேரும், மலைகளில் மரம் வெட்டுகிறவர்கள் எண்பதினாயிரபேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. இவர்களைத்தவிர வேலையை விசாரித்து வேலையாட்களைக் கண்காணிக்கிறதற்கு தலைமையான விசாரிப்புக்காரர் மூவாயிரத்து முந்நூறுபேரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் லீபனோனில் எனக்காக கேதுருமரங்களை வெட்டக் கட்டளையிடும்; சீதோனியரைப்போல மரவெட்டு வேலை அறிந்தவர்கள் எங்களுக்குள்ளே ஒருவருமில்லை என்பது உமக்குத் தெரியும்; அதற்காக என் வேலைக்காரர் உம்முடைய வேலைக்காரரோடே இருப்பார்கள்; நீர் சொல்வதின்படியெல்லாம் உம்முடைய வேலைக்காரரின் சம்பளத்தை உமக்குக் கொடுப்பேன் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. இவர்களைத்தவிர வேலையை விசாரித்து வேலையாட்களைக் கண்காணிக்கிறதற்கு தலைமையான விசாரிப்புக்காரர் மூவாயிரத்து முந்நூறுபேரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஈராம் சாலொமோனின் வார்த்தைகளைக் கேட்டபோது, மிகவும் சந்தோஷப்பட்டு: அந்த ஏராளமான ஜனங்களை ஆளும்படி, தாவீதுக்கு ஒரு ஞானமுள்ள குமாரனைக் கொடுத்த கர்த்தர் இன்று ஸ்தோத்திரிக்கப்படுவாராக என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[17. வெட்டின கல்லால் ஆலயத்துக்கு அஸ்திபாரம் போட, பெரிதும் விலையேறப்பெற்றதுமான கற்களைக் கொண்டுவர ராஜா கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3466,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஈராம் சாலொமோனின் வார்த்தைகளைக் கேட்டபோது, மிகவும் சந்தோஷப்பட்டு: அந்த ஏராளமான ஜனங்களை ஆளும்படி, தாவீதுக்கு ஒரு ஞானமுள்ள குமாரனைக் கொடுத்த கர்த்தர் இன்று ஸ்தோத்திரிக்கப்படுவாராக என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[17. வெட்டின கல்லால் ஆலயத்துக்கு அஸ்திபாரம் போட, பெரிதும் விலையேறப்பெற்றதுமான கற்களைக் கொண்டுவர ராஜா கட்டளையிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆலயத்தைக் கட்ட, சாலொமோனின் சிற்பாசாரிகளும், ஈராமின் சிற்பாசாரிகளும், கிபலி ஊராரும், அந்த மரங்களையும் கற்களையும் வெட்டி ஆயத்தப்படுத்தினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆலயத்தைக் கட்ட, சாலொமோனின் சிற்பாசாரிகளும், ஈராமின் சிற்பாசாரிகளும், கிபலி ஊராரும், அந்த மரங்களையும் கற்களையும் வெட்டி ஆயத்தப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத் தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது சாலொமோன் ஈராமினிடத்தில் ஆட்களை அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத் தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. என் தகப்பனாகிய தாவீதின் சத்துருக்களைக் கர்த்தர் அவருடைய பாதங்களுக்குக் கீழ்ப்படுத்திவிடுமளவும், அவர்கள் தம்மைச் சுற்றிலும் செய்கிற யுத்தத்தினால், அவர் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்திற்கு ஆலயத்தைக் கட்ட, அவருக்குக் கூடாதிருந்தது என்று நீர் அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் வேலைக்காரர் லீபனோனில் இருந்து அவைகளை இறக்கிக் கடலிலே கொண்டுவருவார்கள்; அங்கே நான் அவைகளைத் தெப்பங்களாகக் கட்டி, நீர் நியமிக்கும் இடத்துக்குக் கடல்வழியாய் அனுப்பி, அவைகளை அவிழ்த்து ஒப்பிப்பேன்; அங்கே நீர் அவைகளை ஒப்புக்கொண்டு என் ஜனங்களுக்கு ஆகாரங்கொடுத்து, என் விருப்பத்தின்படி செய்யவேண்டும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. என் தகப்பனாகிய தாவீதின் சத்துருக்களைக் கர்த்தர் அவருடைய பாதங்களுக்குக் கீழ்ப்படுத்திவிடுமளவும், அவர்கள் தம்மைச் சுற்றிலும் செய்கிற யுத்தத்தினால், அவர் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்திற்கு ஆலயத்தைக் கட்ட, அவருக்குக் கூடாதிருந்தது என்று நீர் அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே ஈராம் சாலொமோனுக்கு வேண்டியமட்டும் கேதுருமரங்களையும் தேவதாரி விருட்சங்களையும் கொடுத்துக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் இப்பொழுதோ என் தேவனாகிய கர்த்தர் எங்கும் எனக்கு இளைப்பாறுதலைத் தந்தார்; விரோதியும் இல்லை, இடையூறும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே ஈராம் சாலொமோனுக்கு வேண்டியமட்டும் கேதுருமரங்களையும் தேவதாரி விருட்சங்களையும் கொடுத்துக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. ஆனாலும் இப்பொழுதோ என் தேவனாகிய கர்த்தர் எங்கும் எனக்கு இளைப்பாறுதலைத் தந்தார்; விரோதியும் இல்லை, இடையூறும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாலொமோன் ஈராமின் அரமனைக்குப் போஜனத்திற்காக இருபதினாயிரக்கலம் கோதுமையையும், இடித்துப்பிழிந்த ஒலிவமரங்களின் இருபதுகல எண்ணெயையும் கொடுத்தான்; இப்படிச் சாலொமோன் ஈராமுக்கு வருஷாந்தரம் கொடுத்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால்: நான் உன் ஸ்தானத்தில் உன் சிங்காசனத்தின்மேல் வைக்கும் உன் குமாரனே என் நாமத்திற்கு ஆலயத்தைக் கட்டுவான் என்று கர்த்தர் என் தகப்பனாகிய தாவீதினிடத்தில் சொன்னபடியே, என் தேவனாகிய கர்த்தரின் நாமத்திற்கு ஆலயத்தைக் கட்டவேண்டும் என்று இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506575" r:id="rId1"/>
+    <p:sldLayoutId id="2473414412" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,50 +4693,66 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4659,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અને યહોવાએ સુલેમાંનને વચન આપ્યું હતું, તે મુજબ તેણે તેને જ્ઞાન આપી; અને હીરામ તથા સુલેમાંનની]]></a:t>
+              <a:t><![CDATA[David my father, saying, Your son, whom I will set upon your throne in your room, he shall build an]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વચ્ચે સુલેહ-શાંતિના કરાર કર્યા.]]></a:t>
+              <a:t><![CDATA[house unto my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. રાજા સુલેમાંને પોતાને માંટે કામ કરવા ઇસ્રાએલના 30,000 માંણસોને મજબૂર કર્યા.]]></a:t>
+              <a:t><![CDATA[6. Now therefore command you that they hew me cedar trees out of Lebanon; and my servants shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તે તેઓમાંથી તે વારા પ્રમાંણે પ્રતિમાંસ 10000 માંણસોને લબાનોન મોકલતો હતો; તેઓ એક માંસ લબાનોનમાં]]></a:t>
+              <a:t><![CDATA[with your servants: and unto you will I give hire for your servants according to all that you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને બે માંસ પોતાના ઘેર રહેતા; અદોનીરામ બધાં મજૂરોનો ઊપરી હતો.]]></a:t>
+              <a:t><![CDATA[appoint: for you know that there is not among us any that can skill to hew timber like unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. સુલેમાંન પાસે તેના માંટે બાંધકામની સામગ્રી ઊપાડનારા વધારાના70,000 માંણસો હતા. વળી પહાડી]]></a:t>
+              <a:t><![CDATA[Sidonians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રદેશમાં પથ્થર તોડનારા 80,000 માંણસો હતા.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass, when Hiram heard the words of Solomon, that he rejoiced greatly, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. બાર પ્રશાશકો ઊપરાંત સુલેમાંન પાસે મજૂરોના કામ પર દેખરેખ રાખનારા 3,300 મુકાદૃમો હતા.]]></a:t>
+              <a:t><![CDATA[Blessed be the LORD this day, which has given unto David a wise son over this great people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. રાજાની આજ્ઞા મુજબ ઘડેલા પથ્થરોથી મંદિરનો પાયો નાખવા માંટે તેઓ મોટા તથા મૂલ્યવાન પથ્થરો ખોદી]]></a:t>
+              <a:t><![CDATA[8. And Hiram sent to Solomon, saying, I have considered the things which you sent to me for: and I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાઢતા હતા.]]></a:t>
+              <a:t><![CDATA[will do all your desire concerning timber of cedar, and concerning timber of fir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હીરામે રાજા સુલેમાંનને સંદેશો મોકલ્યો કે, “તમે દેવદારના અને ફરના વૃક્ષ કાપવા માંટેનો જે સંદેશો]]></a:t>
+              <a:t><![CDATA[1. And Hiram king of Tyre sent his servants unto Solomon; for he had heard that they had anointed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. અને ગબાલ પ્રદેશના માંણસો પણ સુલેમાંનના અને હીરામના કામદારોને મંદિર બાંધવા માંટે પથ્થર કાપવાના]]></a:t>
+              <a:t><![CDATA[9. My servants shall bring them down from Lebanon unto the sea: and I will convey them by sea in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને મંદિર માંટે લાકડા કાપવાના કામમાં મદદ કરતા હતા.]]></a:t>
+              <a:t><![CDATA[rafts unto the place that you shall appoint me, and will cause them to be discharged there, and you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. તૂરનો રાજા હીરામ રાજા દાઉદ સાથે સંલગ્ન થઇ ગયો, તેણે પોતાના નોકરોને સુલેમાંન રાજા પાસે મોકલ્યા;]]></a:t>
+              <a:t><![CDATA[shall receive them: and you shall accomplish my desire, in giving food for my household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કારણ કે તેણે જાણ્યું હતું કે દાઉદનો પુત્ર સુલેમાંન ઇસ્રાએલના નવા રાજા તરીકે અભિષિકત થયો છે.]]></a:t>
+              <a:t><![CDATA[10. So Hiram gave Solomon cedar trees and fir trees according to all his desire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. હીરામને પ્રત્ત્યુત્તર આપતાં સુલેમાંને કહેવડાવ્યું કે,]]></a:t>
+              <a:t><![CDATA[11. And Solomon gave Hiram twenty thousand measures of wheat for food to his household, and twenty]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તું જાણે છે કે, “માંરા પિતા યહોવા દેવના માંનમાં મંદિર બાંધી શકયા નહિ, કારણ કે તેમને આજુબાજુના]]></a:t>
+              <a:t><![CDATA[measures of pure oil: thus gave Solomon to Hiram year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુશ્મન રાજયો સાથે ઘણાં યુદ્ધો કરવાં પડયાં હતાં, અને યહોવા શાંતિ સ્થાપન કરે તેની તે રાહ જોતા હતા.]]></a:t>
+              <a:t><![CDATA[12. And the LORD gave Solomon wisdom, as he promised him: and there was peace between Hiram and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પરંતુ હવે યહોવા માંરા દેવે ઇસ્રાએલમાં સર્વ સરહદોએ શાંતિ સ્થાપી છે. કોઈ શત્રુ નથી કે નથી કોઈ]]></a:t>
+              <a:t><![CDATA[Solomon; and they two made a league together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપત્તિ.]]></a:t>
+              <a:t><![CDATA[13. And king Solomon raised a levy out of all Israel; and the levy was thirty thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “તેથી હવે હું માંરા યહોવા માંટે મંદિર બનાવી શકું અને હું તેમ કરવા માંટે યોજના કરું છું, એ કામ]]></a:t>
+              <a:t><![CDATA[14. And he sent them to Lebanon, ten thousand a month by courses: a month they were in Lebanon, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોકલ્યો છે તે મેં સાંભળ્યો છે, હું તમાંરી સઘળી ઇચ્છાઓ પરિપૂર્ણ કરીશ.]]></a:t>
+              <a:t><![CDATA[him king in the room of his father: for Hiram was ever a lover of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંરે કરવાનું છે એવી સૂચના યહોવાએ માંરા પિતાને આપી હતી. યહોવાએ તેમને કહ્યું હતું, તારા પછી તારા]]></a:t>
+              <a:t><![CDATA[two months at home: and Adoniram was over the levy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પુત્રને હું તારા રાજયાસન પર બેસાડીશ. તે માંરા નામ માંટે થઇને મંદિર બંધાવશે.]]></a:t>
+              <a:t><![CDATA[15. And Solomon had threescore and ten thousand that bare burdens, and fourscore thousand hewers in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેથી હવે લબાનોનમાં તમાંરા સેવકોને માંરા માંટે દેવદાર વૃક્ષ કાપવા હુકમ કરો, માંરા સેવકો તમાંરા]]></a:t>
+              <a:t><![CDATA[the mountains;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સેવકોની સાથે રહેશે; અને તમે જે પ્રમાંણે કહેશો તે મુજબ હું તમાંરા સેવકોને વેતન ચૂકવી આપીશ; કારણ કે]]></a:t>
+              <a:t><![CDATA[16. Beside the chief of Solomon's officers which were over the work, three thousand and three]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમે જાણો છો કે, કોઇ પણ ઇસ્રાએલી સિદોનીઓની જેમ કેવી રીતે વૃક્ષો કાપવા તે જાણતો નથી!”]]></a:t>
+              <a:t><![CDATA[hundred, which ruled over the people that wrought in the work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. જયારે હીરામે સુલેમાંનનો સંદેશો સાંભળ્યો ત્યારે તે ખૂબ પ્રસન્ન થયો; તેણે કહ્યું, “યહોવાની સ્તુતિ]]></a:t>
+              <a:t><![CDATA[17. And the king commanded, and they brought great stones, costly stones, and hewed stones, to lay]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8597,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થજો! કારણકે તેમણે દાઉદને આ મહાન પ્રજા પર રાજ્ય કરવા એક શાણો પુત્ર આપ્યો છે.”]]></a:t>
+              <a:t><![CDATA[the foundation of the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Solomon's builders and Hiram's builders did hew them, and the Gibalites also: so they]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[prepared timber and stones to build the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. માંરા માંણસો લબાનોનથી સમુદ્ર સુધી લાકડાં લઇ આવશે અને ત્યાંથી તમે કહેશો ત્યાં હું તે લાકડાં]]></a:t>
+              <a:t><![CDATA[2. And Solomon sent to Hiram, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધીને તરાપા બનાવીને, સમુદ્રમાંગેર્ વહાવી દઇશ, પછી લાકડાં છૂટાં કરી તમને સોંપી દેવાશે. તમાંરે તો]]></a:t>
+              <a:t><![CDATA[3. You know how that David my father could not build an house unto the name of the LORD his God for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંરા માંણસોને ફકત વેતન, ખોરાક અને રહેવા માંટેની જગ્યા આપવી પડશે.”]]></a:t>
+              <a:t><![CDATA[the wars which were about him on every side, until the LORD put them under the soles of his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. એમ આ રીતે હીરામે સુલેમાંને જેમ ઇચ્છયું હતું તેમ કર્યુ અને જરૂરિયાત મુજબનું ફર અને દેવદાર]]></a:t>
+              <a:t><![CDATA[4. But now the LORD my God has given me rest on every side, so that there is neither adversary nor]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વૃક્ષોનું લાકડું મોકલી આપ્યું.]]></a:t>
+              <a:t><![CDATA[evil occurrence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેના બદલામાં સુલેમાંને પ્રતિવર્ષ હીરામને 20,000 માંપ ઘઉં અને 20 માંપ શુદ્વ જૈતતેલ મોકલી આપ્યાં,]]></a:t>
+              <a:t><![CDATA[5. And, behold, I purpose to build an house unto the name of the LORD my God, as the LORD spoke unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>