--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -127,50 +127,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +227,54 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +440,57 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவைகளில் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களுக்குச் சரியாகச் செய்யப்பட்ட பொன் தகட்டால் அவைகளை மூடினான்.]]></a:t>
+              <a:t><![CDATA[5. அவன் தேவாலயத்தின் சுவரும் சந்நிதி ஸ்தானச்சுவருமாகிய ஆலயத்தின் சுவர்களுக்கு அடுத்ததாய்ச் சுற்றுக்கட்டுகளைக் கட்டி, அவைகளில் அறைகளைச் சுற்றிலும் உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவன் உட்பிராகாரத்தை மூன்று வரிசை வெட்டின கற்களாலும், ஒரு வரிசை கேதுருப் பலகைகளாலும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[5. அவன் தேவாலயத்தின் சுவரும் சந்நிதி ஸ்தானச்சுவருமாகிய ஆலயத்தின் சுவர்களுக்கு அடுத்ததாய்ச் சுற்றுக்கட்டுகளைக் கட்டி, அவைகளில் அறைகளைச் சுற்றிலும் உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவன் உட்பிராகாரத்தை மூன்று வரிசை வெட்டின கற்களாலும், ஒரு வரிசை கேதுருப் பலகைகளாலும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[6. கீழே இருக்கிற சுற்றுக்கட்டு ஐந்து முழ அகலமும், நடுவே இருக்கிறது ஆறு முழ அகலமும், மூன்றாவதாயிருக்கிறது ஏழுமுழ அகலமுமாயிருந்தது; அவைகள் ஆலயத்தினுடைய சுவர்களிலே தாங்காத படிக்கு ஆலயத்தைச் சுற்றிலும் புறம்பே ஒட்டுச்சுவர்களைக் கட்டுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நாலாம் வருஷம் சீப்மாதத்திலே கர்த்தருடைய ஆலயத்துக்கு அஸ்திபாரம் போட்டு,]]></a:t>
+              <a:t><![CDATA[6. கீழே இருக்கிற சுற்றுக்கட்டு ஐந்து முழ அகலமும், நடுவே இருக்கிறது ஆறு முழ அகலமும், மூன்றாவதாயிருக்கிறது ஏழுமுழ அகலமுமாயிருந்தது; அவைகள் ஆலயத்தினுடைய சுவர்களிலே தாங்காத படிக்கு ஆலயத்தைச் சுற்றிலும் புறம்பே ஒட்டுச்சுவர்களைக் கட்டுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பதினோராம் வருஷம் பூல் என்னும் எட்டாம் மாதத்திலே, அந்த ஆலயமுழுதும் சகல சட்டதிட்டத்தின்படியே ஒரு பங்கும் குறையாமல் கட்டித் தீர்ந்தது; அவன் அதைக் கட்டிமுடிக்க ஏழுவருஷம் சென்றது.]]></a:t>
+              <a:t><![CDATA[6. கீழே இருக்கிற சுற்றுக்கட்டு ஐந்து முழ அகலமும், நடுவே இருக்கிறது ஆறு முழ அகலமும், மூன்றாவதாயிருக்கிறது ஏழுமுழ அகலமுமாயிருந்தது; அவைகள் ஆலயத்தினுடைய சுவர்களிலே தாங்காத படிக்கு ஆலயத்தைச் சுற்றிலும் புறம்பே ஒட்டுச்சுவர்களைக் கட்டுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பதினோராம் வருஷம் பூல் என்னும் எட்டாம் மாதத்திலே, அந்த ஆலயமுழுதும் சகல சட்டதிட்டத்தின்படியே ஒரு பங்கும் குறையாமல் கட்டித் தீர்ந்தது; அவன் அதைக் கட்டிமுடிக்க ஏழுவருஷம் சென்றது.]]></a:t>
+              <a:t><![CDATA[7. ஆலயம் கட்டப்படுகையில், அது பணிதீர்ந்து கொண்டுவரப்பட்ட கற்களாலே கட்டப்பட்டது; ஆகையால் அது கட்டப்படுகிறபோது, சுத்திகள் வாச்சிகள் முதலான எந்த இருப்பு ஆயுதங்களின் சத்தமும் அதிலே கேட்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட நானூற்று எண்பதாம் வருஷத்திலும், சாலொமோன் இஸ்ரவேலின்மேல் ராஜாவான நாலாம் வருஷம் சீப்மாதமாகிய இரண்டாம் மாதத்திலும், அவன் கர்த்தரின் ஆலயத்தைக் கட்டத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[7. ஆலயம் கட்டப்படுகையில், அது பணிதீர்ந்து கொண்டுவரப்பட்ட கற்களாலே கட்டப்பட்டது; ஆகையால் அது கட்டப்படுகிறபோது, சுத்திகள் வாச்சிகள் முதலான எந்த இருப்பு ஆயுதங்களின் சத்தமும் அதிலே கேட்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட நானூற்று எண்பதாம் வருஷத்திலும், சாலொமோன் இஸ்ரவேலின்மேல் ராஜாவான நாலாம் வருஷம் சீப்மாதமாகிய இரண்டாம் மாதத்திலும், அவன் கர்த்தரின் ஆலயத்தைக் கட்டத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[7. ஆலயம் கட்டப்படுகையில், அது பணிதீர்ந்து கொண்டுவரப்பட்ட கற்களாலே கட்டப்பட்டது; ஆகையால் அது கட்டப்படுகிறபோது, சுத்திகள் வாச்சிகள் முதலான எந்த இருப்பு ஆயுதங்களின் சத்தமும் அதிலே கேட்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சாலொமோன் ராஜா கர்த்தருக்குக் கட்டின ஆலயம் அறுபது முழநீளமும், இருபது முழ அகலமும், முப்பது முழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. நடு அறைகளுக்குப் போகிற வாசற்படி ஆலயத்தின் வலதுபுறத்தில் இருந்தது; சுழற்படிகளால் நடு அறைகளுக்கும், நடு அறைகளிலிருந்து மூன்றாவது அறைகளுக்கும் ஏறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சாலொமோன் ராஜா கர்த்தருக்குக் கட்டின ஆலயம் அறுபது முழநீளமும், இருபது முழ அகலமும், முப்பது முழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. நடு அறைகளுக்குப் போகிற வாசற்படி ஆலயத்தின் வலதுபுறத்தில் இருந்தது; சுழற்படிகளால் நடு அறைகளுக்கும், நடு அறைகளிலிருந்து மூன்றாவது அறைகளுக்கும் ஏறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சந்நிதி ஸ்தானத்தின் வாசலுக்கு ஒலிவமரங்களால் இரட்டைக் கதவுகளைச் செய்தான்; மேல் சட்டமும் நிலைகளும் மறைப்பின் அளவில் ஐந்தில் ஒரு பங்காயிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட நானூற்று எண்பதாம் வருஷத்திலும், சாலொமோன் இஸ்ரவேலின்மேல் ராஜாவான நாலாம் வருஷம் சீப்மாதமாகிய இரண்டாம் மாதத்திலும், அவன் கர்த்தரின் ஆலயத்தைக் கட்டத்தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆலயமாகிய அந்த மாளிகையின் முகப்பிலே அவன் கட்டின மண்டபம் ஆலயத்தின் அகலத்திற்குச் சரியாய் இருபதுமுழ நீளமும், ஆலயத்துக்கு முன்னே பத்துமுழ அகலமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[36. அவன் உட்பிராகாரத்தை மூன்று வரிசை வெட்டின கற்களாலும், ஒரு வரிசை கேதுருப் பலகைகளாலும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆலயமாகிய அந்த மாளிகையின் முகப்பிலே அவன் கட்டின மண்டபம் ஆலயத்தின் அகலத்திற்குச் சரியாய் இருபதுமுழ நீளமும், ஆலயத்துக்கு முன்னே பத்துமுழ அகலமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[37. நாலாம் வருஷம் சீப்மாதத்திலே கர்த்தருடைய ஆலயத்துக்கு அஸ்திபாரம் போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வைக்குக் குறுகிப்போகிற ஒடுக்கமான ஜன்னல்களை ஆலயத்திற்குச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[9. இவ்விதமாய் அவன் ஆலயத்தைக் கட்டி, கேதுருமர உத்திரங்களாலும் பலகைகளாலும் ஆலயத்தை மச்சுப்பாவி முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வைக்குக் குறுகிப்போகிற ஒடுக்கமான ஜன்னல்களை ஆலயத்திற்குச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[38. பதினோராம் வருஷம் பூல் என்னும் எட்டாம் மாதத்திலே, அந்த ஆலயமுழுதும் சகல சட்டதிட்டத்தின்படியே ஒரு பங்கும் குறையாமல் கட்டித் தீர்ந்தது; அவன் அதைக் கட்டிமுடிக்க ஏழுவருஷம் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தேவாலயத்தின் சுவரும் சந்நிதி ஸ்தானச்சுவருமாகிய ஆலயத்தின் சுவர்களுக்கு அடுத்ததாய்ச் சுற்றுக்கட்டுகளைக் கட்டி, அவைகளில் அறைகளைச் சுற்றிலும் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[38. பதினோராம் வருஷம் பூல் என்னும் எட்டாம் மாதத்திலே, அந்த ஆலயமுழுதும் சகல சட்டதிட்டத்தின்படியே ஒரு பங்கும் குறையாமல் கட்டித் தீர்ந்தது; அவன் அதைக் கட்டிமுடிக்க ஏழுவருஷம் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கீழே இருக்கிற சுற்றுக்கட்டு ஐந்து முழ அகலமும், நடுவே இருக்கிறது ஆறு முழ அகலமும், மூன்றாவதாயிருக்கிறது ஏழுமுழ அகலமுமாயிருந்தது; அவைகள் ஆலயத்தினுடைய சுவர்களிலே தாங்காத படிக்கு ஆலயத்தைச் சுற்றிலும் புறம்பே ஒட்டுச்சுவர்களைக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[38. பதினோராம் வருஷம் பூல் என்னும் எட்டாம் மாதத்திலே, அந்த ஆலயமுழுதும் சகல சட்டதிட்டத்தின்படியே ஒரு பங்கும் குறையாமல் கட்டித் தீர்ந்தது; அவன் அதைக் கட்டிமுடிக்க ஏழுவருஷம் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கீழே இருக்கிற சுற்றுக்கட்டு ஐந்து முழ அகலமும், நடுவே இருக்கிறது ஆறு முழ அகலமும், மூன்றாவதாயிருக்கிறது ஏழுமுழ அகலமுமாயிருந்தது; அவைகள் ஆலயத்தினுடைய சுவர்களிலே தாங்காத படிக்கு ஆலயத்தைச் சுற்றிலும் புறம்பே ஒட்டுச்சுவர்களைக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[10. அவன் ஐந்துமுழ உயரமான சுற்றுக் கட்டுகளை ஆலயத்தின்மேலெங்கும் கட்டுவித்தான்; அவைகள் கேதுருமரங்களால் ஆலயத்தோடே இணைக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆலயம் கட்டப்படுகையில், அது பணிதீர்ந்து கொண்டுவரப்பட்ட கற்களாலே கட்டப்பட்டது; ஆகையால் அது கட்டப்படுகிறபோது, சுத்திகள் வாச்சிகள் முதலான எந்த இருப்பு ஆயுதங்களின் சத்தமும் அதிலே கேட்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[10. அவன் ஐந்துமுழ உயரமான சுற்றுக் கட்டுகளை ஆலயத்தின்மேலெங்கும் கட்டுவித்தான்; அவைகள் கேதுருமரங்களால் ஆலயத்தோடே இணைக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆலயம் கட்டப்படுகையில், அது பணிதீர்ந்து கொண்டுவரப்பட்ட கற்களாலே கட்டப்பட்டது; ஆகையால் அது கட்டப்படுகிறபோது, சுத்திகள் வாச்சிகள் முதலான எந்த இருப்பு ஆயுதங்களின் சத்தமும் அதிலே கேட்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது கர்த்தருடைய வார்த்தை சாலொமோனுக்கு உண்டாயிற்று; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நடு அறைகளுக்குப் போகிற வாசற்படி ஆலயத்தின் வலதுபுறத்தில் இருந்தது; சுழற்படிகளால் நடு அறைகளுக்கும், நடு அறைகளிலிருந்து மூன்றாவது அறைகளுக்கும் ஏறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சந்நிதி ஸ்தானத்தின் வாசலுக்கு ஒலிவமரங்களால் இரட்டைக் கதவுகளைச் செய்தான்; மேல் சட்டமும் நிலைகளும் மறைப்பின் அளவில் ஐந்தில் ஒரு பங்காயிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட நானூற்று எண்பதாம் வருஷத்திலும், சாலொமோன் இஸ்ரவேலின்மேல் ராஜாவான நாலாம் வருஷம் சீப்மாதமாகிய இரண்டாம் மாதத்திலும், அவன் கர்த்தரின் ஆலயத்தைக் கட்டத்தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நடு அறைகளுக்குப் போகிற வாசற்படி ஆலயத்தின் வலதுபுறத்தில் இருந்தது; சுழற்படிகளால் நடு அறைகளுக்கும், நடு அறைகளிலிருந்து மூன்றாவது அறைகளுக்கும் ஏறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவ்விதமாய் அவன் ஆலயத்தைக் கட்டி, கேதுருமர உத்திரங்களாலும் பலகைகளாலும் ஆலயத்தை மச்சுப்பாவி முடித்தான்.]]></a:t>
+              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவ்விதமாய் அவன் ஆலயத்தைக் கட்டி, கேதுருமர உத்திரங்களாலும் பலகைகளாலும் ஆலயத்தை மச்சுப்பாவி முடித்தான்.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரர் நடுவிலே வாசம்பண்ணி, என் ஜனமாகிய இஸ்ரவேலைக் கைவிடாதிருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் ஐந்துமுழ உயரமான சுற்றுக் கட்டுகளை ஆலயத்தின்மேலெங்கும் கட்டுவித்தான்; அவைகள் கேதுருமரங்களால் ஆலயத்தோடே இணைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே சாலொமோன் ஆலயத்தைக் கட்டி முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் ஐந்துமுழ உயரமான சுற்றுக் கட்டுகளை ஆலயத்தின்மேலெங்கும் கட்டுவித்தான்; அவைகள் கேதுருமரங்களால் ஆலயத்தோடே இணைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. ஆலயத்துச் சுவர்களின் உட்புறத்தை, தளம்தொடங்கிச் சுவர்களின் மேல்மச்சுமட்டும், கேதுருப்பலகைகளால் மூடி, இப்படி உட்புறத்தை மரவேலையாக்கி, ஆலயத்தின் தளத்தை தேவதாரி விருட்சங்களின் பலகைகளால் தளவரிசைப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தருடைய வார்த்தை சாலொமோனுக்கு உண்டாயிற்று; அவர்]]></a:t>
+              <a:t><![CDATA[15. ஆலயத்துச் சுவர்களின் உட்புறத்தை, தளம்தொடங்கிச் சுவர்களின் மேல்மச்சுமட்டும், கேதுருப்பலகைகளால் மூடி, இப்படி உட்புறத்தை மரவேலையாக்கி, ஆலயத்தின் தளத்தை தேவதாரி விருட்சங்களின் பலகைகளால் தளவரிசைப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
+              <a:t><![CDATA[15. ஆலயத்துச் சுவர்களின் உட்புறத்தை, தளம்தொடங்கிச் சுவர்களின் மேல்மச்சுமட்டும், கேதுருப்பலகைகளால் மூடி, இப்படி உட்புறத்தை மரவேலையாக்கி, ஆலயத்தின் தளத்தை தேவதாரி விருட்சங்களின் பலகைகளால் தளவரிசைப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
+              <a:t><![CDATA[16. தளவரிசை தொடங்கிச் சுவர்களின் உயரமட்டும் ஆலயத்தின் பக்கங்களைத் தொடர்ந்திருக்கிற இருபது முழ நீளமான மறைப்பையும் கேதுருப்பலகைகளால் உண்டாக்கி, உட்புறத்தை மகா பரிசுத்தமான சந்நிதி ஸ்தானமாகக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
+              <a:t><![CDATA[16. தளவரிசை தொடங்கிச் சுவர்களின் உயரமட்டும் ஆலயத்தின் பக்கங்களைத் தொடர்ந்திருக்கிற இருபது முழ நீளமான மறைப்பையும் கேதுருப்பலகைகளால் உண்டாக்கி, உட்புறத்தை மகா பரிசுத்தமான சந்நிதி ஸ்தானமாகக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரர் நடுவிலே வாசம்பண்ணி, என் ஜனமாகிய இஸ்ரவேலைக் கைவிடாதிருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. அதின் முன்னிருக்கிற தேவாலயமாகிய மாளிகை நாற்பதுமுழ நீளமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒலிவமரமான அந்த இரட்டைக் கதவுகளில் அவன் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களைச் செய்து, அந்தக் கேருபீன்களிலும் பேரீந்துகளிலும் பொன்பதியத்தக்கதாய்ப் பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட நானூற்று எண்பதாம் வருஷத்திலும், சாலொமோன் இஸ்ரவேலின்மேல் ராஜாவான நாலாம் வருஷம் சீப்மாதமாகிய இரண்டாம் மாதத்திலும், அவன் கர்த்தரின் ஆலயத்தைக் கட்டத்தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே சாலொமோன் ஆலயத்தைக் கட்டி முடித்தான்.]]></a:t>
+              <a:t><![CDATA[18. ஆலயத்திற்குள் இருக்கிற கேதுருமரங்களில் மொக்குகளும் மலர்ந்த பூக்களுமான சித்திரவேலை செய்திருந்தது; பார்வைக்கு ஒரு கல்லாகிலும் காணப்படாமல் எல்லாம் கேதுருமரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆலயத்துச் சுவர்களின் உட்புறத்தை, தளம்தொடங்கிச் சுவர்களின் மேல்மச்சுமட்டும், கேதுருப்பலகைகளால் மூடி, இப்படி உட்புறத்தை மரவேலையாக்கி, ஆலயத்தின் தளத்தை தேவதாரி விருட்சங்களின் பலகைகளால் தளவரிசைப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[18. ஆலயத்திற்குள் இருக்கிற கேதுருமரங்களில் மொக்குகளும் மலர்ந்த பூக்களுமான சித்திரவேலை செய்திருந்தது; பார்வைக்கு ஒரு கல்லாகிலும் காணப்படாமல் எல்லாம் கேதுருமரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆலயத்துச் சுவர்களின் உட்புறத்தை, தளம்தொடங்கிச் சுவர்களின் மேல்மச்சுமட்டும், கேதுருப்பலகைகளால் மூடி, இப்படி உட்புறத்தை மரவேலையாக்கி, ஆலயத்தின் தளத்தை தேவதாரி விருட்சங்களின் பலகைகளால் தளவரிசைப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தருடைய உடன்படிக்கைப் பெட்டியை வைக்கிறதற்கு ஆலயத்துக்குள்ளே சந்நிதி ஸ்தானத்தை ஆயத்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தளவரிசை தொடங்கிச் சுவர்களின் உயரமட்டும் ஆலயத்தின் பக்கங்களைத் தொடர்ந்திருக்கிற இருபது முழ நீளமான மறைப்பையும் கேதுருப்பலகைகளால் உண்டாக்கி, உட்புறத்தை மகா பரிசுத்தமான சந்நிதி ஸ்தானமாகக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தருடைய உடன்படிக்கைப் பெட்டியை வைக்கிறதற்கு ஆலயத்துக்குள்ளே சந்நிதி ஸ்தானத்தை ஆயத்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தளவரிசை தொடங்கிச் சுவர்களின் உயரமட்டும் ஆலயத்தின் பக்கங்களைத் தொடர்ந்திருக்கிற இருபது முழ நீளமான மறைப்பையும் கேதுருப்பலகைகளால் உண்டாக்கி, உட்புறத்தை மகா பரிசுத்தமான சந்நிதி ஸ்தானமாகக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[20. சந்நிதி ஸ்தானம் முன்புறமட்டும் இருபதுமுழ நீளமும், இருபது முழ அகலமும், இருபதுமுழ உயரமுமாயிருந்தது; அதைப் பசும்பொன் தகட்டால் மூடினான்; கேதுருமரப் பலிபீடத்தையும் அப்படியே மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதின் முன்னிருக்கிற தேவாலயமாகிய மாளிகை நாற்பதுமுழ நீளமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. சந்நிதி ஸ்தானம் முன்புறமட்டும் இருபதுமுழ நீளமும், இருபது முழ அகலமும், இருபதுமுழ உயரமுமாயிருந்தது; அதைப் பசும்பொன் தகட்டால் மூடினான்; கேதுருமரப் பலிபீடத்தையும் அப்படியே மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலயத்திற்குள் இருக்கிற கேதுருமரங்களில் மொக்குகளும் மலர்ந்த பூக்களுமான சித்திரவேலை செய்திருந்தது; பார்வைக்கு ஒரு கல்லாகிலும் காணப்படாமல் எல்லாம் கேதுருமரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. சந்நிதி ஸ்தானம் முன்புறமட்டும் இருபதுமுழ நீளமும், இருபது முழ அகலமும், இருபதுமுழ உயரமுமாயிருந்தது; அதைப் பசும்பொன் தகட்டால் மூடினான்; கேதுருமரப் பலிபீடத்தையும் அப்படியே மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலயத்திற்குள் இருக்கிற கேதுருமரங்களில் மொக்குகளும் மலர்ந்த பூக்களுமான சித்திரவேலை செய்திருந்தது; பார்வைக்கு ஒரு கல்லாகிலும் காணப்படாமல் எல்லாம் கேதுருமரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. ஆலயத்தின் உட்புறத்தைச் சாலொமோன் பசும்பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்தின் மறைப்புக்கும் பொன் சங்கிலிகளைக் குறுக்கே போட்டு, அதைப் பொன் தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தருடைய உடன்படிக்கைப் பெட்டியை வைக்கிறதற்கு ஆலயத்துக்குள்ளே சந்நிதி ஸ்தானத்தை ஆயத்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[21. ஆலயத்தின் உட்புறத்தைச் சாலொமோன் பசும்பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்தின் மறைப்புக்கும் பொன் சங்கிலிகளைக் குறுக்கே போட்டு, அதைப் பொன் தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சந்நிதி ஸ்தானம் முன்புறமட்டும் இருபதுமுழ நீளமும், இருபது முழ அகலமும், இருபதுமுழ உயரமுமாயிருந்தது; அதைப் பசும்பொன் தகட்டால் மூடினான்; கேதுருமரப் பலிபீடத்தையும் அப்படியே மூடினான்.]]></a:t>
+              <a:t><![CDATA[22. இப்படி ஆலயம் முழுவதும் கட்டித் தீருமட்டும், அவன் ஆலயம் முழுவதையும் பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்திற்கு முன்பாக இருக்கிற பலிபீடத்தை முழுவதும் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒலிவமரமான அந்த இரட்டைக் கதவுகளில் அவன் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களைச் செய்து, அந்தக் கேருபீன்களிலும் பேரீந்துகளிலும் பொன்பதியத்தக்கதாய்ப் பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[2. சாலொமோன் ராஜா கர்த்தருக்குக் கட்டின ஆலயம் அறுபது முழநீளமும், இருபது முழ அகலமும், முப்பது முழ உயரமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சந்நிதி ஸ்தானம் முன்புறமட்டும் இருபதுமுழ நீளமும், இருபது முழ அகலமும், இருபதுமுழ உயரமுமாயிருந்தது; அதைப் பசும்பொன் தகட்டால் மூடினான்; கேதுருமரப் பலிபீடத்தையும் அப்படியே மூடினான்.]]></a:t>
+              <a:t><![CDATA[22. இப்படி ஆலயம் முழுவதும் கட்டித் தீருமட்டும், அவன் ஆலயம் முழுவதையும் பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்திற்கு முன்பாக இருக்கிற பலிபீடத்தை முழுவதும் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆலயத்தின் உட்புறத்தைச் சாலொமோன் பசும்பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்தின் மறைப்புக்கும் பொன் சங்கிலிகளைக் குறுக்கே போட்டு, அதைப் பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[23. சந்நிதி ஸ்தானத்தில் ஒலிவமரங்களால் இரண்டு கேருபீன்களைச் செய்து வைத்தான்; ஒவ்வொன்றும் பத்துமுழ உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆலயத்தின் உட்புறத்தைச் சாலொமோன் பசும்பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்தின் மறைப்புக்கும் பொன் சங்கிலிகளைக் குறுக்கே போட்டு, அதைப் பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[24. கேருபீனுக்கு இருக்கிற ஒரு செட்டை ஐந்து முழமும் கேருபீனின் மற்றச் செட்டை ஐந்து முழமுமாய், இப்படி ஒரு செட்டையின் கடைசி முனைதொடங்கி மற்றச் செட்டையின் கடைசிமுனைமட்டும் பத்து முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்படி ஆலயம் முழுவதும் கட்டித் தீருமட்டும், அவன் ஆலயம் முழுவதையும் பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்திற்கு முன்பாக இருக்கிற பலிபீடத்தை முழுவதும் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[24. கேருபீனுக்கு இருக்கிற ஒரு செட்டை ஐந்து முழமும் கேருபீனின் மற்றச் செட்டை ஐந்து முழமுமாய், இப்படி ஒரு செட்டையின் கடைசி முனைதொடங்கி மற்றச் செட்டையின் கடைசிமுனைமட்டும் பத்து முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்படி ஆலயம் முழுவதும் கட்டித் தீருமட்டும், அவன் ஆலயம் முழுவதையும் பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்திற்கு முன்பாக இருக்கிற பலிபீடத்தை முழுவதும் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[25. மற்றக் கேருபீனும் பத்து முழமாயிருந்தது; இரண்டு கேருபீன்களும் ஒரே அளவும் ஒரே திட்டமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சந்நிதி ஸ்தானத்தில் ஒலிவமரங்களால் இரண்டு கேருபீன்களைச் செய்து வைத்தான்; ஒவ்வொன்றும் பத்துமுழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. ஒரு கேருபீன் பத்துமுழ உயரமாயிருந்தது; மற்றக் கேருபீனும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சந்நிதி ஸ்தானத்தில் ஒலிவமரங்களால் இரண்டு கேருபீன்களைச் செய்து வைத்தான்; ஒவ்வொன்றும் பத்துமுழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. அந்தக் கேருபீன்களை உள் ஆலயத்திலே வைத்தான்; கேருபீன்களின் செட்டைகள் விரிந்திருந்ததினால், ஒரு கேருபீனின் செட்டை ஒருபக்கத்துச் சுவரிலும், மற்றக் கேருபீனின் செட்டை மறுபக்கத்துச் சுவரிலும் தொடத்தக்கதாயிருந்தது; ஆலயத்தின் நடுமையத்தில், அவைகளின் செட்டைகள் ஒன்றொடொன்று தொடத்தக்கதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கேருபீனுக்கு இருக்கிற ஒரு செட்டை ஐந்து முழமும் கேருபீனின் மற்றச் செட்டை ஐந்து முழமுமாய், இப்படி ஒரு செட்டையின் கடைசி முனைதொடங்கி மற்றச் செட்டையின் கடைசிமுனைமட்டும் பத்து முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. அந்தக் கேருபீன்களை உள் ஆலயத்திலே வைத்தான்; கேருபீன்களின் செட்டைகள் விரிந்திருந்ததினால், ஒரு கேருபீனின் செட்டை ஒருபக்கத்துச் சுவரிலும், மற்றக் கேருபீனின் செட்டை மறுபக்கத்துச் சுவரிலும் தொடத்தக்கதாயிருந்தது; ஆலயத்தின் நடுமையத்தில், அவைகளின் செட்டைகள் ஒன்றொடொன்று தொடத்தக்கதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கேருபீனுக்கு இருக்கிற ஒரு செட்டை ஐந்து முழமும் கேருபீனின் மற்றச் செட்டை ஐந்து முழமுமாய், இப்படி ஒரு செட்டையின் கடைசி முனைதொடங்கி மற்றச் செட்டையின் கடைசிமுனைமட்டும் பத்து முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. அந்தக் கேருபீன்களை உள் ஆலயத்திலே வைத்தான்; கேருபீன்களின் செட்டைகள் விரிந்திருந்ததினால், ஒரு கேருபீனின் செட்டை ஒருபக்கத்துச் சுவரிலும், மற்றக் கேருபீனின் செட்டை மறுபக்கத்துச் சுவரிலும் தொடத்தக்கதாயிருந்தது; ஆலயத்தின் நடுமையத்தில், அவைகளின் செட்டைகள் ஒன்றொடொன்று தொடத்தக்கதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்றக் கேருபீனும் பத்து முழமாயிருந்தது; இரண்டு கேருபீன்களும் ஒரே அளவும் ஒரே திட்டமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[28. அந்தக் கேருபீன்களைப் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படி தேவாலயத்தின் வாசலுக்கும் ஒலிவமர நிலைகளைச் செய்தான்; அது சுவர் அளவில் நாலத்தொரு பங்காயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. சாலொமோன் ராஜா கர்த்தருக்குக் கட்டின ஆலயம் அறுபது முழநீளமும், இருபது முழ அகலமும், முப்பது முழ உயரமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்றக் கேருபீனும் பத்து முழமாயிருந்தது; இரண்டு கேருபீன்களும் ஒரே அளவும் ஒரே திட்டமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. ஆலயத்தின் சுவர்களையெல்லாம் அவன் சுற்றிலும் உள்ளும் புறம்புமாகக் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களும் கொத்து வேலைகளுமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஒரு கேருபீன் பத்துமுழ உயரமாயிருந்தது; மற்றக் கேருபீனும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[29. ஆலயத்தின் சுவர்களையெல்லாம் அவன் சுற்றிலும் உள்ளும் புறம்புமாகக் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களும் கொத்து வேலைகளுமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஒரு கேருபீன் பத்துமுழ உயரமாயிருந்தது; மற்றக் கேருபீனும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[30. உள்ளும் புறம்புமாயிருக்கிற ஆலயத்துத் தளவரிசையையும் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தக் கேருபீன்களை உள் ஆலயத்திலே வைத்தான்; கேருபீன்களின் செட்டைகள் விரிந்திருந்ததினால், ஒரு கேருபீனின் செட்டை ஒருபக்கத்துச் சுவரிலும், மற்றக் கேருபீனின் செட்டை மறுபக்கத்துச் சுவரிலும் தொடத்தக்கதாயிருந்தது; ஆலயத்தின் நடுமையத்தில், அவைகளின் செட்டைகள் ஒன்றொடொன்று தொடத்தக்கதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[31. சந்நிதி ஸ்தானத்தின் வாசலுக்கு ஒலிவமரங்களால் இரட்டைக் கதவுகளைச் செய்தான்; மேல் சட்டமும் நிலைகளும் மறைப்பின் அளவில் ஐந்தில் ஒரு பங்காயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தக் கேருபீன்களை உள் ஆலயத்திலே வைத்தான்; கேருபீன்களின் செட்டைகள் விரிந்திருந்ததினால், ஒரு கேருபீனின் செட்டை ஒருபக்கத்துச் சுவரிலும், மற்றக் கேருபீனின் செட்டை மறுபக்கத்துச் சுவரிலும் தொடத்தக்கதாயிருந்தது; ஆலயத்தின் நடுமையத்தில், அவைகளின் செட்டைகள் ஒன்றொடொன்று தொடத்தக்கதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[31. சந்நிதி ஸ்தானத்தின் வாசலுக்கு ஒலிவமரங்களால் இரட்டைக் கதவுகளைச் செய்தான்; மேல் சட்டமும் நிலைகளும் மறைப்பின் அளவில் ஐந்தில் ஒரு பங்காயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்தக் கேருபீன்களைப் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[32. ஒலிவமரமான அந்த இரட்டைக் கதவுகளில் அவன் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களைச் செய்து, அந்தக் கேருபீன்களிலும் பேரீந்துகளிலும் பொன்பதியத்தக்கதாய்ப் பொன் தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆலயத்தின் சுவர்களையெல்லாம் அவன் சுற்றிலும் உள்ளும் புறம்புமாகக் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களும் கொத்து வேலைகளுமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[32. ஒலிவமரமான அந்த இரட்டைக் கதவுகளில் அவன் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களைச் செய்து, அந்தக் கேருபீன்களிலும் பேரீந்துகளிலும் பொன்பதியத்தக்கதாய்ப் பொன் தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆலயத்தின் சுவர்களையெல்லாம் அவன் சுற்றிலும் உள்ளும் புறம்புமாகக் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களும் கொத்து வேலைகளுமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[32. ஒலிவமரமான அந்த இரட்டைக் கதவுகளில் அவன் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களைச் செய்து, அந்தக் கேருபீன்களிலும் பேரீந்துகளிலும் பொன்பதியத்தக்கதாய்ப் பொன் தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7417,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உள்ளும் புறம்புமாயிருக்கிற ஆலயத்துத் தளவரிசையையும் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[33. இப்படி தேவாலயத்தின் வாசலுக்கும் ஒலிவமர நிலைகளைச் செய்தான்; அது சுவர் அளவில் நாலத்தொரு பங்காயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அதின் இரண்டு கதவுகளும் தேவதாரிப் பலகைகளால் செய்யப்பட்டிருந்தது; ஒரு கதவுக்கு இரண்டு மடிப்புப் பலகைகளும், மற்ற கதவுகளுக்கு இரண்டு மடிப்புப் பலகைகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7635,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[3. ஆலயமாகிய அந்த மாளிகையின் முகப்பிலே அவன் கட்டின மண்டபம் ஆலயத்தின் அகலத்திற்குச் சரியாய் இருபதுமுழ நீளமும், ஆலயத்துக்கு முன்னே பத்துமுழ அகலமுமாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[34. அதின் இரண்டு கதவுகளும் தேவதாரிப் பலகைகளால் செய்யப்பட்டிருந்தது; ஒரு கதவுக்கு இரண்டு மடிப்புப் பலகைகளும், மற்ற கதவுகளுக்கு இரண்டு மடிப்புப் பலகைகளும் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவைகளில் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களுக்குச் சரியாகச் செய்யப்பட்ட பொன் தகட்டால் அவைகளை மூடினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவைகளில் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களுக்குச் சரியாகச் செய்யப்பட்ட பொன் தகட்டால் அவைகளை மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதின் இரண்டு கதவுகளும் தேவதாரிப் பலகைகளால் செய்யப்பட்டிருந்தது; ஒரு கதவுக்கு இரண்டு மடிப்புப் பலகைகளும், மற்ற கதவுகளுக்கு இரண்டு மடிப்புப் பலகைகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. ஆலயமாகிய அந்த மாளிகையின் முகப்பிலே அவன் கட்டின மண்டபம் ஆலயத்தின் அகலத்திற்குச் சரியாய் இருபதுமுழ நீளமும், ஆலயத்துக்கு முன்னே பத்துமுழ அகலமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவைகளில் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களுக்குச் சரியாகச் செய்யப்பட்ட பொன் தகட்டால் அவைகளை மூடினான்.]]></a:t>
+              <a:t><![CDATA[4. பார்வைக்குக் குறுகிப்போகிற ஒடுக்கமான ஜன்னல்களை ஆலயத்திற்குச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506550" r:id="rId1"/>
+    <p:sldLayoutId id="2473414414" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +8815,86 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸರಿಯಾಗಿ ಚಿನ್ನದಿಂದ ಅವುಗಳನ್ನು ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[5. And against the wall of the house he built chambers round about, against the walls of the house]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಅವನು ಒಳಗಿನ ಅಂಗಳವನ್ನು ಕಟ್ಟಿದ ಕಲ್ಲುಗಳಿಂದ ಮೂರು ಸಾಲುಗಳಾಗಿಯೂ ದೇವದಾರಿನ ಸ್ತಂಭಗಳಿಂದ ಒಂದು ಸಾಲಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[round about, both of the temple and of the oracle: and he made chambers round about:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[6. The nethermost chamber was five cubits broad, and the middle was six cubits broad, and the third]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ನಾಲ್ಕನೇ ವರುಷದ ಜೀಪ್‌ ತಿಂಗಳಲ್ಲಿ ಕರ್ತನ ಆಲಯದ ಅಸ್ತಿವಾರವು ಹಾಕಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[was seven cubits broad: for without in the wall of the house he made narrowed rests round about,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಹನ್ನೊಂದನೇ ವರುಷದ ಎಂಟನೇ ತಿಂಗಳಾದ ಬೂಲ್‌ ತಿಂಗಳಲ್ಲಿ ಆ ಮನೆಯು ಅದರ ಎಲ್ಲಾ ಭಾಗಗಳಲ್ಲಿಯೂ ಎಲ್ಲಾ ನ್ಯಾಯದ ಪ್ರಕಾರ]]></a:t>
+              <a:t><![CDATA[that the beams should not be fastened in the walls of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿ ತೀರಿಸಲ್ಪಟ್ಟಿತು. ಹೀಗೆ ಅವನು ಏಳು ವರುಷಗಳಲ್ಲಿ ಅದನ್ನು ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[7. And the house, when it was in building, was built of stone made ready before it was brought]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಐಗುಪ್ತ ದೇಶದಿಂದ ಬಂದ ನಾನೂರ ಎಂಭತ್ತನೆಯ ವರುಷದಲ್ಲಿ ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಸೊಲೊಮೋ ನನ ಆಳಿಕೆಯ]]></a:t>
+              <a:t><![CDATA[thither: so that there was neither hammer nor axe nor any tool of iron heard in the house, while it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಲ್ಕನೇ ವರುಷದ ಎರಡನೇ ತಿಂಗಳಾದ ಜೀಪ್‌ ಎಂಬ ತಿಂಗಳಲ್ಲಿ ಅವನು ಕರ್ತನ ಮನೆಯನ್ನು ಕಟ್ಟಿಸಲು ಪ್ರಾರಂಭಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[was in building.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅರಸ ನಾದ ಸೊಲೊಮೋನನು ಕರ್ತನಿಗೋಸ್ಕರ ಮನೆ ಯನ್ನು ಕಟ್ಟಿಸಿದ್ದು ಹೇಗಂದರೆ, ಅದರ ಉದ್ದ ಅರವತ್ತು ಮೊಳವೂ ಅಗಲ ಇಪ್ಪತ್ತು]]></a:t>
+              <a:t><![CDATA[8. The door for the middle chamber was in the right side of the house: and they went up with winding]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೊಳವೂ ಎತ್ತರ ಮೂವತ್ತು ಮೊಳವೂ.]]></a:t>
+              <a:t><![CDATA[stairs into the middle chamber, and out of the middle into the third.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಅವನು ದೈವೋಕ್ತಿಯ ಸ್ಥಾನದಬಾಗಲಿಗೆ ಇಪ್ಪೇ ಮರಗಳಿಂದ ಜೋಡು ಕದಗಳನ್ನು ಮಾಡಿಸಿ ದನು. ದ್ವಾರಬಂಧವೂ ನಿಲುವುಗಳೂ]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the four hundred and eightieth year after the children of Israel were come]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಮನೆಯ ಮಂದಿರದ ಮುಂದೆ ದ್ವಾರಾಂಗಳವೂ ಇತ್ತು ಅದು ಮನೆಯ ಅಗಲದ ಪ್ರಕಾರ ಇಪ್ಪತ್ತು ಮೊಳ ಉದ್ದವಾಗಿತ್ತು; ಮನೆಯ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[36. And he built the inner court with three rows of hewed stone, and a row of cedar beams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುವ ಅದರ ಅಗಲವು ಹತ್ತು ಮೊಳವು.]]></a:t>
+              <a:t><![CDATA[37. In the fourth year was the foundation of the house of the LORD laid, in the month Zif:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅವನು ಸಣ್ಣ ಕನ್ನಡಿಗಳುಳ್ಳ ಕಿಟಿಕಿಗಳನ್ನು ಮನೆಗೆ ಮಾಡಿಸಿದನು; ಇದಲ್ಲದೆ ಮನೆಯ ಗೋಡೆಗೆ ಸೇರಿದ್ದಾಗಿ ಸುತ್ತಲೂ]]></a:t>
+              <a:t><![CDATA[9. So he built the house, and finished it; and covered the house with beams and boards of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಠಡಿಗಳನ್ನು ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[38. And in the eleventh year, in the month Bul, which is the eighth month, was the house finished]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಮಂದಿರದ ಸುತ್ತಲೂ ದೈವೋಕ್ತಿಯ ಸುತ್ತಲೂ ಗೋಡೆಗಳಿಗೆ ಸವಿಾಪವಾಗಿ ಕೊಠಡಿಗಳನ್ನು ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[throughout all the parts thereof, and according to all the fashion of it. So was he seven years in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಕೆಳಗಿರುವ ಕೊಠಡಿಯು ಐದು ಮೊಳ ಅಗಲ, ಎರಡನೇಯದು ಆರು ಮೊಳ ಅಗಲ, ಮೂರನೇಯದು ಏಳು ಮೊಳ ಅಗಲ. ತೊಲೆಗಳು ಮನೆಯ ಗೋಡೆಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[building it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಗಲದ ಹಾಗೆ ಮನೆಯ ಸುತ್ತಲೂ ಹೊರಗಡೆಯಲ್ಲಿ ನಿಲ್ಲುವ ಅಂತಸ್ತುಗಳನ್ನು ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[10. And then he built chambers against all the house, five cubits high: and they rested on the house]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಮನೆಯನ್ನು ಕಟ್ಟುತ್ತಿರುವಾಗ ಅದು ಸಿದ್ಧವಾಗಿ ತರಲ್ಪಟ್ಟ ಕಲ್ಲುಗಳಿಂದ ಕಟ್ಟಲ್ಪಟ್ಟಿತು. ಆದದರಿಂದ ಮನೆಯನ್ನು]]></a:t>
+              <a:t><![CDATA[with timber of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟುತ್ತಿರುವಾಗ ಅದರಲ್ಲಿ ಸುತ್ತಿಗೆ, ಕೊಡಲಿ, ಕಬ್ಬಿಣದ ಯಾವ ಸಾಮಾನಿನ ಶಬ್ದ ಕೇಳಲ್ಪಟ್ಟಿದ್ದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[11. And the word of the LORD came to Solomon, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಮಧ್ಯ ಕೊಠಡಿಯ ಬಾಗಲು ಮನೆಯ ಬಲ ಭಾಗದಲ್ಲಿ ಇತ್ತು; ಸುತ್ತಲಾಗುವ ಮೆಟ್ಟ ಲುಗಳಿಂದ ಮಧ್ಯ ಕೊಠಡಿಗೂ ಮಧ್ಯ ಕೊಠಡಿಯಿಂದ]]></a:t>
+              <a:t><![CDATA[12. Concerning this house which you are in building, if you will walk in my statutes, and execute my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಐದರಲ್ಲಿ ಒಂದು ಭಾಗವಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[out of the land of Egypt, in the fourth year of Solomon's reign over Israel, in the month Zif, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೂರನೇ ಕೊಠಡಿಗೂ ಹತ್ತಿದರು.]]></a:t>
+              <a:t><![CDATA[judgments, and keep all my commandments to walk in them; then will I perform my word with you, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಹೀಗೆಯೇ ಅವನು ಮನೆಯನ್ನು ಕಟ್ಟಿ ತೀರಿಸಿದ ತರುವಾಯ ಮನೆಯನ್ನು ದೇವದಾರುಗಳ ತೊಲೆಗಳಿಂದಲೂ ಹಲಿ ಗೆಗಳಿಂದಲೂ]]></a:t>
+              <a:t><![CDATA[I spoke unto David your father:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಚ್ಚಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[13. And I will dwell among the children of Israel, and will not forsake my people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅವನು ಐದು ಮೊಳ ಎತ್ತರವಾದ ಕೊಠಡಿಗಳನ್ನು ಮನೆಯ ಬಳಿಯಲ್ಲಿ ಸುತ್ತಲೂ ಕಟ್ಟಿಸಿದನು; ಅವು ಮನೆಯ ಮೇಲೆ ಇರಿ ಸಿದ]]></a:t>
+              <a:t><![CDATA[14. So Solomon built the house, and finished it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವದಾರು ತೊಲೆಗಳ ಮೇಲೆ ನಿಂತಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[15. And he built the walls of the house within with boards of cedar, both the floor of the house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಕರ್ತನ ವಾಕ್ಯವು ಸೊಲೊಮೋನನಿಗೆ ಉಂಟಾಗಿ ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[and the walls of the ceiling: and he covered them on the inside with wood, and covered the floor of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನೀನು ಕಟ್ಟಿಸುವ ಈ ಮನೆಯನ್ನು ಕುರಿತು ಏನಂದರೆ--ನೀನು ನನ್ನ ಕಟ್ಟಳೆ ಗಳಲ್ಲಿ ನಡೆದು ನನ್ನ ನ್ಯಾಯಗಳ ಪ್ರಕಾರಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[the house with planks of fir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಸಕಲ ಆಜ್ಞೆಗಳಲ್ಲಿ ನಡೆದುಕೊಳ್ಳುವ ಹಾಗೆ ಅವುಗಳನ್ನು ಕೈಕೊಂಡರೆ ನಾನು ನಿನ್ನ ತಂದೆಯಾದ ದಾವೀದನಿಗೆ ಹೇಳಿದ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[16. And he built twenty cubits on the sides of the house, both the floor and the walls with boards]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಕ್ಯವನ್ನು ನಿನಗೆ ಸ್ಥಿರ ಮಾಡಿ,]]></a:t>
+              <a:t><![CDATA[of cedar: he even built them for it within, even for the oracle, even for the most holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನನ್ನ ಜನವಾದ ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಕೈಬಿಡದೆ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಮಧ್ಯದಲ್ಲಿ ವಾಸ ವಾಗಿರುವೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[17. And the house, that is, the temple before it, was forty cubits long.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಇಪ್ಪೇ ಮರದ ಆ ಎರಡು ಕದಗಳ ಮೇಲೆ ಅವನು ಕೆರೂಬಿಗಳೂ ಖರ್ಜೂರ ಗಿಡಗಳೂ ಅರಳಿದ ಪುಷ್ಪಗಳೂ ಆದ ಚಿತ್ರಗಳನ್ನು ಮಾಡಿಸಿ]]></a:t>
+              <a:t><![CDATA[is the second month, that he began to build the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಸೊಲೊಮೋನನು ಮನೆಯನ್ನು ಕಟ್ಟಿಸಿ ತೀರಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[18. And the cedar of the house within was carved with knops and open flowers: all was cedar; there]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಮನೆಯ ಗೋಡೆಗಳ ಒಳಭಾಗಕ್ಕೆ ಮಂದಿ ರದ ನೆಲ ಮೊದಲುಗೊಂಡು ಗೋಡೆಗಳ ಮೇಲೆ ಮಾಳಿಗೆಯ ವರೆಗೂ ದೇವದಾರು ಹಲಿಗೆಗಳಿಂದ]]></a:t>
+              <a:t><![CDATA[was no stone seen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿಸಿದನು; ಒಳ ಭಾಗದಲ್ಲಿ ಮರದಿಂದ ಮುಚ್ಚಿ ಮನೆಯ ನೆಲಕ್ಕೆ ತುರಾಯಿ ಮರಗಳ ಹಲಿಗೆಗಳಿಂದ ಮುಚ್ಚಿದನು.]]></a:t>
+              <a:t><![CDATA[19. And the oracle he prepared in the house within, to set there the ark of the covenant of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅವನು ಮನೆಯ ಪಾರ್ಶ್ವಗಳಲ್ಲಿ ಇಪ್ಪತ್ತು ಮೊಳ ನೆಲವನ್ನೂ ಗೋಡೆಗಳನ್ನೂ ದೇವ ದಾರುಗಳ ಹಲಿಗೆಗಳಿಂದ ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವುಗಳನ್ನು ಒಳ ಭಾಗದಲ್ಲಿ ಮಹಾ ಪರಿಶುದ್ಧವಾದ ದೈವೋಕ್ತಿಯ ಸ್ಥಾನವಾಗಿ ಕಟ್ಟಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[20. And the oracle in the front part was twenty cubits in length, and twenty cubits in breadth, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಮಂದಿರದ ಮುಂದಿನ ಭಾಗವು ನಾಲ್ವತ್ತು ಮೊಳ ಉದ್ದವಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[twenty cubits in the height thereof: and he overlaid it with pure gold; and so covered the altar]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಮಂದಿ ರದ ಒಳಗಿರುವ ದೇವದಾರು ಮೊಗ್ಗುಗಳೂ ವಿಕಸಿ ಸಿದ ಪುಷ್ಪಗಳೂ ಕೆತ್ತಿದ ಕೆಲಸವಾಗಿದ್ದವು. ಒಂದು ಕಲ್ಲಾದರೂ ಕಾಣಿಸದ]]></a:t>
+              <a:t><![CDATA[which was of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ಅವೆಲ್ಲಾ ದೇವದಾರ ದ್ದಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[21. So Solomon overlaid the house within with pure gold: and he made a partition by the chains of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಕರ್ತನ ಒಡಂಬಡಿಕೆಯ ಮಂಜೂಷವನ್ನು ಅಲ್ಲಿ ಇರಿಸುವದಕ್ಕೆ ಮನೆಯೊಳಗೆ ದೈವೋಕ್ತಿಯ ಸ್ಥಾನವನ್ನು ಸಿದ್ಧಮಾಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[gold before the oracle; and he overlaid it with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ದೈವೋಕ್ತಿಯ ಸ್ಥಾನದ ಮುಂಭಾಗವು ಇಪ್ಪತ್ತು ಮೊಳ ಉದ್ದವೂ ಇಪ್ಪತ್ತು ಮೊಳ ಅಗಲವೂ ಇಪ್ಪತ್ತು ಮೊಳ ಎತ್ತರವೂ ಆಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[22. And the whole house he overlaid with gold, until he had finished all the house: also the whole]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚಿನ್ನದಿಂದ ಹೊದಿಸಿದನು. ಆ ಕೆರೂಬಿಗಳನ್ನೂ ಖರ್ಜೂರ ಗಿಡಗಳನ್ನೂ ಚಿನ್ನದಿಂದ ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[2. And the house which king Solomon built for the LORD, the length thereof was threescore cubits,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದನ್ನು ಶುದ್ಧ ಚಿನ್ನದಿಂದ ಹೊದಿಸಿದನು. ದೇವ ದಾರು ಮರದ ಪೀಠವನ್ನು ಹಾಗೆಯೇ ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[altar that was by the oracle he overlaid with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಸೊಲೊಮೋನನು ಮನೆಯ ಒಳಭಾಗವನ್ನು ಶುದ್ಧ ಚಿನ್ನದಿಂದ ಹೊದಿಸಿ ದೈವೋಕ್ತಿಯ ಸ್ಥಾನದ ಮುಂದೆ ಚಿನ್ನದ ಸರಪಣಿಗಳಿಂದ]]></a:t>
+              <a:t><![CDATA[23. And within the oracle he made two cherubims of olive tree, each ten cubits high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಭಾಗವನ್ನು ಮಾಡಿ ಅದನ್ನು ಚಿನ್ನದಿಂದ ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[24. And five cubits was the one wing of the cherub, and five cubits the other wing of the cherub:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಮನೆ ಎಲ್ಲಾ ಮುಗಿ ಯುವ ವರೆಗೂ ಅವನು ಮನೆಯನ್ನೆಲ್ಲಾ ಚಿನ್ನದಿಂದ ಹೊದಿಸಿ ಪರಿಶುದ್ಧಸ್ಥಾನದ ಮುಂಭಾಗದಲ್ಲಿರುವ ಬಲಿ]]></a:t>
+              <a:t><![CDATA[from the uttermost part of the one wing unto the uttermost part of the other were ten cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೀಠವನ್ನೆಲ್ಲಾ ಚಿನ್ನದಿಂದ ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[25. And the other cherub was ten cubits: both the cherubims were of one measure and one size.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅವನು ದೈವೋಕ್ತಿಯ ಸ್ಥಾನದಲ್ಲಿ ಇಪ್ಪೇ ಮರಗಳಿಂದ ಎರಡು ಕೆರೂಬಿಗಳನ್ನು ಮಾಡಿದನು. ಒಂದೊಂದು ಹತ್ತು ಮೊಳ]]></a:t>
+              <a:t><![CDATA[26. The height of the one cherub was ten cubits, and so was it of the other cherub.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತರವಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[27. And he set the cherubims within the inner house: and they stretched forth the wings of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಕೆರೂಬಿಯ ಒಂದೊಂದು ರೆಕ್ಕೆ ಐದು ಮೊಳವೂ ಮತ್ತೊಂದು ರೆಕ್ಕೆ ಐದು ಮೊಳವೂ ಆಗಿತ್ತು; ಒಂದು ರೆಕ್ಕೆಯ ಕೊನೆ ಮೊದಲುಗೊಂಡು]]></a:t>
+              <a:t><![CDATA[cherubims, so that the wing of the one touched the one wall, and the wing of the other cherub]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮತ್ತೊಂದು ರೆಕ್ಕೆಯ ಕೊನೆಯ ವರೆಗೂ ಹತ್ತು ಮೊಳವಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[touched the other wall; and their wings touched one another in the midst of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಇನ್ನೊಂದು ಕೆರೂಬಿಯ ರೆಕ್ಕೆಗಳ ಅಂತರವೂ ಹತ್ತು ಮೊಳವಾಗಿತ್ತು. ಎರಡು ಕೆರೂಬಿಗಳಿಗೆ ಒಂದೇ ಅಳ ತೆಯೂ ಒಂದೇ]]></a:t>
+              <a:t><![CDATA[28. And he overlaid the cherubims with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಇದಲ್ಲದೆ ಮಂದಿರದ ಬಾಗಲಿಗೆ ಇಪ್ಪೇ ಮರದ ನಿಲುವುಗಳನ್ನು ಮಾಡಿಸಿದನು. ಅದು ನಾಲ್ಕರಲ್ಲಿ ಒಂದು ಭಾಗವಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[and the breadth thereof twenty cubits, and the height thereof thirty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಕಾರವಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[29. And he carved all the walls of the house round about with carved figures of cherubims and palm]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಒಂದು ಕೆರೂಬಿಯು ಹತ್ತು ಮೊಳ ಎತ್ತರವಾಗಿತ್ತು: ಇನ್ನೊಂದು ಕೆರೂಬಿಯು ಅದರ ಹಾಗೆಯೇ ಇತ್ತು. ಆ ಕೆರೂಬಿಗಳನ್ನು ಒಳ]]></a:t>
+              <a:t><![CDATA[trees and open flowers, within and without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯೊಳಗೆ ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[30. And the floors of the house he overlaid with gold, within and without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆ ಕೆರೂಬಿಗಳು ರೆಕ್ಕೆಗಳನ್ನು ಚಾಚಿರುವದರಿಂದ ಒಂದು ಕೆರೊಬಿಯ ರೆಕ್ಕೆಯು ಈ ಭಾಗದ ಗೋಡೆಯನ್ನೂ ಮತ್ತೊಂದು ಕೆರೂಬಿಯ]]></a:t>
+              <a:t><![CDATA[31. And for the entering of the oracle he made doors of olive tree: the lintel and side posts were a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರೆಕ್ಕೆಯು ಆ ಭಾಗದ ಗೋಡೆಯನ್ನೂ ಮುಟ್ಟಿತು; ಮನೆಯ ಮಧ್ಯದಲ್ಲಿ ಒಂದರ ರೆಕ್ಕೆ ಮತ್ತೊಂದರ ರೆಕ್ಕೆಯನ್ನು ಮುಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[fifth part of the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆ ಕೆರೂಬಿಗಳನ್ನು ಚಿನ್ನದಿಂದ ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[32. The two doors also were of olive tree; and he carved upon them carvings of cherubims and palm]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಮನೆಯ ಗೋಡೆಗಳನ್ನೆಲ್ಲಾ ಅವನು ಸುತ್ತಲೂ ಒಳ ಹೊರ ಭಾಗಗಳಲ್ಲಿ ಕೆರೂಬಿಗಳನ್ನೂ ಖರ್ಜೂರದ ಗಿಡಗಳನ್ನೂ ವಿಕಸಿಸಿದ]]></a:t>
+              <a:t><![CDATA[trees and open flowers, and overlaid them with gold, and spread gold upon the cherubims, and upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪುಷ್ಪಗಳನ್ನೂ ಕೆತ್ತಿದ ಕೆಲಸದಿಂದ ಮಾಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[the palm trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17331,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಮನೆಯ ಒಳ ಹೊರ ಭಾಗವಾಗಿರುವ ನೆಲವನ್ನು ಚಿನ್ನದಿಂದ ಹೊದಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[33. So also made he for the door of the temple posts of olive tree, a fourth part of the wall.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And the two doors were of fir tree: the two leaves of the one door were folding, and the two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಅದರ ಎರಡು ಕದಗಳು ತುರಾಯಿ ಮರದ ಹಲಿಗೆಗಳಾಗಿದ್ದವು. ಒಂದು ಕದಕ್ಕೆ ಎರಡು ಮಡಿಸುವ ಹಲಿಗೆಗಳಾಗಿಯೂ ಮತ್ತೊಂದು ಕದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[3. And the porch before the temple of the house, twenty cubits was the length thereof, according to]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[leaves of the other door were folding.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And he carved thereon cherubims and palm trees and open flowers: and covered them with gold]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[fitted upon the carved work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎರಡು ಮಡಿಸುವ ಹಲಿಗೆಗಳಾಗಿಯೂ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[the breadth of the house; and ten cubits was the breadth thereof before the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಅದರ ಮೇಲೆ ಕೆರೂಬಿಗಳೂ ಖರ್ಜೂರ ಗಿಡಗಳೂ ಅರಳಿದ ಪುಷ್ಪಗಳೂ ಆದ ಕೆತ್ತಿದ ಕೆಲಸವನ್ನು ಮಾಡಿಸಿ ಕೆತ್ತಿದ ಕೆಲಸಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[4. And for the house he made windows of narrow lights.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>