--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -135,50 +135,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +233,51 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +447,54 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தேவாலயத்தின் சுவரும் சந்நிதி ஸ்தானச்சுவருமாகிய ஆலயத்தின் சுவர்களுக்கு அடுத்ததாய்ச் சுற்றுக்கட்டுகளைக் கட்டி, அவைகளில் அறைகளைச் சுற்றிலும் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[5. And against the wall of the house he built chambers round about, against the walls of the house round about, both of the temple and of the oracle: and he made chambers round about:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தேவாலயத்தின் சுவரும் சந்நிதி ஸ்தானச்சுவருமாகிய ஆலயத்தின் சுவர்களுக்கு அடுத்ததாய்ச் சுற்றுக்கட்டுகளைக் கட்டி, அவைகளில் அறைகளைச் சுற்றிலும் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[5. And against the wall of the house he built chambers round about, against the walls of the house round about, both of the temple and of the oracle: and he made chambers round about:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கீழே இருக்கிற சுற்றுக்கட்டு ஐந்து முழ அகலமும், நடுவே இருக்கிறது ஆறு முழ அகலமும், மூன்றாவதாயிருக்கிறது ஏழுமுழ அகலமுமாயிருந்தது; அவைகள் ஆலயத்தினுடைய சுவர்களிலே தாங்காத படிக்கு ஆலயத்தைச் சுற்றிலும் புறம்பே ஒட்டுச்சுவர்களைக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[6. The nethermost chamber was five cubits broad, and the middle was six cubits broad, and the third was seven cubits broad: for without in the wall of the house he made narrowed rests round about, that the beams should not be fastened in the walls of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கீழே இருக்கிற சுற்றுக்கட்டு ஐந்து முழ அகலமும், நடுவே இருக்கிறது ஆறு முழ அகலமும், மூன்றாவதாயிருக்கிறது ஏழுமுழ அகலமுமாயிருந்தது; அவைகள் ஆலயத்தினுடைய சுவர்களிலே தாங்காத படிக்கு ஆலயத்தைச் சுற்றிலும் புறம்பே ஒட்டுச்சுவர்களைக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[6. The nethermost chamber was five cubits broad, and the middle was six cubits broad, and the third was seven cubits broad: for without in the wall of the house he made narrowed rests round about, that the beams should not be fastened in the walls of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கீழே இருக்கிற சுற்றுக்கட்டு ஐந்து முழ அகலமும், நடுவே இருக்கிறது ஆறு முழ அகலமும், மூன்றாவதாயிருக்கிறது ஏழுமுழ அகலமுமாயிருந்தது; அவைகள் ஆலயத்தினுடைய சுவர்களிலே தாங்காத படிக்கு ஆலயத்தைச் சுற்றிலும் புறம்பே ஒட்டுச்சுவர்களைக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[6. The nethermost chamber was five cubits broad, and the middle was six cubits broad, and the third was seven cubits broad: for without in the wall of the house he made narrowed rests round about, that the beams should not be fastened in the walls of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆலயம் கட்டப்படுகையில், அது பணிதீர்ந்து கொண்டுவரப்பட்ட கற்களாலே கட்டப்பட்டது; ஆகையால் அது கட்டப்படுகிறபோது, சுத்திகள் வாச்சிகள் முதலான எந்த இருப்பு ஆயுதங்களின் சத்தமும் அதிலே கேட்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[7. And the house, when it was in building, was built of stone made ready before it was brought thither: so that there was neither hammer nor axe nor any tool of iron heard in the house, while it was in building.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆலயம் கட்டப்படுகையில், அது பணிதீர்ந்து கொண்டுவரப்பட்ட கற்களாலே கட்டப்பட்டது; ஆகையால் அது கட்டப்படுகிறபோது, சுத்திகள் வாச்சிகள் முதலான எந்த இருப்பு ஆயுதங்களின் சத்தமும் அதிலே கேட்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[7. And the house, when it was in building, was built of stone made ready before it was brought thither: so that there was neither hammer nor axe nor any tool of iron heard in the house, while it was in building.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆலயம் கட்டப்படுகையில், அது பணிதீர்ந்து கொண்டுவரப்பட்ட கற்களாலே கட்டப்பட்டது; ஆகையால் அது கட்டப்படுகிறபோது, சுத்திகள் வாச்சிகள் முதலான எந்த இருப்பு ஆயுதங்களின் சத்தமும் அதிலே கேட்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[7. And the house, when it was in building, was built of stone made ready before it was brought thither: so that there was neither hammer nor axe nor any tool of iron heard in the house, while it was in building.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நடு அறைகளுக்குப் போகிற வாசற்படி ஆலயத்தின் வலதுபுறத்தில் இருந்தது; சுழற்படிகளால் நடு அறைகளுக்கும், நடு அறைகளிலிருந்து மூன்றாவது அறைகளுக்கும் ஏறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The door for the middle chamber was in the right side of the house: and they went up with winding stairs into the middle chamber, and out of the middle into the third.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நடு அறைகளுக்குப் போகிற வாசற்படி ஆலயத்தின் வலதுபுறத்தில் இருந்தது; சுழற்படிகளால் நடு அறைகளுக்கும், நடு அறைகளிலிருந்து மூன்றாவது அறைகளுக்கும் ஏறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The door for the middle chamber was in the right side of the house: and they went up with winding stairs into the middle chamber, and out of the middle into the third.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட நானூற்று எண்பதாம் வருஷத்திலும், சாலொமோன் இஸ்ரவேலின்மேல் ராஜாவான நாலாம் வருஷம் சீப்மாதமாகிய இரண்டாம் மாதத்திலும், அவன் கர்த்தரின் ஆலயத்தைக் கட்டத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the four hundred and eightieth year after the children of Israel were come out of the land of Egypt, in the fourth year of Solomon's reign over Israel, in the month Zif, which is the second month, that he began to build the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவன் உட்பிராகாரத்தை மூன்று வரிசை வெட்டின கற்களாலும், ஒரு வரிசை கேதுருப் பலகைகளாலும் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[9. So he built the house, and finished it; and covered the house with beams and boards of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நாலாம் வருஷம் சீப்மாதத்திலே கர்த்தருடைய ஆலயத்துக்கு அஸ்திபாரம் போட்டு,]]></a:t>
+              <a:t><![CDATA[9. So he built the house, and finished it; and covered the house with beams and boards of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவ்விதமாய் அவன் ஆலயத்தைக் கட்டி, கேதுருமர உத்திரங்களாலும் பலகைகளாலும் ஆலயத்தை மச்சுப்பாவி முடித்தான்.]]></a:t>
+              <a:t><![CDATA[10. And then he built chambers against all the house, five cubits high: and they rested on the house with timber of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பதினோராம் வருஷம் பூல் என்னும் எட்டாம் மாதத்திலே, அந்த ஆலயமுழுதும் சகல சட்டதிட்டத்தின்படியே ஒரு பங்கும் குறையாமல் கட்டித் தீர்ந்தது; அவன் அதைக் கட்டிமுடிக்க ஏழுவருஷம் சென்றது.]]></a:t>
+              <a:t><![CDATA[10. And then he built chambers against all the house, five cubits high: and they rested on the house with timber of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பதினோராம் வருஷம் பூல் என்னும் எட்டாம் மாதத்திலே, அந்த ஆலயமுழுதும் சகல சட்டதிட்டத்தின்படியே ஒரு பங்கும் குறையாமல் கட்டித் தீர்ந்தது; அவன் அதைக் கட்டிமுடிக்க ஏழுவருஷம் சென்றது.]]></a:t>
+              <a:t><![CDATA[11. And the word of the LORD came to Solomon, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பதினோராம் வருஷம் பூல் என்னும் எட்டாம் மாதத்திலே, அந்த ஆலயமுழுதும் சகல சட்டதிட்டத்தின்படியே ஒரு பங்கும் குறையாமல் கட்டித் தீர்ந்தது; அவன் அதைக் கட்டிமுடிக்க ஏழுவருஷம் சென்றது.]]></a:t>
+              <a:t><![CDATA[12. Concerning this house which you are in building, if you will walk in my statutes, and execute my judgments, and keep all my commandments to walk in them; then will I perform my word with you, which I spoke unto David your father:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் ஐந்துமுழ உயரமான சுற்றுக் கட்டுகளை ஆலயத்தின்மேலெங்கும் கட்டுவித்தான்; அவைகள் கேதுருமரங்களால் ஆலயத்தோடே இணைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. Concerning this house which you are in building, if you will walk in my statutes, and execute my judgments, and keep all my commandments to walk in them; then will I perform my word with you, which I spoke unto David your father:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் ஐந்துமுழ உயரமான சுற்றுக் கட்டுகளை ஆலயத்தின்மேலெங்கும் கட்டுவித்தான்; அவைகள் கேதுருமரங்களால் ஆலயத்தோடே இணைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. Concerning this house which you are in building, if you will walk in my statutes, and execute my judgments, and keep all my commandments to walk in them; then will I perform my word with you, which I spoke unto David your father:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தருடைய வார்த்தை சாலொமோனுக்கு உண்டாயிற்று; அவர்]]></a:t>
+              <a:t><![CDATA[13. And I will dwell among the children of Israel, and will not forsake my people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
+              <a:t><![CDATA[14. So Solomon built the house, and finished it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட நானூற்று எண்பதாம் வருஷத்திலும், சாலொமோன் இஸ்ரவேலின்மேல் ராஜாவான நாலாம் வருஷம் சீப்மாதமாகிய இரண்டாம் மாதத்திலும், அவன் கர்த்தரின் ஆலயத்தைக் கட்டத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the four hundred and eightieth year after the children of Israel were come out of the land of Egypt, in the fourth year of Solomon's reign over Israel, in the month Zif, which is the second month, that he began to build the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
+              <a:t><![CDATA[15. And he built the walls of the house within with boards of cedar, both the floor of the house, and the walls of the ceiling: and he covered them on the inside with wood, and covered the floor of the house with planks of fir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
+              <a:t><![CDATA[15. And he built the walls of the house within with boards of cedar, both the floor of the house, and the walls of the ceiling: and he covered them on the inside with wood, and covered the floor of the house with planks of fir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரர் நடுவிலே வாசம்பண்ணி, என் ஜனமாகிய இஸ்ரவேலைக் கைவிடாதிருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And he built the walls of the house within with boards of cedar, both the floor of the house, and the walls of the ceiling: and he covered them on the inside with wood, and covered the floor of the house with planks of fir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே சாலொமோன் ஆலயத்தைக் கட்டி முடித்தான்.]]></a:t>
+              <a:t><![CDATA[16. And he built twenty cubits on the sides of the house, both the floor and the walls with boards of cedar: he even built them for it within, even for the oracle, even for the most holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆலயத்துச் சுவர்களின் உட்புறத்தை, தளம்தொடங்கிச் சுவர்களின் மேல்மச்சுமட்டும், கேதுருப்பலகைகளால் மூடி, இப்படி உட்புறத்தை மரவேலையாக்கி, ஆலயத்தின் தளத்தை தேவதாரி விருட்சங்களின் பலகைகளால் தளவரிசைப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[16. And he built twenty cubits on the sides of the house, both the floor and the walls with boards of cedar: he even built them for it within, even for the oracle, even for the most holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆலயத்துச் சுவர்களின் உட்புறத்தை, தளம்தொடங்கிச் சுவர்களின் மேல்மச்சுமட்டும், கேதுருப்பலகைகளால் மூடி, இப்படி உட்புறத்தை மரவேலையாக்கி, ஆலயத்தின் தளத்தை தேவதாரி விருட்சங்களின் பலகைகளால் தளவரிசைப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[17. And the house, that is, the temple before it, was forty cubits long.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆலயத்துச் சுவர்களின் உட்புறத்தை, தளம்தொடங்கிச் சுவர்களின் மேல்மச்சுமட்டும், கேதுருப்பலகைகளால் மூடி, இப்படி உட்புறத்தை மரவேலையாக்கி, ஆலயத்தின் தளத்தை தேவதாரி விருட்சங்களின் பலகைகளால் தளவரிசைப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[18. And the cedar of the house within was carved with knops and open flowers: all was cedar; there was no stone seen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தளவரிசை தொடங்கிச் சுவர்களின் உயரமட்டும் ஆலயத்தின் பக்கங்களைத் தொடர்ந்திருக்கிற இருபது முழ நீளமான மறைப்பையும் கேதுருப்பலகைகளால் உண்டாக்கி, உட்புறத்தை மகா பரிசுத்தமான சந்நிதி ஸ்தானமாகக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[18. And the cedar of the house within was carved with knops and open flowers: all was cedar; there was no stone seen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தளவரிசை தொடங்கிச் சுவர்களின் உயரமட்டும் ஆலயத்தின் பக்கங்களைத் தொடர்ந்திருக்கிற இருபது முழ நீளமான மறைப்பையும் கேதுருப்பலகைகளால் உண்டாக்கி, உட்புறத்தை மகா பரிசுத்தமான சந்நிதி ஸ்தானமாகக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[19. And the oracle he prepared in the house within, to set there the ark of the covenant of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதின் முன்னிருக்கிற தேவாலயமாகிய மாளிகை நாற்பதுமுழ நீளமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And the oracle he prepared in the house within, to set there the ark of the covenant of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட நானூற்று எண்பதாம் வருஷத்திலும், சாலொமோன் இஸ்ரவேலின்மேல் ராஜாவான நாலாம் வருஷம் சீப்மாதமாகிய இரண்டாம் மாதத்திலும், அவன் கர்த்தரின் ஆலயத்தைக் கட்டத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the four hundred and eightieth year after the children of Israel were come out of the land of Egypt, in the fourth year of Solomon's reign over Israel, in the month Zif, which is the second month, that he began to build the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலயத்திற்குள் இருக்கிற கேதுருமரங்களில் மொக்குகளும் மலர்ந்த பூக்களுமான சித்திரவேலை செய்திருந்தது; பார்வைக்கு ஒரு கல்லாகிலும் காணப்படாமல் எல்லாம் கேதுருமரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. And the oracle in the front part was twenty cubits in length, and twenty cubits in breadth, and twenty cubits in the height thereof: and he overlaid it with pure gold; and so covered the altar which was of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலயத்திற்குள் இருக்கிற கேதுருமரங்களில் மொக்குகளும் மலர்ந்த பூக்களுமான சித்திரவேலை செய்திருந்தது; பார்வைக்கு ஒரு கல்லாகிலும் காணப்படாமல் எல்லாம் கேதுருமரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. And the oracle in the front part was twenty cubits in length, and twenty cubits in breadth, and twenty cubits in the height thereof: and he overlaid it with pure gold; and so covered the altar which was of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தருடைய உடன்படிக்கைப் பெட்டியை வைக்கிறதற்கு ஆலயத்துக்குள்ளே சந்நிதி ஸ்தானத்தை ஆயத்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[21. So Solomon overlaid the house within with pure gold: and he made a partition by the chains of gold before the oracle; and he overlaid it with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தருடைய உடன்படிக்கைப் பெட்டியை வைக்கிறதற்கு ஆலயத்துக்குள்ளே சந்நிதி ஸ்தானத்தை ஆயத்தப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[21. So Solomon overlaid the house within with pure gold: and he made a partition by the chains of gold before the oracle; and he overlaid it with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சந்நிதி ஸ்தானம் முன்புறமட்டும் இருபதுமுழ நீளமும், இருபது முழ அகலமும், இருபதுமுழ உயரமுமாயிருந்தது; அதைப் பசும்பொன் தகட்டால் மூடினான்; கேதுருமரப் பலிபீடத்தையும் அப்படியே மூடினான்.]]></a:t>
+              <a:t><![CDATA[22. And the whole house he overlaid with gold, until he had finished all the house: also the whole altar that was by the oracle he overlaid with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சந்நிதி ஸ்தானம் முன்புறமட்டும் இருபதுமுழ நீளமும், இருபது முழ அகலமும், இருபதுமுழ உயரமுமாயிருந்தது; அதைப் பசும்பொன் தகட்டால் மூடினான்; கேதுருமரப் பலிபீடத்தையும் அப்படியே மூடினான்.]]></a:t>
+              <a:t><![CDATA[22. And the whole house he overlaid with gold, until he had finished all the house: also the whole altar that was by the oracle he overlaid with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சந்நிதி ஸ்தானம் முன்புறமட்டும் இருபதுமுழ நீளமும், இருபது முழ அகலமும், இருபதுமுழ உயரமுமாயிருந்தது; அதைப் பசும்பொன் தகட்டால் மூடினான்; கேதுருமரப் பலிபீடத்தையும் அப்படியே மூடினான்.]]></a:t>
+              <a:t><![CDATA[23. And within the oracle he made two cherubims of olive tree, each ten cubits high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆலயத்தின் உட்புறத்தைச் சாலொமோன் பசும்பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்தின் மறைப்புக்கும் பொன் சங்கிலிகளைக் குறுக்கே போட்டு, அதைப் பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[23. And within the oracle he made two cherubims of olive tree, each ten cubits high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆலயத்தின் உட்புறத்தைச் சாலொமோன் பசும்பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்தின் மறைப்புக்கும் பொன் சங்கிலிகளைக் குறுக்கே போட்டு, அதைப் பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[24. And five cubits was the one wing of the cherub, and five cubits the other wing of the cherub: from the uttermost part of the one wing unto the uttermost part of the other were ten cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்படி ஆலயம் முழுவதும் கட்டித் தீருமட்டும், அவன் ஆலயம் முழுவதையும் பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்திற்கு முன்பாக இருக்கிற பலிபீடத்தை முழுவதும் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[24. And five cubits was the one wing of the cherub, and five cubits the other wing of the cherub: from the uttermost part of the one wing unto the uttermost part of the other were ten cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சாலொமோன் ராஜா கர்த்தருக்குக் கட்டின ஆலயம் அறுபது முழநீளமும், இருபது முழ அகலமும், முப்பது முழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the house which king Solomon built for the LORD, the length thereof was threescore cubits, and the breadth thereof twenty cubits, and the height thereof thirty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்படி ஆலயம் முழுவதும் கட்டித் தீருமட்டும், அவன் ஆலயம் முழுவதையும் பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்திற்கு முன்பாக இருக்கிற பலிபீடத்தை முழுவதும் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[25. And the other cherub was ten cubits: both the cherubims were of one measure and one size.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சந்நிதி ஸ்தானத்தில் ஒலிவமரங்களால் இரண்டு கேருபீன்களைச் செய்து வைத்தான்; ஒவ்வொன்றும் பத்துமுழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. The height of the one cherub was ten cubits, and so was it of the other cherub.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கேருபீனுக்கு இருக்கிற ஒரு செட்டை ஐந்து முழமும் கேருபீனின் மற்றச் செட்டை ஐந்து முழமுமாய், இப்படி ஒரு செட்டையின் கடைசி முனைதொடங்கி மற்றச் செட்டையின் கடைசிமுனைமட்டும் பத்து முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. And he set the cherubims within the inner house: and they stretched forth the wings of the cherubims, so that the wing of the one touched the one wall, and the wing of the other cherub touched the other wall; and their wings touched one another in the midst of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கேருபீனுக்கு இருக்கிற ஒரு செட்டை ஐந்து முழமும் கேருபீனின் மற்றச் செட்டை ஐந்து முழமுமாய், இப்படி ஒரு செட்டையின் கடைசி முனைதொடங்கி மற்றச் செட்டையின் கடைசிமுனைமட்டும் பத்து முழமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. And he set the cherubims within the inner house: and they stretched forth the wings of the cherubims, so that the wing of the one touched the one wall, and the wing of the other cherub touched the other wall; and their wings touched one another in the midst of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்றக் கேருபீனும் பத்து முழமாயிருந்தது; இரண்டு கேருபீன்களும் ஒரே அளவும் ஒரே திட்டமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. And he set the cherubims within the inner house: and they stretched forth the wings of the cherubims, so that the wing of the one touched the one wall, and the wing of the other cherub touched the other wall; and their wings touched one another in the midst of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஒரு கேருபீன் பத்துமுழ உயரமாயிருந்தது; மற்றக் கேருபீனும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[28. And he overlaid the cherubims with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தக் கேருபீன்களை உள் ஆலயத்திலே வைத்தான்; கேருபீன்களின் செட்டைகள் விரிந்திருந்ததினால், ஒரு கேருபீனின் செட்டை ஒருபக்கத்துச் சுவரிலும், மற்றக் கேருபீனின் செட்டை மறுபக்கத்துச் சுவரிலும் தொடத்தக்கதாயிருந்தது; ஆலயத்தின் நடுமையத்தில், அவைகளின் செட்டைகள் ஒன்றொடொன்று தொடத்தக்கதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. And he carved all the walls of the house round about with carved figures of cherubims and palm trees and open flowers, within and without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தக் கேருபீன்களை உள் ஆலயத்திலே வைத்தான்; கேருபீன்களின் செட்டைகள் விரிந்திருந்ததினால், ஒரு கேருபீனின் செட்டை ஒருபக்கத்துச் சுவரிலும், மற்றக் கேருபீனின் செட்டை மறுபக்கத்துச் சுவரிலும் தொடத்தக்கதாயிருந்தது; ஆலயத்தின் நடுமையத்தில், அவைகளின் செட்டைகள் ஒன்றொடொன்று தொடத்தக்கதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. And he carved all the walls of the house round about with carved figures of cherubims and palm trees and open flowers, within and without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தக் கேருபீன்களை உள் ஆலயத்திலே வைத்தான்; கேருபீன்களின் செட்டைகள் விரிந்திருந்ததினால், ஒரு கேருபீனின் செட்டை ஒருபக்கத்துச் சுவரிலும், மற்றக் கேருபீனின் செட்டை மறுபக்கத்துச் சுவரிலும் தொடத்தக்கதாயிருந்தது; ஆலயத்தின் நடுமையத்தில், அவைகளின் செட்டைகள் ஒன்றொடொன்று தொடத்தக்கதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[30. And the floors of the house he overlaid with gold, within and without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்தக் கேருபீன்களைப் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[31. And for the entering of the oracle he made doors of olive tree: the lintel and side posts were a fifth part of the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சாலொமோன் ராஜா கர்த்தருக்குக் கட்டின ஆலயம் அறுபது முழநீளமும், இருபது முழ அகலமும், முப்பது முழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the house which king Solomon built for the LORD, the length thereof was threescore cubits, and the breadth thereof twenty cubits, and the height thereof thirty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆலயத்தின் சுவர்களையெல்லாம் அவன் சுற்றிலும் உள்ளும் புறம்புமாகக் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களும் கொத்து வேலைகளுமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[31. And for the entering of the oracle he made doors of olive tree: the lintel and side posts were a fifth part of the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆலயத்தின் சுவர்களையெல்லாம் அவன் சுற்றிலும் உள்ளும் புறம்புமாகக் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களும் கொத்து வேலைகளுமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[32. The two doors also were of olive tree; and he carved upon them carvings of cherubims and palm trees and open flowers, and overlaid them with gold, and spread gold upon the cherubims, and upon the palm trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உள்ளும் புறம்புமாயிருக்கிற ஆலயத்துத் தளவரிசையையும் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[32. The two doors also were of olive tree; and he carved upon them carvings of cherubims and palm trees and open flowers, and overlaid them with gold, and spread gold upon the cherubims, and upon the palm trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சந்நிதி ஸ்தானத்தின் வாசலுக்கு ஒலிவமரங்களால் இரட்டைக் கதவுகளைச் செய்தான்; மேல் சட்டமும் நிலைகளும் மறைப்பின் அளவில் ஐந்தில் ஒரு பங்காயிருந்தது.]]></a:t>
+              <a:t><![CDATA[32. The two doors also were of olive tree; and he carved upon them carvings of cherubims and palm trees and open flowers, and overlaid them with gold, and spread gold upon the cherubims, and upon the palm trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +6985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சந்நிதி ஸ்தானத்தின் வாசலுக்கு ஒலிவமரங்களால் இரட்டைக் கதவுகளைச் செய்தான்; மேல் சட்டமும் நிலைகளும் மறைப்பின் அளவில் ஐந்தில் ஒரு பங்காயிருந்தது.]]></a:t>
+              <a:t><![CDATA[33. So also made he for the door of the temple posts of olive tree, a fourth part of the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒலிவமரமான அந்த இரட்டைக் கதவுகளில் அவன் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களைச் செய்து, அந்தக் கேருபீன்களிலும் பேரீந்துகளிலும் பொன்பதியத்தக்கதாய்ப் பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[33. So also made he for the door of the temple posts of olive tree, a fourth part of the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒலிவமரமான அந்த இரட்டைக் கதவுகளில் அவன் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களைச் செய்து, அந்தக் கேருபீன்களிலும் பேரீந்துகளிலும் பொன்பதியத்தக்கதாய்ப் பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[34. And the two doors were of fir tree: the two leaves of the one door were folding, and the two leaves of the other door were folding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒலிவமரமான அந்த இரட்டைக் கதவுகளில் அவன் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களைச் செய்து, அந்தக் கேருபீன்களிலும் பேரீந்துகளிலும் பொன்பதியத்தக்கதாய்ப் பொன் தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[34. And the two doors were of fir tree: the two leaves of the one door were folding, and the two leaves of the other door were folding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படி தேவாலயத்தின் வாசலுக்கும் ஒலிவமர நிலைகளைச் செய்தான்; அது சுவர் அளவில் நாலத்தொரு பங்காயிருந்தது.]]></a:t>
+              <a:t><![CDATA[35. And he carved thereon cherubims and palm trees and open flowers: and covered them with gold fitted upon the carved work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதின் இரண்டு கதவுகளும் தேவதாரிப் பலகைகளால் செய்யப்பட்டிருந்தது; ஒரு கதவுக்கு இரண்டு மடிப்புப் பலகைகளும், மற்ற கதவுகளுக்கு இரண்டு மடிப்புப் பலகைகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[35. And he carved thereon cherubims and palm trees and open flowers: and covered them with gold fitted upon the carved work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆலயமாகிய அந்த மாளிகையின் முகப்பிலே அவன் கட்டின மண்டபம் ஆலயத்தின் அகலத்திற்குச் சரியாய் இருபதுமுழ நீளமும், ஆலயத்துக்கு முன்னே பத்துமுழ அகலமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And the porch before the temple of the house, twenty cubits was the length thereof, according to the breadth of the house; and ten cubits was the breadth thereof before the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதின் இரண்டு கதவுகளும் தேவதாரிப் பலகைகளால் செய்யப்பட்டிருந்தது; ஒரு கதவுக்கு இரண்டு மடிப்புப் பலகைகளும், மற்ற கதவுகளுக்கு இரண்டு மடிப்புப் பலகைகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[36. And he built the inner court with three rows of hewed stone, and a row of cedar beams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவைகளில் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களுக்குச் சரியாகச் செய்யப்பட்ட பொன் தகட்டால் அவைகளை மூடினான்.]]></a:t>
+              <a:t><![CDATA[37. In the fourth year was the foundation of the house of the LORD laid, in the month Zif:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7966,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவைகளில் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களுக்குச் சரியாகச் செய்யப்பட்ட பொன் தகட்டால் அவைகளை மூடினான்.]]></a:t>
+              <a:t><![CDATA[38. And in the eleventh year, in the month Bul, which is the eighth month, was the house finished throughout all the parts thereof, and according to all the fashion of it. So was he seven years in building it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And in the eleventh year, in the month Bul, which is the eighth month, was the house finished throughout all the parts thereof, and according to all the fashion of it. So was he seven years in building it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆலயமாகிய அந்த மாளிகையின் முகப்பிலே அவன் கட்டின மண்டபம் ஆலயத்தின் அகலத்திற்குச் சரியாய் இருபதுமுழ நீளமும், ஆலயத்துக்கு முன்னே பத்துமுழ அகலமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And the porch before the temple of the house, twenty cubits was the length thereof, according to the breadth of the house; and ten cubits was the breadth thereof before the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வைக்குக் குறுகிப்போகிற ஒடுக்கமான ஜன்னல்களை ஆலயத்திற்குச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And for the house he made windows of narrow lights.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414414" r:id="rId1"/>
+    <p:sldLayoutId id="2478632486" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,50 +8968,58 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9015,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And against the wall of the house he built chambers round about, against the walls of the house]]></a:t>
+              <a:t><![CDATA[5. அவன் தேவாலயத்தின் சுவரும் சந்நிதி ஸ்தானச்சுவருமாகிய ஆலயத்தின் சுவர்களுக்கு அடுத்ததாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round about, both of the temple and of the oracle: and he made chambers round about:]]></a:t>
+              <a:t><![CDATA[சுற்றுக்கட்டுகளைக் கட்டி, அவைகளில் அறைகளைச் சுற்றிலும் உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The nethermost chamber was five cubits broad, and the middle was six cubits broad, and the third]]></a:t>
+              <a:t><![CDATA[6. கீழே இருக்கிற சுற்றுக்கட்டு ஐந்து முழ அகலமும், நடுவே இருக்கிறது ஆறு முழ அகலமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was seven cubits broad: for without in the wall of the house he made narrowed rests round about,]]></a:t>
+              <a:t><![CDATA[மூன்றாவதாயிருக்கிறது ஏழுமுழ அகலமுமாயிருந்தது; அவைகள் ஆலயத்தினுடைய சுவர்களிலே தாங்காத படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that the beams should not be fastened in the walls of the house.]]></a:t>
+              <a:t><![CDATA[ஆலயத்தைச் சுற்றிலும் புறம்பே ஒட்டுச்சுவர்களைக் கட்டுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the house, when it was in building, was built of stone made ready before it was brought]]></a:t>
+              <a:t><![CDATA[7. ஆலயம் கட்டப்படுகையில், அது பணிதீர்ந்து கொண்டுவரப்பட்ட கற்களாலே கட்டப்பட்டது; ஆகையால் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thither: so that there was neither hammer nor axe nor any tool of iron heard in the house, while it]]></a:t>
+              <a:t><![CDATA[கட்டப்படுகிறபோது, சுத்திகள் வாச்சிகள் முதலான எந்த இருப்பு ஆயுதங்களின் சத்தமும் அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was in building.]]></a:t>
+              <a:t><![CDATA[கேட்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The door for the middle chamber was in the right side of the house: and they went up with winding]]></a:t>
+              <a:t><![CDATA[8. நடு அறைகளுக்குப் போகிற வாசற்படி ஆலயத்தின் வலதுபுறத்தில் இருந்தது; சுழற்படிகளால் நடு அறைகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stairs into the middle chamber, and out of the middle into the third.]]></a:t>
+              <a:t><![CDATA[நடு அறைகளிலிருந்து மூன்றாவது அறைகளுக்கும் ஏறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in the four hundred and eightieth year after the children of Israel were come]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் எகிப்து தேசத்திலிருந்து புறப்பட்ட நானூற்று எண்பதாம் வருஷத்திலும், சாலொமோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And he built the inner court with three rows of hewed stone, and a row of cedar beams.]]></a:t>
+              <a:t><![CDATA[9. இவ்விதமாய் அவன் ஆலயத்தைக் கட்டி, கேதுருமர உத்திரங்களாலும் பலகைகளாலும் ஆலயத்தை மச்சுப்பாவி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. In the fourth year was the foundation of the house of the LORD laid, in the month Zif:]]></a:t>
+              <a:t><![CDATA[முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. So he built the house, and finished it; and covered the house with beams and boards of cedar.]]></a:t>
+              <a:t><![CDATA[10. அவன் ஐந்துமுழ உயரமான சுற்றுக் கட்டுகளை ஆலயத்தின்மேலெங்கும் கட்டுவித்தான்; அவைகள் கேதுருமரங்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And in the eleventh year, in the month Bul, which is the eighth month, was the house finished]]></a:t>
+              <a:t><![CDATA[ஆலயத்தோடே இணைக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[throughout all the parts thereof, and according to all the fashion of it. So was he seven years in]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது கர்த்தருடைய வார்த்தை சாலொமோனுக்கு உண்டாயிற்று; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[building it.]]></a:t>
+              <a:t><![CDATA[12. நீ என் கட்டளைகளின்படி நடந்து, என் நீதி நியாயங்களை நிறைவேற்றி, என் கற்பனைகளின்படியெல்லாம் நடந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And then he built chambers against all the house, five cubits high: and they rested on the house]]></a:t>
+              <a:t><![CDATA[கொள்ளும்படிக்கு, அவைகளைக் கைக்கொண்டால், நீ கட்டுகிற இந்த ஆலயத்தைக் குறித்து நான் உன் தகப்பனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with timber of cedar.]]></a:t>
+              <a:t><![CDATA[தாவீதோடே சொன்ன என் வார்த்தையை உன்னிடத்தில் நிறைவேற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the word of the LORD came to Solomon, saying,]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரர் நடுவிலே வாசம்பண்ணி, என் ஜனமாகிய இஸ்ரவேலைக் கைவிடாதிருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Concerning this house which you are in building, if you will walk in my statutes, and execute my]]></a:t>
+              <a:t><![CDATA[14. அப்படியே சாலொமோன் ஆலயத்தைக் கட்டி முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the land of Egypt, in the fourth year of Solomon's reign over Israel, in the month Zif, which]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின்மேல் ராஜாவான நாலாம் வருஷம் சீப்மாதமாகிய இரண்டாம் மாதத்திலும், அவன் கர்த்தரின் ஆலயத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[judgments, and keep all my commandments to walk in them; then will I perform my word with you, which]]></a:t>
+              <a:t><![CDATA[15. ஆலயத்துச் சுவர்களின் உட்புறத்தை, தளம்தொடங்கிச் சுவர்களின் மேல்மச்சுமட்டும், கேதுருப்பலகைகளால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I spoke unto David your father:]]></a:t>
+              <a:t><![CDATA[மூடி, இப்படி உட்புறத்தை மரவேலையாக்கி, ஆலயத்தின் தளத்தை தேவதாரி விருட்சங்களின் பலகைகளால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I will dwell among the children of Israel, and will not forsake my people Israel.]]></a:t>
+              <a:t><![CDATA[தளவரிசைப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So Solomon built the house, and finished it.]]></a:t>
+              <a:t><![CDATA[16. தளவரிசை தொடங்கிச் சுவர்களின் உயரமட்டும் ஆலயத்தின் பக்கங்களைத் தொடர்ந்திருக்கிற இருபது முழ நீளமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he built the walls of the house within with boards of cedar, both the floor of the house,]]></a:t>
+              <a:t><![CDATA[மறைப்பையும் கேதுருப்பலகைகளால் உண்டாக்கி, உட்புறத்தை மகா பரிசுத்தமான சந்நிதி ஸ்தானமாகக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the walls of the ceiling: and he covered them on the inside with wood, and covered the floor of]]></a:t>
+              <a:t><![CDATA[17. அதின் முன்னிருக்கிற தேவாலயமாகிய மாளிகை நாற்பதுமுழ நீளமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house with planks of fir.]]></a:t>
+              <a:t><![CDATA[18. ஆலயத்திற்குள் இருக்கிற கேதுருமரங்களில் மொக்குகளும் மலர்ந்த பூக்களுமான சித்திரவேலை செய்திருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he built twenty cubits on the sides of the house, both the floor and the walls with boards]]></a:t>
+              <a:t><![CDATA[பார்வைக்கு ஒரு கல்லாகிலும் காணப்படாமல் எல்லாம் கேதுருமரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of cedar: he even built them for it within, even for the oracle, even for the most holy place.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தருடைய உடன்படிக்கைப் பெட்டியை வைக்கிறதற்கு ஆலயத்துக்குள்ளே சந்நிதி ஸ்தானத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the house, that is, the temple before it, was forty cubits long.]]></a:t>
+              <a:t><![CDATA[ஆயத்தப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is the second month, that he began to build the house of the LORD.]]></a:t>
+              <a:t><![CDATA[கட்டத்தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the cedar of the house within was carved with knops and open flowers: all was cedar; there]]></a:t>
+              <a:t><![CDATA[20. சந்நிதி ஸ்தானம் முன்புறமட்டும் இருபதுமுழ நீளமும், இருபது முழ அகலமும், இருபதுமுழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was no stone seen.]]></a:t>
+              <a:t><![CDATA[உயரமுமாயிருந்தது; அதைப் பசும்பொன் தகட்டால் மூடினான்; கேதுருமரப் பலிபீடத்தையும் அப்படியே மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the oracle he prepared in the house within, to set there the ark of the covenant of the]]></a:t>
+              <a:t><![CDATA[21. ஆலயத்தின் உட்புறத்தைச் சாலொமோன் பசும்பொன் தகட்டால் மூடி, சந்நிதி ஸ்தானத்தின் மறைப்புக்கும் பொன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[சங்கிலிகளைக் குறுக்கே போட்டு, அதைப் பொன் தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the oracle in the front part was twenty cubits in length, and twenty cubits in breadth, and]]></a:t>
+              <a:t><![CDATA[22. இப்படி ஆலயம் முழுவதும் கட்டித் தீருமட்டும், அவன் ஆலயம் முழுவதையும் பொன் தகட்டால் மூடி, சந்நிதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twenty cubits in the height thereof: and he overlaid it with pure gold; and so covered the altar]]></a:t>
+              <a:t><![CDATA[ஸ்தானத்திற்கு முன்பாக இருக்கிற பலிபீடத்தை முழுவதும் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which was of cedar.]]></a:t>
+              <a:t><![CDATA[23. சந்நிதி ஸ்தானத்தில் ஒலிவமரங்களால் இரண்டு கேருபீன்களைச் செய்து வைத்தான்; ஒவ்வொன்றும் பத்துமுழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So Solomon overlaid the house within with pure gold: and he made a partition by the chains of]]></a:t>
+              <a:t><![CDATA[உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gold before the oracle; and he overlaid it with gold.]]></a:t>
+              <a:t><![CDATA[24. கேருபீனுக்கு இருக்கிற ஒரு செட்டை ஐந்து முழமும் கேருபீனின் மற்றச் செட்டை ஐந்து முழமுமாய், இப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the whole house he overlaid with gold, until he had finished all the house: also the whole]]></a:t>
+              <a:t><![CDATA[ஒரு செட்டையின் கடைசி முனைதொடங்கி மற்றச் செட்டையின் கடைசிமுனைமட்டும் பத்து முழமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the house which king Solomon built for the LORD, the length thereof was threescore cubits,]]></a:t>
+              <a:t><![CDATA[2. சாலொமோன் ராஜா கர்த்தருக்குக் கட்டின ஆலயம் அறுபது முழநீளமும், இருபது முழ அகலமும், முப்பது முழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar that was by the oracle he overlaid with gold.]]></a:t>
+              <a:t><![CDATA[25. மற்றக் கேருபீனும் பத்து முழமாயிருந்தது; இரண்டு கேருபீன்களும் ஒரே அளவும் ஒரே திட்டமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And within the oracle he made two cherubims of olive tree, each ten cubits high.]]></a:t>
+              <a:t><![CDATA[26. ஒரு கேருபீன் பத்துமுழ உயரமாயிருந்தது; மற்றக் கேருபீனும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And five cubits was the one wing of the cherub, and five cubits the other wing of the cherub:]]></a:t>
+              <a:t><![CDATA[27. அந்தக் கேருபீன்களை உள் ஆலயத்திலே வைத்தான்; கேருபீன்களின் செட்டைகள் விரிந்திருந்ததினால், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the uttermost part of the one wing unto the uttermost part of the other were ten cubits.]]></a:t>
+              <a:t><![CDATA[கேருபீனின் செட்டை ஒருபக்கத்துச் சுவரிலும், மற்றக் கேருபீனின் செட்டை மறுபக்கத்துச் சுவரிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the other cherub was ten cubits: both the cherubims were of one measure and one size.]]></a:t>
+              <a:t><![CDATA[தொடத்தக்கதாயிருந்தது; ஆலயத்தின் நடுமையத்தில், அவைகளின் செட்டைகள் ஒன்றொடொன்று தொடத்தக்கதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. The height of the one cherub was ten cubits, and so was it of the other cherub.]]></a:t>
+              <a:t><![CDATA[28. அந்தக் கேருபீன்களைப் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he set the cherubims within the inner house: and they stretched forth the wings of the]]></a:t>
+              <a:t><![CDATA[29. ஆலயத்தின் சுவர்களையெல்லாம் அவன் சுற்றிலும் உள்ளும் புறம்புமாகக் கேருபீன்களும் பேரீந்துகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cherubims, so that the wing of the one touched the one wall, and the wing of the other cherub]]></a:t>
+              <a:t><![CDATA[மலர்ந்த பூக்களுமான சித்திரங்களும் கொத்து வேலைகளுமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[touched the other wall; and their wings touched one another in the midst of the house.]]></a:t>
+              <a:t><![CDATA[30. உள்ளும் புறம்புமாயிருக்கிற ஆலயத்துத் தளவரிசையையும் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he overlaid the cherubims with gold.]]></a:t>
+              <a:t><![CDATA[31. சந்நிதி ஸ்தானத்தின் வாசலுக்கு ஒலிவமரங்களால் இரட்டைக் கதவுகளைச் செய்தான்; மேல் சட்டமும் நிலைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the breadth thereof twenty cubits, and the height thereof thirty cubits.]]></a:t>
+              <a:t><![CDATA[உயரமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he carved all the walls of the house round about with carved figures of cherubims and palm]]></a:t>
+              <a:t><![CDATA[மறைப்பின் அளவில் ஐந்தில் ஒரு பங்காயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trees and open flowers, within and without.]]></a:t>
+              <a:t><![CDATA[32. ஒலிவமரமான அந்த இரட்டைக் கதவுகளில் அவன் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the floors of the house he overlaid with gold, within and without.]]></a:t>
+              <a:t><![CDATA[சித்திரங்களைச் செய்து, அந்தக் கேருபீன்களிலும் பேரீந்துகளிலும் பொன்பதியத்தக்கதாய்ப் பொன் தகட்டால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And for the entering of the oracle he made doors of olive tree: the lintel and side posts were a]]></a:t>
+              <a:t><![CDATA[மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fifth part of the wall.]]></a:t>
+              <a:t><![CDATA[33. இப்படி தேவாலயத்தின் வாசலுக்கும் ஒலிவமர நிலைகளைச் செய்தான்; அது சுவர் அளவில் நாலத்தொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. The two doors also were of olive tree; and he carved upon them carvings of cherubims and palm]]></a:t>
+              <a:t><![CDATA[பங்காயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trees and open flowers, and overlaid them with gold, and spread gold upon the cherubims, and upon]]></a:t>
+              <a:t><![CDATA[34. அதின் இரண்டு கதவுகளும் தேவதாரிப் பலகைகளால் செய்யப்பட்டிருந்தது; ஒரு கதவுக்கு இரண்டு மடிப்புப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the palm trees.]]></a:t>
+              <a:t><![CDATA[பலகைகளும், மற்ற கதவுகளுக்கு இரண்டு மடிப்புப் பலகைகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. So also made he for the door of the temple posts of olive tree, a fourth part of the wall.]]></a:t>
+              <a:t><![CDATA[35. அவைகளில் கேருபீன்களும் பேரீந்துகளும் மலர்ந்த பூக்களுமான சித்திரங்களுக்குச் சரியாகச் செய்யப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the two doors were of fir tree: the two leaves of the one door were folding, and the two]]></a:t>
+              <a:t><![CDATA[பொன் தகட்டால் அவைகளை மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the porch before the temple of the house, twenty cubits was the length thereof, according to]]></a:t>
+              <a:t><![CDATA[3. ஆலயமாகிய அந்த மாளிகையின் முகப்பிலே அவன் கட்டின மண்டபம் ஆலயத்தின் அகலத்திற்குச் சரியாய் இருபதுமுழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[leaves of the other door were folding.]]></a:t>
+              <a:t><![CDATA[36. அவன் உட்பிராகாரத்தை மூன்று வரிசை வெட்டின கற்களாலும், ஒரு வரிசை கேதுருப் பலகைகளாலும் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And he carved thereon cherubims and palm trees and open flowers: and covered them with gold]]></a:t>
+              <a:t><![CDATA[37. நாலாம் வருஷம் சீப்மாதத்திலே கர்த்தருடைய ஆலயத்துக்கு அஸ்திபாரம் போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18112,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fitted upon the carved work.]]></a:t>
+              <a:t><![CDATA[38. பதினோராம் வருஷம் பூல் என்னும் எட்டாம் மாதத்திலே, அந்த ஆலயமுழுதும் சகல சட்டதிட்டத்தின்படியே ஒரு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பங்கும் குறையாமல் கட்டித் தீர்ந்தது; அவன் அதைக் கட்டிமுடிக்க ஏழுவருஷம் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the breadth of the house; and ten cubits was the breadth thereof before the house.]]></a:t>
+              <a:t><![CDATA[நீளமும், ஆலயத்துக்கு முன்னே பத்துமுழ அகலமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And for the house he made windows of narrow lights.]]></a:t>
+              <a:t><![CDATA[4. பார்வைக்குக் குறுகிப்போகிற ஒடுக்கமான ஜன்னல்களை ஆலயத்திற்குச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>