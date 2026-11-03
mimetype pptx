--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -8372,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632486" r:id="rId1"/>
+    <p:sldLayoutId id="2482634640" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -18569,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>