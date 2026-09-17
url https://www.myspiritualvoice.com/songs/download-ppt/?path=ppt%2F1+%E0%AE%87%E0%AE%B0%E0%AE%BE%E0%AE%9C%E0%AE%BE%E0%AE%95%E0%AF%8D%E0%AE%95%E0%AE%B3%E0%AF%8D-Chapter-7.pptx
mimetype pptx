--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -201,50 +201,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -330,50 +340,55 @@
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -576,53 +591,58 @@
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
-  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -682,51 +702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜன்னல்களின் வாசல்களும் சட்டங்களும் எல்லாம் சதுரமாயிருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள், ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And all the doors and posts were square, with the windows: and light was against light in three ranks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -791,51 +811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. பசும்பொன் கிண்ணங்களையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும், மகா பரிசுத்தமான உள் ஆலயத்தினுடைய கதவுகளின் பொன்னான முளைகளையும், தேவாலயமாகிய மாளிகைக் கதவுகளின் பொன்னான முளைகளையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[47. And Solomon left all the vessels unweighed, because they were exceeding many: neither was the weight of the brass found out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -900,51 +920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. பசும்பொன் கிண்ணங்களையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும், மகா பரிசுத்தமான உள் ஆலயத்தினுடைய கதவுகளின் பொன்னான முளைகளையும், தேவாலயமாகிய மாளிகைக் கதவுகளின் பொன்னான முளைகளையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[48. And Solomon made all the vessels that pertained unto the house of the LORD: the altar of gold, and the table of gold, whereupon the showbread was,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1009,51 +1029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. பசும்பொன் கிண்ணங்களையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும், மகா பரிசுத்தமான உள் ஆலயத்தினுடைய கதவுகளின் பொன்னான முளைகளையும், தேவாலயமாகிய மாளிகைக் கதவுகளின் பொன்னான முளைகளையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[48. And Solomon made all the vessels that pertained unto the house of the LORD: the altar of gold, and the table of gold, whereupon the showbread was,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1118,51 +1138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இவ்விதமாய் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகச் செய்த வேலைகளெல்லாம் முடிந்தது; அப்பொழுது சாலொமோன் தன் தகப்பனாகிய தாவீது பரிசுத்தம்பண்ணும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் கொண்டுவந்து, கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[49. And the candlesticks of pure gold, five on the right side, and five on the left, before the oracle, with the flowers, and the lamps, and the tongs of gold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1227,51 +1247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இவ்விதமாய் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகச் செய்த வேலைகளெல்லாம் முடிந்தது; அப்பொழுது சாலொமோன் தன் தகப்பனாகிய தாவீது பரிசுத்தம்பண்ணும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் கொண்டுவந்து, கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[49. And the candlesticks of pure gold, five on the right side, and five on the left, before the oracle, with the flowers, and the lamps, and the tongs of gold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1336,51 +1356,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இவ்விதமாய் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகச் செய்த வேலைகளெல்லாம் முடிந்தது; அப்பொழுது சாலொமோன் தன் தகப்பனாகிய தாவீது பரிசுத்தம்பண்ணும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் கொண்டுவந்து, கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[50. And the bowls, and the snuffers, and the basons, and the spoons, and the censers of pure gold; and the hinges of gold, both for the doors of the inner house, the most holy place, and for the doors of the house, to know, of the temple.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And the bowls, and the snuffers, and the basons, and the spoons, and the censers of pure gold; and the hinges of gold, both for the doors of the inner house, the most holy place, and for the doors of the house, to know, of the temple.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And the bowls, and the snuffers, and the basons, and the spoons, and the censers of pure gold; and the hinges of gold, both for the doors of the inner house, the most holy place, and for the doors of the house, to know, of the temple.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. So was ended all the work that king Solomon made for the house of the LORD. And Solomon brought in the things which David his father had dedicated; even the silver, and the gold, and the vessels, did he put among the treasures of the house of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. So was ended all the work that king Solomon made for the house of the LORD. And Solomon brought in the things which David his father had dedicated; even the silver, and the gold, and the vessels, did he put among the treasures of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1445,51 +1901,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஐம்பதுமுழ நீளமும் முப்பதுமுழ அகலமுமான மண்டபத்தையும் தூண்கள் நிறுத்திக் கட்டினான்; அந்த மண்டபமும், அதின் தூண்களும், உத்திரங்களும், மாளிகையின் தூண்களும் உத்திரங்களும் எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And he made a porch of pillars; the length thereof was fifty cubits, and the breadth thereof thirty cubits: and the porch was before them: and the other pillars and the thick beam were before them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. So was ended all the work that king Solomon made for the house of the LORD. And Solomon brought in the things which David his father had dedicated; even the silver, and the gold, and the vessels, did he put among the treasures of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1554,51 +2119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஐம்பதுமுழ நீளமும் முப்பதுமுழ அகலமுமான மண்டபத்தையும் தூண்கள் நிறுத்திக் கட்டினான்; அந்த மண்டபமும், அதின் தூண்களும், உத்திரங்களும், மாளிகையின் தூண்களும் உத்திரங்களும் எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And he made a porch of pillars; the length thereof was fifty cubits, and the breadth thereof thirty cubits: and the porch was before them: and the other pillars and the thick beam were before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1663,51 +2228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஐம்பதுமுழ நீளமும் முப்பதுமுழ அகலமுமான மண்டபத்தையும் தூண்கள் நிறுத்திக் கட்டினான்; அந்த மண்டபமும், அதின் தூண்களும், உத்திரங்களும், மாளிகையின் தூண்களும் உத்திரங்களும் எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. Then he made a porch for the throne where he might judge, even the porch of judgment: and it was covered with cedar from one side of the floor to the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1772,51 +2337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தான் இருந்து நியாயம் தீர்க்கிறதற்கு நியாயாசனம் போட்டிருக்கும் ஒரு நியாயவிசாரணை மண்டபத்தையும் கட்டி, அதின் ஒருபக்கம் துவக்கி மறுபக்கமட்டும் கேதுருப்பலகைகளால் தளவரிசைப் படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[7. Then he made a porch for the throne where he might judge, even the porch of judgment: and it was covered with cedar from one side of the floor to the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1881,51 +2446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தான் இருந்து நியாயம் தீர்க்கிறதற்கு நியாயாசனம் போட்டிருக்கும் ஒரு நியாயவிசாரணை மண்டபத்தையும் கட்டி, அதின் ஒருபக்கம் துவக்கி மறுபக்கமட்டும் கேதுருப்பலகைகளால் தளவரிசைப் படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[8. And his house where he dwelt had another court within the porch, which was of the like work. Solomon made also an house for Pharaoh's daughter, whom he had taken to wife, like unto this porch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1990,51 +2555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வாசம்பண்ணும் அவனுடைய அரமனை மண்டபத்திற்குள்ளே அதேமாதிரியாகச் செய்யப்பட்ட வேறொரு மண்டபமும் இருந்தது. சாலொமோன் விவாகம்பண்ணின பார்வோனின் குமாரத்திக்கும் அந்த மண்டபத்தைப்போல ஒரு மாளிகையைக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And his house where he dwelt had another court within the porch, which was of the like work. Solomon made also an house for Pharaoh's daughter, whom he had taken to wife, like unto this porch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2099,51 +2664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வாசம்பண்ணும் அவனுடைய அரமனை மண்டபத்திற்குள்ளே அதேமாதிரியாகச் செய்யப்பட்ட வேறொரு மண்டபமும் இருந்தது. சாலொமோன் விவாகம்பண்ணின பார்வோனின் குமாரத்திக்கும் அந்த மண்டபத்தைப்போல ஒரு மாளிகையைக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And his house where he dwelt had another court within the porch, which was of the like work. Solomon made also an house for Pharaoh's daughter, whom he had taken to wife, like unto this porch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2208,51 +2773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளெல்லாம், உள்ளும் புறம்பும், அஸ்திபாரமுதல் மேல்திரணைகள்மட்டும், வெளியே இருக்கும் பெரிய முற்றம்வரைக்கும், அளவுபடி வெட்டி வாளால் அறுக்கப்பட்ட விலையேறப்பெற்ற கற்களால் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. All these were of costly stones, according to the measures of hewed stones, sawed with saws, within and without, even from the foundation unto the coping, and so on the outside toward the great court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2317,51 +2882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளெல்லாம், உள்ளும் புறம்பும், அஸ்திபாரமுதல் மேல்திரணைகள்மட்டும், வெளியே இருக்கும் பெரிய முற்றம்வரைக்கும், அளவுபடி வெட்டி வாளால் அறுக்கப்பட்ட விலையேறப்பெற்ற கற்களால் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. All these were of costly stones, according to the measures of hewed stones, sawed with saws, within and without, even from the foundation unto the coping, and so on the outside toward the great court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2426,51 +2991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாலொமோன் தன் அரமனை முழுதையும் கட்டிமுடிக்க பதின்மூன்று வருஷம் சென்றது.]]></a:t>
+              <a:t><![CDATA[1. But Solomon was building his own house thirteen years, and he finished all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2535,51 +3100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளெல்லாம், உள்ளும் புறம்பும், அஸ்திபாரமுதல் மேல்திரணைகள்மட்டும், வெளியே இருக்கும் பெரிய முற்றம்வரைக்கும், அளவுபடி வெட்டி வாளால் அறுக்கப்பட்ட விலையேறப்பெற்ற கற்களால் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. And the foundation was of costly stones, even great stones, stones of ten cubits, and stones of eight cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2644,51 +3209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அஸ்திபாரம் பத்துமுழக் கற்களும், எட்டுமுழக் கற்களுமான விலையேறப்பெற்ற பெரிய கற்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And above were costly stones, after the measures of hewed stones, and cedars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2753,51 +3318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அஸ்திபாரம் பத்துமுழக் கற்களும், எட்டுமுழக் கற்களுமான விலையேறப்பெற்ற பெரிய கற்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And above were costly stones, after the measures of hewed stones, and cedars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2862,51 +3427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதின்மேல் உயர அளவுபடி பணிப்படுத்தின விலையேறப்பெற்ற கற்களும், கேதுருமரங்களும் வைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And the great court round about was with three rows of hewed stones, and a row of cedar beams, both for the inner court of the house of the LORD, and for the porch of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2971,51 +3536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெரிய முற்றத்திற்குச் சுற்றிலும் மூன்று வரிசைக் கேதுருமர உத்திரங்களாலும் ஒரு வரிசை பணிப்படுத்தின கற்களாலும் செய்யப்பட்டிருந்தது; கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திற்கும், அதின் முன்மண்டபத்திற்கும் அப்படியே செய்யப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And the great court round about was with three rows of hewed stones, and a row of cedar beams, both for the inner court of the house of the LORD, and for the porch of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3080,51 +3645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெரிய முற்றத்திற்குச் சுற்றிலும் மூன்று வரிசைக் கேதுருமர உத்திரங்களாலும் ஒரு வரிசை பணிப்படுத்தின கற்களாலும் செய்யப்பட்டிருந்தது; கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திற்கும், அதின் முன்மண்டபத்திற்கும் அப்படியே செய்யப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And the great court round about was with three rows of hewed stones, and a row of cedar beams, both for the inner court of the house of the LORD, and for the porch of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3189,51 +3754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் ஈராம் என்னும் ஒருவனைத் தீருவிலிருந்து அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[13. And king Solomon sent and fetched Hiram out of Tyre.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3298,51 +3863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன் சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன் ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. He was a widow's son of the tribe of Naphtali, and his father was a man of Tyre, a worker in brass: and he was filled with wisdom, and understanding, and cunning to work all works in brass. And he came to king Solomon, and wrought all his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3407,51 +3972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன் சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன் ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. He was a widow's son of the tribe of Naphtali, and his father was a man of Tyre, a worker in brass: and he was filled with wisdom, and understanding, and cunning to work all works in brass. And he came to king Solomon, and wrought all his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3516,51 +4081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன் சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன் ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. He was a widow's son of the tribe of Naphtali, and his father was a man of Tyre, a worker in brass: and he was filled with wisdom, and understanding, and cunning to work all works in brass. And he came to king Solomon, and wrought all his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3625,51 +4190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் லீபனோன் வனம் என்னும் மாளிகையையும் கட்டினான்; அது நூறு முழ நீளமும், ஐம்பதுமுழ அகலமும், முப்பதுமுழ உயரமுமாயிருந்தது; அதைக் கேதுருமர உத்திரங்கள் பாவப்பட்ட கேதுருமரத்தூண்களின் நாலு வரிசைகளின்மேல் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[2. He built also the house of the forest of Lebanon; the length thereof was an hundred cubits, and the breadth thereof fifty cubits, and the height thereof thirty cubits, upon four rows of cedar pillars, with cedar beams upon the pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3734,51 +4299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் இரண்டு வெண்கலத் தூண்களை உண்டாக்கினான்; ஒவ்வொரு தூண் பதினெட்டு முழ உயரமும், ஒவ்வொரு தூணின் சுற்றளவு பன்னிரண்டு முழ நூலளவுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. For he cast two pillars of brass, of eighteen cubits high apiece: and a line of twelve cubits did compass either of them about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3843,51 +4408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் இரண்டு வெண்கலத் தூண்களை உண்டாக்கினான்; ஒவ்வொரு தூண் பதினெட்டு முழ உயரமும், ஒவ்வொரு தூணின் சுற்றளவு பன்னிரண்டு முழ நூலளவுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. For he cast two pillars of brass, of eighteen cubits high apiece: and a line of twelve cubits did compass either of them about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3952,51 +4517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தத் தூண்களுடைய தலைப்பில் வைக்க, வெண்கலத்தால் வார்க்கப்பட்ட இரண்டு கும்பங்களை உண்டாக்கினான்; ஒவ்வொரு கும்பமும் ஐந்துமுழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And he made two capitals of molten brass, to set upon the tops of the pillars: the height of the one capital was five cubits, and the height of the other capital was five cubits:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4061,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தத் தூண்களுடைய தலைப்பில் வைக்க, வெண்கலத்தால் வார்க்கப்பட்ட இரண்டு கும்பங்களை உண்டாக்கினான்; ஒவ்வொரு கும்பமும் ஐந்துமுழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And he made two capitals of molten brass, to set upon the tops of the pillars: the height of the one capital was five cubits, and the height of the other capital was five cubits:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4170,51 +4735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தூண்களுடைய முனையின்மேலுள்ள கும்பங்களுக்கு வலைபோன்ற பின்னல்களும், சங்கிலிபோன்ற தொங்கல்களும், ஒவ்வொரு கும்பத்திற்கும் எவ்வேழாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And nets of checker work, and wreaths of chain work, for the capitals which were upon the top of the pillars; seven for the one capital, and seven for the other capital.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4279,51 +4844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தூண்களுடைய முனையின்மேலுள்ள கும்பங்களுக்கு வலைபோன்ற பின்னல்களும், சங்கிலிபோன்ற தொங்கல்களும், ஒவ்வொரு கும்பத்திற்கும் எவ்வேழாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And nets of checker work, and wreaths of chain work, for the capitals which were upon the top of the pillars; seven for the one capital, and seven for the other capital.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4388,51 +4953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தூண்களைப் பண்ணின விதமாவது: தலைப்பின்மேலுள்ள கும்பங்களை மூடும்படிக்கு, கும்பங்கள் ஒவ்வொன்றிலும் பின்னலின்மேல் சுற்றிலும் இரண்டு வரிசை மாதளம்பழங்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[18. And he made the pillars, and two rows round about upon the one network, to cover the capitals that were upon the top, with pomegranates: and so did he for the other capital.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4497,51 +5062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தூண்களைப் பண்ணின விதமாவது: தலைப்பின்மேலுள்ள கும்பங்களை மூடும்படிக்கு, கும்பங்கள் ஒவ்வொன்றிலும் பின்னலின்மேல் சுற்றிலும் இரண்டு வரிசை மாதளம்பழங்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[18. And he made the pillars, and two rows round about upon the one network, to cover the capitals that were upon the top, with pomegranates: and so did he for the other capital.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4606,51 +5171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மண்டபத்தின் முன்னிருக்கும் அந்தத் தூண்களுடைய தலைப்பின்மேலுள்ள கும்பங்கள் லீலி புஷ்பங்களின் வேலையும், நாலுமுழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And the capitals that were upon the top of the pillars were of lily work in the porch, four cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4715,51 +5280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மண்டபத்தின் முன்னிருக்கும் அந்தத் தூண்களுடைய தலைப்பின்மேலுள்ள கும்பங்கள் லீலி புஷ்பங்களின் வேலையும், நாலுமுழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And the capitals that were upon the top of the pillars were of lily work in the porch, four cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4824,51 +5389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் லீபனோன் வனம் என்னும் மாளிகையையும் கட்டினான்; அது நூறு முழ நீளமும், ஐம்பதுமுழ அகலமும், முப்பதுமுழ உயரமுமாயிருந்தது; அதைக் கேதுருமர உத்திரங்கள் பாவப்பட்ட கேதுருமரத்தூண்களின் நாலு வரிசைகளின்மேல் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[2. He built also the house of the forest of Lebanon; the length thereof was an hundred cubits, and the breadth thereof fifty cubits, and the height thereof thirty cubits, upon four rows of cedar pillars, with cedar beams upon the pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4933,51 +5498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இரண்டு தூண்களின்மேலுமுள்ள கும்பங்களில் செய்யப்பட்ட பின்னலுக்கு அருகே இருந்த இடத்தில் விம்மிய இரு நூறு மாதளம்பழங்களின் வரிசைகள் சுற்றிலும் இருந்தது; மற்றக் கும்பத்திலும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. And the capitals upon the two pillars had pomegranates also above, opposite to the belly which was by the network: and the pomegranates were two hundred in rows round about upon the other capital.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5042,51 +5607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இரண்டு தூண்களின்மேலுமுள்ள கும்பங்களில் செய்யப்பட்ட பின்னலுக்கு அருகே இருந்த இடத்தில் விம்மிய இரு நூறு மாதளம்பழங்களின் வரிசைகள் சுற்றிலும் இருந்தது; மற்றக் கும்பத்திலும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. And the capitals upon the two pillars had pomegranates also above, opposite to the belly which was by the network: and the pomegranates were two hundred in rows round about upon the other capital.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5151,51 +5716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இரண்டு தூண்களின்மேலுமுள்ள கும்பங்களில் செய்யப்பட்ட பின்னலுக்கு அருகே இருந்த இடத்தில் விம்மிய இரு நூறு மாதளம்பழங்களின் வரிசைகள் சுற்றிலும் இருந்தது; மற்றக் கும்பத்திலும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And he set up the pillars in the porch of the temple: and he set up the right pillar, and called the name thereof Jachin: and he set up the left pillar, and called the name thereof Boaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5260,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தூண்களை தேவாலய வாசல் மண்டபத்தில் நிறுத்தினான்; அவன் வலது புறத்தில் நிறுத்தின தூணுக்கு யாகீன் என்றும், இடதுபுறத்தில் நிறுத்தின தூணுக்கு போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[21. And he set up the pillars in the porch of the temple: and he set up the right pillar, and called the name thereof Jachin: and he set up the left pillar, and called the name thereof Boaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5369,51 +5934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தூண்களை தேவாலய வாசல் மண்டபத்தில் நிறுத்தினான்; அவன் வலது புறத்தில் நிறுத்தின தூணுக்கு யாகீன் என்றும், இடதுபுறத்தில் நிறுத்தின தூணுக்கு போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[22. And upon the top of the pillars was lily work: so was the work of the pillars finished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5478,51 +6043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தூண்களுடைய சிகரத்தில் லீலி புஷ்பவேலை செய்யப்பட்டிருந்தது; இவ்விதமாய்த் தூண்களின் வேலை முடிந்தது.]]></a:t>
+              <a:t><![CDATA[23. And he made a molten sea, ten cubits from the one brim to the other: it was round all about, and his height was five cubits: and a line of thirty cubits did compass it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5587,51 +6152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வெண்கலக் கடல் என்னும் தொட்டியையும் வார்ப்பித்தான்; சுற்றிலும் சக்கராகாரமான அதினுடைய ஒரு விளிம்பு தொடங்கி மறுவிளிம்புமட்டும், அகலம் பத்துமுழமும், உயரம் ஐந்துமுழமும், சுற்றளவு முப்பதுமுழ நூலளவுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And he made a molten sea, ten cubits from the one brim to the other: it was round all about, and his height was five cubits: and a line of thirty cubits did compass it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5696,51 +6261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வெண்கலக் கடல் என்னும் தொட்டியையும் வார்ப்பித்தான்; சுற்றிலும் சக்கராகாரமான அதினுடைய ஒரு விளிம்பு தொடங்கி மறுவிளிம்புமட்டும், அகலம் பத்துமுழமும், உயரம் ஐந்துமுழமும், சுற்றளவு முப்பதுமுழ நூலளவுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And he made a molten sea, ten cubits from the one brim to the other: it was round all about, and his height was five cubits: and a line of thirty cubits did compass it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5805,51 +6370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தக் கடல்தொட்டியைச் சுற்றி விளிம்புக்குக் கீழே அதைச் சுற்றிலும் மொக்குகள் ஒவ்வொரு முழத்திற்குப் பத்து பத்தாகச் செய்யப்பட்டிருந்தது; வார்க்கப்பட்ட அந்த மொக்குகளின் வரிசைகள் இரண்டும் தொட்டியோடு ஒன்றாய் வார்க்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And under the brim of it round about there were knops compassing it, ten in a cubit, compassing the sea round about: the knops were cast in two rows, when it was cast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5914,51 +6479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தக் கடல்தொட்டியைச் சுற்றி விளிம்புக்குக் கீழே அதைச் சுற்றிலும் மொக்குகள் ஒவ்வொரு முழத்திற்குப் பத்து பத்தாகச் செய்யப்பட்டிருந்தது; வார்க்கப்பட்ட அந்த மொக்குகளின் வரிசைகள் இரண்டும் தொட்டியோடு ஒன்றாய் வார்க்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And under the brim of it round about there were knops compassing it, ten in a cubit, compassing the sea round about: the knops were cast in two rows, when it was cast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6023,51 +6588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் லீபனோன் வனம் என்னும் மாளிகையையும் கட்டினான்; அது நூறு முழ நீளமும், ஐம்பதுமுழ அகலமும், முப்பதுமுழ உயரமுமாயிருந்தது; அதைக் கேதுருமர உத்திரங்கள் பாவப்பட்ட கேதுருமரத்தூண்களின் நாலு வரிசைகளின்மேல் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[2. He built also the house of the forest of Lebanon; the length thereof was an hundred cubits, and the breadth thereof fifty cubits, and the height thereof thirty cubits, upon four rows of cedar pillars, with cedar beams upon the pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6132,51 +6697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அது பன்னிரண்டு ரிஷபங்களின்மேல் நின்றது; அவைகளில் மூன்று வடக்கேயும், மூன்று மேற்கேயும், மூன்று தெற்கேயும், மூன்று கிழக்கேயும் நோக்கியிருந்தது; கடல்தொட்டி ரிஷபங்களின் மேலாகாவும், அவைகளின் பின்புறங்களெல்லாம் உள்ளாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And under the brim of it round about there were knops compassing it, ten in a cubit, compassing the sea round about: the knops were cast in two rows, when it was cast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6241,51 +6806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அது பன்னிரண்டு ரிஷபங்களின்மேல் நின்றது; அவைகளில் மூன்று வடக்கேயும், மூன்று மேற்கேயும், மூன்று தெற்கேயும், மூன்று கிழக்கேயும் நோக்கியிருந்தது; கடல்தொட்டி ரிஷபங்களின் மேலாகாவும், அவைகளின் பின்புறங்களெல்லாம் உள்ளாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. It stood upon twelve oxen, three looking toward the north, and three looking toward the west, and three looking toward the south, and three looking toward the east: and the sea was set above upon them, and all their hinder parts were inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6350,51 +6915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அது பன்னிரண்டு ரிஷபங்களின்மேல் நின்றது; அவைகளில் மூன்று வடக்கேயும், மூன்று மேற்கேயும், மூன்று தெற்கேயும், மூன்று கிழக்கேயும் நோக்கியிருந்தது; கடல்தொட்டி ரிஷபங்களின் மேலாகாவும், அவைகளின் பின்புறங்களெல்லாம் உள்ளாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. It stood upon twelve oxen, three looking toward the north, and three looking toward the west, and three looking toward the south, and three looking toward the east: and the sea was set above upon them, and all their hinder parts were inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6459,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் கனம் நாலு விரற்கடையும், அதின் விளிம்பு பானபாத்திரத்தின் விளிம்புபோலும், லீலிபுஷ்பம்போலும் இருந்தது; அது இரண்டாயிரம் குடம் தண்ணீர் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[25. It stood upon twelve oxen, three looking toward the north, and three looking toward the west, and three looking toward the south, and three looking toward the east: and the sea was set above upon them, and all their hinder parts were inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6568,51 +7133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் கனம் நாலு விரற்கடையும், அதின் விளிம்பு பானபாத்திரத்தின் விளிம்புபோலும், லீலிபுஷ்பம்போலும் இருந்தது; அது இரண்டாயிரம் குடம் தண்ணீர் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[26. And it was an hand breadth thick, and the brim thereof was wrought like the brim of a cup, with flowers of lilies: it contained two thousand baths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6677,51 +7242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பத்து வெண்கல ஆதாரங்களையும் செய்தான்; ஒவ்வொரு ஆதாரம் நாலுமுழ நீளமும், நாலுமுழ அகலமும், மூன்று முழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. And it was an hand breadth thick, and the brim thereof was wrought like the brim of a cup, with flowers of lilies: it contained two thousand baths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6786,51 +7351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பத்து வெண்கல ஆதாரங்களையும் செய்தான்; ஒவ்வொரு ஆதாரம் நாலுமுழ நீளமும், நாலுமுழ அகலமும், மூன்று முழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. And he made ten bases of brass; four cubits was the length of one base, and four cubits the breadth thereof, and three cubits the height of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6895,51 +7460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஆதாரங்களின் வேலைப்பாடு என்னவெனில், அவைகளுக்குச் சவுக்கைகள் உண்டாயிருந்தது; சவுக்கைகளோ சட்டங்களின் நடுவில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[27. And he made ten bases of brass; four cubits was the length of one base, and four cubits the breadth thereof, and three cubits the height of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7004,51 +7569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஆதாரங்களின் வேலைப்பாடு என்னவெனில், அவைகளுக்குச் சவுக்கைகள் உண்டாயிருந்தது; சவுக்கைகளோ சட்டங்களின் நடுவில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[28. And the work of the bases was on this manner: they had borders, and the borders were between the ledges:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7113,51 +7678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சட்டங்களுக்கு நடுவே இருக்கிற அந்தச் சவுக்கைகளில் சிங்கங்களும், காளைகளும், கேருபீன்களும், சட்டங்களுக்கு மேலாக ஒரு திரணையும், சிங்கங்களுக்கும் காளைகளுக்கும் கீழாக சாய்வான வேலைப்பாடுள்ள ஜலதாரைகளும் அதனோடே இருந்தது.]]></a:t>
+              <a:t><![CDATA[28. And the work of the bases was on this manner: they had borders, and the borders were between the ledges:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7222,51 +7787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒவ்வொரு வரிசைக்குப் பதினைந்து தூண்களாக நாற்பத்தைந்து தூண்களின் மேல் வைக்கப்பட்ட உத்திரங்களின் மேல் கேதுருக்களால் மச்சுப்பாவியிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And it was covered with cedar above upon the beams, that lay on forty five pillars, fifteen in a row.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7331,51 +7896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சட்டங்களுக்கு நடுவே இருக்கிற அந்தச் சவுக்கைகளில் சிங்கங்களும், காளைகளும், கேருபீன்களும், சட்டங்களுக்கு மேலாக ஒரு திரணையும், சிங்கங்களுக்கும் காளைகளுக்கும் கீழாக சாய்வான வேலைப்பாடுள்ள ஜலதாரைகளும் அதனோடே இருந்தது.]]></a:t>
+              <a:t><![CDATA[29. And on the borders that were between the ledges were lions, oxen, and cherubims: and upon the ledges there was a base above: and beneath the lions and oxen were certain additions made of thin work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7440,51 +8005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சட்டங்களுக்கு நடுவே இருக்கிற அந்தச் சவுக்கைகளில் சிங்கங்களும், காளைகளும், கேருபீன்களும், சட்டங்களுக்கு மேலாக ஒரு திரணையும், சிங்கங்களுக்கும் காளைகளுக்கும் கீழாக சாய்வான வேலைப்பாடுள்ள ஜலதாரைகளும் அதனோடே இருந்தது.]]></a:t>
+              <a:t><![CDATA[29. And on the borders that were between the ledges were lions, oxen, and cherubims: and upon the ledges there was a base above: and beneath the lions and oxen were certain additions made of thin work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7549,51 +8114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒவ்வொரு ஆதாரத்திற்கு நாலு வெண்கல உருளைகளும், வெண்கலத் தட்டுகளும் அதின் நான்கு கோடிகளுக்கு அச்சுகளும் இருந்தது; கொப்பரையின் கீழிருக்க, அந்தக் கொம்மைகள் ஒவ்வொன்றும் வார்ப்பு வேலையாக ஜலதாரைகளுக்கு நேராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. And on the borders that were between the ledges were lions, oxen, and cherubims: and upon the ledges there was a base above: and beneath the lions and oxen were certain additions made of thin work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7658,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒவ்வொரு ஆதாரத்திற்கு நாலு வெண்கல உருளைகளும், வெண்கலத் தட்டுகளும் அதின் நான்கு கோடிகளுக்கு அச்சுகளும் இருந்தது; கொப்பரையின் கீழிருக்க, அந்தக் கொம்மைகள் ஒவ்வொன்றும் வார்ப்பு வேலையாக ஜலதாரைகளுக்கு நேராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[30. And every base had four brazen wheels, and plates of brass: and the four corners thereof had supporters: under the vessel that holds water were supporters molten, at the side of every addition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7767,51 +8332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. திரணைகளுக்குள்ளான அதின் வாய் மேலாக ஒருமுழம் உயர்ந்திருந்தது; அதின் வாய் ஒன்றரைமுழ சக்கராகாரமும் தட்டையுமாய், அதின் வாயின்மேல் சித்திரங்களும் செய்யப்பட்டிருந்தது; அவைகளின் சவுக்கைகள் வட்டமாயிராமல் சதுரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[30. And every base had four brazen wheels, and plates of brass: and the four corners thereof had supporters: under the vessel that holds water were supporters molten, at the side of every addition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7876,51 +8441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. திரணைகளுக்குள்ளான அதின் வாய் மேலாக ஒருமுழம் உயர்ந்திருந்தது; அதின் வாய் ஒன்றரைமுழ சக்கராகாரமும் தட்டையுமாய், அதின் வாயின்மேல் சித்திரங்களும் செய்யப்பட்டிருந்தது; அவைகளின் சவுக்கைகள் வட்டமாயிராமல் சதுரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[30. And every base had four brazen wheels, and plates of brass: and the four corners thereof had supporters: under the vessel that holds water were supporters molten, at the side of every addition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7985,51 +8550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. திரணைகளுக்குள்ளான அதின் வாய் மேலாக ஒருமுழம் உயர்ந்திருந்தது; அதின் வாய் ஒன்றரைமுழ சக்கராகாரமும் தட்டையுமாய், அதின் வாயின்மேல் சித்திரங்களும் செய்யப்பட்டிருந்தது; அவைகளின் சவுக்கைகள் வட்டமாயிராமல் சதுரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[31. And the mouth of it within the capital and above was a cubit: but the mouth thereof was round after the work of the base, a cubit and an half: and also upon the mouth of it were engravings with their borders, foursquare, not round.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8094,51 +8659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த நாலு உருளைகள் சவுக்கைகளின் கீழும், உருளைகளின் அச்சுகள் ஆதாரத்திலும் இருந்தது; ஒவ்வொரு உருளை ஒன்றரை முழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[31. And the mouth of it within the capital and above was a cubit: but the mouth thereof was round after the work of the base, a cubit and an half: and also upon the mouth of it were engravings with their borders, foursquare, not round.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8203,51 +8768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த நாலு உருளைகள் சவுக்கைகளின் கீழும், உருளைகளின் அச்சுகள் ஆதாரத்திலும் இருந்தது; ஒவ்வொரு உருளை ஒன்றரை முழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[31. And the mouth of it within the capital and above was a cubit: but the mouth thereof was round after the work of the base, a cubit and an half: and also upon the mouth of it were engravings with their borders, foursquare, not round.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8312,51 +8877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உருளைகளின் வேலை இரதத்து உருளைகளின் வேலைக்கு ஒத்திருந்தது; அவைகளின் அச்சுகளும், சக்கரங்களும், வட்டங்களும், கம்பிகளும் எல்லாம் வார்ப்புவேலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[32. And under the borders were four wheels; and the axletrees of the wheels were joined to the base: and the height of a wheel was a cubit and half a cubit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8421,51 +8986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒவ்வொரு வரிசைக்குப் பதினைந்து தூண்களாக நாற்பத்தைந்து தூண்களின் மேல் வைக்கப்பட்ட உத்திரங்களின் மேல் கேதுருக்களால் மச்சுப்பாவியிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And it was covered with cedar above upon the beams, that lay on forty five pillars, fifteen in a row.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8530,51 +9095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உருளைகளின் வேலை இரதத்து உருளைகளின் வேலைக்கு ஒத்திருந்தது; அவைகளின் அச்சுகளும், சக்கரங்களும், வட்டங்களும், கம்பிகளும் எல்லாம் வார்ப்புவேலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[32. And under the borders were four wheels; and the axletrees of the wheels were joined to the base: and the height of a wheel was a cubit and half a cubit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8639,51 +9204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒவ்வொரு ஆதாரத்தினுடைய நாலு கோடிகளிலும், ஆதாரத்திலிருந்து புறப்படுகிற நாலு கொம்மைகள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[33. And the work of the wheels was like the work of a chariot wheel: their axletrees, and their naves, and their rims, and their spokes, were all molten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8748,51 +9313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒவ்வொரு ஆதாரத்தினுடைய நாலு கோடிகளிலும், ஆதாரத்திலிருந்து புறப்படுகிற நாலு கொம்மைகள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[33. And the work of the wheels was like the work of a chariot wheel: their axletrees, and their naves, and their rims, and their spokes, were all molten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8857,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஒவ்வொரு ஆதாரத்தின் தலைப்பிலும் அரைமுழ உயரமான சக்கராகாரமும், ஒவ்வொரு ஆதாரத்தினுடைய தலைப்பின்மேலும் அதிலிருந்து புறப்படுகிற அதின் கைப்பிடிகளும் சவுக்கைகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[34. And there were four supporters to the four corners of one base: and the supporters were of the very base itself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8966,51 +9531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஒவ்வொரு ஆதாரத்தின் தலைப்பிலும் அரைமுழ உயரமான சக்கராகாரமும், ஒவ்வொரு ஆதாரத்தினுடைய தலைப்பின்மேலும் அதிலிருந்து புறப்படுகிற அதின் கைப்பிடிகளும் சவுக்கைகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[35. And in the top of the base was there a round compass of half a cubit high: and on the top of the base the ledges thereof and the borders thereof were of the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9075,51 +9640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவைகளிலிருக்கிற கைப்பிடிகளுக்கும் சவுக்கைகளுக்கும் இருக்கிற சந்துகளிலே, கேருபீன்கள் சிங்கங்கள் பேரீந்துகளுடைய சித்திரங்களைத் தீர்த்திருந்தான்; சுற்றிலும் ஒவ்வொன்றிலும், ஜலதாரைகளிலும் இருக்கும் இடங்களுக்குத் தக்கதாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[35. And in the top of the base was there a round compass of half a cubit high: and on the top of the base the ledges thereof and the borders thereof were of the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9184,51 +9749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவைகளிலிருக்கிற கைப்பிடிகளுக்கும் சவுக்கைகளுக்கும் இருக்கிற சந்துகளிலே, கேருபீன்கள் சிங்கங்கள் பேரீந்துகளுடைய சித்திரங்களைத் தீர்த்திருந்தான்; சுற்றிலும் ஒவ்வொன்றிலும், ஜலதாரைகளிலும் இருக்கும் இடங்களுக்குத் தக்கதாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[36. For on the plates of the ledges thereof, and on the borders thereof, he graved cherubims, lions, and palm trees, according to the proportion of every one, and additions round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9293,51 +9858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இந்தப் பிரகாரமாக அந்தப் பத்து ஆதாரங்களையும் செய்தான்; அவைகளெல்லாம் ஒரே வார்ப்பும், ஒரே அளவும், ஒரேவித கொத்துவேலையுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[36. For on the plates of the ledges thereof, and on the borders thereof, he graved cherubims, lions, and palm trees, according to the proportion of every one, and additions round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9402,51 +9967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பத்து வெண்கலக் கொப்பரைகளையும் உண்டாக்கினான்; ஒவ்வொரு கொப்பரை நாற்பது குடம் பிடிக்கும்; நாலுமுழ அகலமான ஒவ்வொரு கொப்பரையும் அந்தப் பத்து ஆதாரங்களில் ஒவ்வொன்றின்மேலும் வைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[36. For on the plates of the ledges thereof, and on the borders thereof, he graved cherubims, lions, and palm trees, according to the proportion of every one, and additions round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9511,51 +10076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பத்து வெண்கலக் கொப்பரைகளையும் உண்டாக்கினான்; ஒவ்வொரு கொப்பரை நாற்பது குடம் பிடிக்கும்; நாலுமுழ அகலமான ஒவ்வொரு கொப்பரையும் அந்தப் பத்து ஆதாரங்களில் ஒவ்வொன்றின்மேலும் வைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[37. After this manner he made the ten bases: all of them had one casting, one measure, and one size.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9620,51 +10185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மூன்று வரிசை ஜன்னல்கள் இருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள், ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And there were windows in three rows, and light was against light in three ranks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9729,51 +10294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பத்து வெண்கலக் கொப்பரைகளையும் உண்டாக்கினான்; ஒவ்வொரு கொப்பரை நாற்பது குடம் பிடிக்கும்; நாலுமுழ அகலமான ஒவ்வொரு கொப்பரையும் அந்தப் பத்து ஆதாரங்களில் ஒவ்வொன்றின்மேலும் வைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[37. After this manner he made the ten bases: all of them had one casting, one measure, and one size.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9838,51 +10403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஐந்து ஆதாரங்களை ஆலயத்தின் வலதுபுறத்திலும், ஐந்து ஆதாரங்களை ஆலயத்தின் இடதுபுறத்திலும் வைத்தான்; கடல்தொட்டியைக் கிழக்கில் ஆலயத்தின் வலதுபுறத்திலே தெற்குக்கு நேராக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[38. Then made he ten lavers of brass: one vessel that holds water contained forty baths: and every vessel that holds water was four cubits: and upon every one of the ten bases one vessel that holds water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9947,51 +10512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஐந்து ஆதாரங்களை ஆலயத்தின் வலதுபுறத்திலும், ஐந்து ஆதாரங்களை ஆலயத்தின் இடதுபுறத்திலும் வைத்தான்; கடல்தொட்டியைக் கிழக்கில் ஆலயத்தின் வலதுபுறத்திலே தெற்குக்கு நேராக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[38. Then made he ten lavers of brass: one vessel that holds water contained forty baths: and every vessel that holds water was four cubits: and upon every one of the ten bases one vessel that holds water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10056,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பின்பு ஈராம் கொப்பரைகளையும் சாம்பல் எடுக்கிற கரண்டிகளையும் கலங்களையும் செய்தான். இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டிய எல்லா வேலையையும் செய்து முடித்தான்.]]></a:t>
+              <a:t><![CDATA[39. And he put five bases on the right side of the house, and five on the left side of the house: and he set the sea on the right side of the house eastward opposite to the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10165,51 +10730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பின்பு ஈராம் கொப்பரைகளையும் சாம்பல் எடுக்கிற கரண்டிகளையும் கலங்களையும் செய்தான். இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டிய எல்லா வேலையையும் செய்து முடித்தான்.]]></a:t>
+              <a:t><![CDATA[39. And he put five bases on the right side of the house, and five on the left side of the house: and he set the sea on the right side of the house eastward opposite to the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10274,51 +10839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவைகள் என்னவெனில்: இரண்டு தூண்களும், இரண்டு தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களும், தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களை மூடும் இரண்டு வலைப்பின்னல்களும்,]]></a:t>
+              <a:t><![CDATA[40. And Hiram made the lavers, and the shovels, and the basons. So Hiram made an end of doing all the work that he made king Solomon for the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10383,51 +10948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவைகள் என்னவெனில்: இரண்டு தூண்களும், இரண்டு தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களும், தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களை மூடும் இரண்டு வலைப்பின்னல்களும்,]]></a:t>
+              <a:t><![CDATA[40. And Hiram made the lavers, and the shovels, and the basons. So Hiram made an end of doing all the work that he made king Solomon for the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10492,51 +11057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தூண்களின்மேலுள்ள இரண்டு உருண்டைக் கும்பங்களை மூடும்படி ஒவ்வொரு வலைப்பின்னலுக்கும் பண்ணின இரண்டு வரிசை மாதளம்பழங்களும், ஆக இரண்டு வலைப்பின்னலுக்கும் நானூறு மாதளம்பழங்களும்,]]></a:t>
+              <a:t><![CDATA[40. And Hiram made the lavers, and the shovels, and the basons. So Hiram made an end of doing all the work that he made king Solomon for the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10601,51 +11166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தூண்களின்மேலுள்ள இரண்டு உருண்டைக் கும்பங்களை மூடும்படி ஒவ்வொரு வலைப்பின்னலுக்கும் பண்ணின இரண்டு வரிசை மாதளம்பழங்களும், ஆக இரண்டு வலைப்பின்னலுக்கும் நானூறு மாதளம்பழங்களும்,]]></a:t>
+              <a:t><![CDATA[41. The two pillars, and the two bowls of the capitals that were on the top of the two pillars; and the two networks, to cover the two bowls of the capitals which were upon the top of the pillars;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10710,51 +11275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பத்து ஆதாரங்களும், ஆதாரங்களின்மேல் வைத்த பத்துக் கொப்பரைகளும்,]]></a:t>
+              <a:t><![CDATA[41. The two pillars, and the two bowls of the capitals that were on the top of the two pillars; and the two networks, to cover the two bowls of the capitals which were upon the top of the pillars;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10819,51 +11384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜன்னல்களின் வாசல்களும் சட்டங்களும் எல்லாம் சதுரமாயிருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள், ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And all the doors and posts were square, with the windows: and light was against light in three ranks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10928,51 +11493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஒரு கடல்தொட்டியும், கடல் தொட்டியின் கீழிருக்கிற பன்னிரண்டு ரிஷபங்களும்,]]></a:t>
+              <a:t><![CDATA[41. The two pillars, and the two bowls of the capitals that were on the top of the two pillars; and the two networks, to cover the two bowls of the capitals which were upon the top of the pillars;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11037,51 +11602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. செப்புச்சட்டிகளும், சாம்பல் கரண்டிகளும், கலங்களும் செய்தான்; கர்த்தரின் ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்கு ஈராம் செய்த இந்த எல்லாப் பணிமுட்டுகளும் சுத்தமான வெண்கலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[42. And four hundred pomegranates for the two networks, even two rows of pomegranates for one network, to cover the two bowls of the capitals that were upon the pillars;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11146,51 +11711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. செப்புச்சட்டிகளும், சாம்பல் கரண்டிகளும், கலங்களும் செய்தான்; கர்த்தரின் ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்கு ஈராம் செய்த இந்த எல்லாப் பணிமுட்டுகளும் சுத்தமான வெண்கலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[42. And four hundred pomegranates for the two networks, even two rows of pomegranates for one network, to cover the two bowls of the capitals that were upon the pillars;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11255,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. யோர்தானுக்கு அடுத்த சமனான பூமியிலே, சுக்கோத்துக்கும் சர்தானுக்கும் நடுவே களிமண்தரையிலே ராஜா இவைகளை வார்ப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[43. And the ten bases, and ten lavers on the bases;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11364,51 +11929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இந்தச் சகல பணிமுட்டுகளின் வெண்கலம் மிகவும் ஏராளமுமாயிருந்தபடியால், சாலொமோன் அவைகளை நிறுக்கவில்லை; அதினுடைய நிறை இவ்வளவென்று ஆராய்ந்து பார்க்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[44. And one sea, and twelve oxen under the sea;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11473,51 +12038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இந்தச் சகல பணிமுட்டுகளின் வெண்கலம் மிகவும் ஏராளமுமாயிருந்தபடியால், சாலொமோன் அவைகளை நிறுக்கவில்லை; அதினுடைய நிறை இவ்வளவென்று ஆராய்ந்து பார்க்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[45. And the pots, and the shovels, and the basons: and all these vessels, which Hiram made to king Solomon for the house of the LORD, were of bright brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11582,51 +12147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்னும் கர்த்தருடைய ஆலயத்துக்குத் தேவையான பணிமுட்டுகளையெல்லாம் சாலொமோன் உண்டாக்கினான்; அவையாவன, பொன் பலிபீடத்தையும், சமுகத்தப்பங்களை வைக்கும் பொன்மேஜையையும்,]]></a:t>
+              <a:t><![CDATA[45. And the pots, and the shovels, and the basons: and all these vessels, which Hiram made to king Solomon for the house of the LORD, were of bright brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11691,51 +12256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்னும் கர்த்தருடைய ஆலயத்துக்குத் தேவையான பணிமுட்டுகளையெல்லாம் சாலொமோன் உண்டாக்கினான்; அவையாவன, பொன் பலிபீடத்தையும், சமுகத்தப்பங்களை வைக்கும் பொன்மேஜையையும்,]]></a:t>
+              <a:t><![CDATA[46. In the plain of Jordan did the king cast them, in the clay ground between Succoth and Zarthan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11800,51 +12365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. சந்நிதி ஸ்தானத்திற்கு முன்பாக வைக்கும் பசும்பொன் விளக்குத்தண்டுகள், வலதுபுறமாக ஐந்தையும் இடதுபுறமாக ஐந்தையும், பொன்னான அதின் பூக்களோடும் விளக்குகளோடும் கத்தரிகளோடுங்கூட உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[46. In the plain of Jordan did the king cast them, in the clay ground between Succoth and Zarthan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11909,51 +12474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. சந்நிதி ஸ்தானத்திற்கு முன்பாக வைக்கும் பசும்பொன் விளக்குத்தண்டுகள், வலதுபுறமாக ஐந்தையும் இடதுபுறமாக ஐந்தையும், பொன்னான அதின் பூக்களோடும் விளக்குகளோடும் கத்தரிகளோடுங்கூட உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[47. And Solomon left all the vessels unweighed, because they were exceeding many: neither was the weight of the brass found out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11988,51 +12553,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414402" r:id="rId1"/>
+    <p:sldLayoutId id="2478632462" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12088,54 +12653,94 @@
 
 <file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
@@ -13008,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ranks.]]></a:t>
+              <a:t><![CDATA[ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. And the bowls, and the snuffers, and the basons, and the spoons, and the censers of pure gold;]]></a:t>
+              <a:t><![CDATA[நிறுக்கவில்லை; அதினுடைய நிறை இவ்வளவென்று ஆராய்ந்து பார்க்கவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the hinges of gold, both for the doors of the inner house, the most holy place, and for the]]></a:t>
+              <a:t><![CDATA[48. பின்னும் கர்த்தருடைய ஆலயத்துக்குத் தேவையான பணிமுட்டுகளையெல்லாம் சாலொமோன் உண்டாக்கினான்; அவையாவன,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[doors of the house, to know, of the temple.]]></a:t>
+              <a:t><![CDATA[பொன் பலிபீடத்தையும், சமுகத்தப்பங்களை வைக்கும் பொன்மேஜையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. So was ended all the work that king Solomon made for the house of the LORD. And Solomon brought]]></a:t>
+              <a:t><![CDATA[49. சந்நிதி ஸ்தானத்திற்கு முன்பாக வைக்கும் பசும்பொன் விளக்குத்தண்டுகள், வலதுபுறமாக ஐந்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the things which David his father had dedicated; even the silver, and the gold, and the vessels,]]></a:t>
+              <a:t><![CDATA[இடதுபுறமாக ஐந்தையும், பொன்னான அதின் பூக்களோடும் விளக்குகளோடும் கத்தரிகளோடுங்கூட உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14405,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[did he put among the treasures of the house of the LORD.]]></a:t>
+              <a:t><![CDATA[50. பசும்பொன் கிண்ணங்களையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும், மகா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரிசுத்தமான உள் ஆலயத்தினுடைய கதவுகளின் பொன்னான முளைகளையும், தேவாலயமாகிய மாளிகைக் கதவுகளின் பொன்னான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முளைகளையும் செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இவ்விதமாய் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகச் செய்த வேலைகளெல்லாம் முடிந்தது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்பொழுது சாலொமோன் தன் தகப்பனாகிய தாவீது பரிசுத்தம்பண்ணும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15065,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he made a porch of pillars; the length thereof was fifty cubits, and the breadth thereof]]></a:t>
+              <a:t><![CDATA[6. ஐம்பதுமுழ நீளமும் முப்பதுமுழ அகலமுமான மண்டபத்தையும் தூண்கள் நிறுத்திக் கட்டினான்; அந்த மண்டபமும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பணிமுட்டுகளையும் கொண்டுவந்து, கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thirty cubits: and the porch was before them: and the other pillars and the thick beam were before]]></a:t>
+              <a:t><![CDATA[அதின் தூண்களும், உத்திரங்களும், மாளிகையின் தூண்களும் உத்திரங்களும் எதிராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[7. தான் இருந்து நியாயம் தீர்க்கிறதற்கு நியாயாசனம் போட்டிருக்கும் ஒரு நியாயவிசாரணை மண்டபத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then he made a porch for the throne where he might judge, even the porch of judgment: and it was]]></a:t>
+              <a:t><![CDATA[கட்டி, அதின் ஒருபக்கம் துவக்கி மறுபக்கமட்டும் கேதுருப்பலகைகளால் தளவரிசைப் படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covered with cedar from one side of the floor to the other.]]></a:t>
+              <a:t><![CDATA[8. அவன் வாசம்பண்ணும் அவனுடைய அரமனை மண்டபத்திற்குள்ளே அதேமாதிரியாகச் செய்யப்பட்ட வேறொரு மண்டபமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And his house where he dwelt had another court within the porch, which was of the like work.]]></a:t>
+              <a:t><![CDATA[இருந்தது. சாலொமோன் விவாகம்பண்ணின பார்வோனின் குமாரத்திக்கும் அந்த மண்டபத்தைப்போல ஒரு மாளிகையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Solomon made also an house for Pharaoh's daughter, whom he had taken to wife, like unto this porch.]]></a:t>
+              <a:t><![CDATA[கட்டுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. All these were of costly stones, according to the measures of hewed stones, sawed with saws,]]></a:t>
+              <a:t><![CDATA[9. இவைகளெல்லாம், உள்ளும் புறம்பும், அஸ்திபாரமுதல் மேல்திரணைகள்மட்டும், வெளியே இருக்கும் பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[within and without, even from the foundation unto the coping, and so on the outside toward the great]]></a:t>
+              <a:t><![CDATA[முற்றம்வரைக்கும், அளவுபடி வெட்டி வாளால் அறுக்கப்பட்ட விலையேறப்பெற்ற கற்களால் செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. But Solomon was building his own house thirteen years, and he finished all his house.]]></a:t>
+              <a:t><![CDATA[1. சாலொமோன் தன் அரமனை முழுதையும் கட்டிமுடிக்க பதின்மூன்று வருஷம் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[court.]]></a:t>
+              <a:t><![CDATA[10. அஸ்திபாரம் பத்துமுழக் கற்களும், எட்டுமுழக் கற்களுமான விலையேறப்பெற்ற பெரிய கற்களாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the foundation was of costly stones, even great stones, stones of ten cubits, and stones of]]></a:t>
+              <a:t><![CDATA[11. அதின்மேல் உயர அளவுபடி பணிப்படுத்தின விலையேறப்பெற்ற கற்களும், கேதுருமரங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eight cubits.]]></a:t>
+              <a:t><![CDATA[வைக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And above were costly stones, after the measures of hewed stones, and cedars.]]></a:t>
+              <a:t><![CDATA[12. பெரிய முற்றத்திற்குச் சுற்றிலும் மூன்று வரிசைக் கேதுருமர உத்திரங்களாலும் ஒரு வரிசை பணிப்படுத்தின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the great court round about was with three rows of hewed stones, and a row of cedar beams,]]></a:t>
+              <a:t><![CDATA[கற்களாலும் செய்யப்பட்டிருந்தது; கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திற்கும், அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[both for the inner court of the house of the LORD, and for the porch of the house.]]></a:t>
+              <a:t><![CDATA[முன்மண்டபத்திற்கும் அப்படியே செய்யப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And king Solomon sent and fetched Hiram out of Tyre.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் ஈராம் என்னும் ஒருவனைத் தீருவிலிருந்து அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. He was a widow's son of the tribe of Naphtali, and his father was a man of Tyre, a worker in]]></a:t>
+              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brass: and he was filled with wisdom, and understanding, and cunning to work all works in brass. And]]></a:t>
+              <a:t><![CDATA[சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he came to king Solomon, and wrought all his work.]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. He built also the house of the forest of Lebanon; the length thereof was an hundred cubits, and]]></a:t>
+              <a:t><![CDATA[2. அவன் லீபனோன் வனம் என்னும் மாளிகையையும் கட்டினான்; அது நூறு முழ நீளமும், ஐம்பதுமுழ அகலமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For he cast two pillars of brass, of eighteen cubits high apiece: and a line of twelve cubits]]></a:t>
+              <a:t><![CDATA[15. இவன் இரண்டு வெண்கலத் தூண்களை உண்டாக்கினான்; ஒவ்வொரு தூண் பதினெட்டு முழ உயரமும், ஒவ்வொரு தூணின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[did compass either of them about.]]></a:t>
+              <a:t><![CDATA[சுற்றளவு பன்னிரண்டு முழ நூலளவுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he made two capitals of molten brass, to set upon the tops of the pillars: the height of the]]></a:t>
+              <a:t><![CDATA[16. அந்தத் தூண்களுடைய தலைப்பில் வைக்க, வெண்கலத்தால் வார்க்கப்பட்ட இரண்டு கும்பங்களை உண்டாக்கினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one capital was five cubits, and the height of the other capital was five cubits:]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு கும்பமும் ஐந்துமுழ உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And nets of checker work, and wreaths of chain work, for the capitals which were upon the top of]]></a:t>
+              <a:t><![CDATA[17. தூண்களுடைய முனையின்மேலுள்ள கும்பங்களுக்கு வலைபோன்ற பின்னல்களும், சங்கிலிபோன்ற தொங்கல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the pillars; seven for the one capital, and seven for the other capital.]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு கும்பத்திற்கும் எவ்வேழாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he made the pillars, and two rows round about upon the one network, to cover the capitals]]></a:t>
+              <a:t><![CDATA[18. தூண்களைப் பண்ணின விதமாவது: தலைப்பின்மேலுள்ள கும்பங்களை மூடும்படிக்கு, கும்பங்கள் ஒவ்வொன்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that were upon the top, with pomegranates: and so did he for the other capital.]]></a:t>
+              <a:t><![CDATA[பின்னலின்மேல் சுற்றிலும் இரண்டு வரிசை மாதளம்பழங்களைச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the capitals that were upon the top of the pillars were of lily work in the porch, four]]></a:t>
+              <a:t><![CDATA[19. மண்டபத்தின் முன்னிருக்கும் அந்தத் தூண்களுடைய தலைப்பின்மேலுள்ள கும்பங்கள் லீலி புஷ்பங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cubits.]]></a:t>
+              <a:t><![CDATA[வேலையும், நாலுமுழ உயரமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the breadth thereof fifty cubits, and the height thereof thirty cubits, upon four rows of cedar]]></a:t>
+              <a:t><![CDATA[முப்பதுமுழ உயரமுமாயிருந்தது; அதைக் கேதுருமர உத்திரங்கள் பாவப்பட்ட கேதுருமரத்தூண்களின் நாலு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the capitals upon the two pillars had pomegranates also above, opposite to the belly which]]></a:t>
+              <a:t><![CDATA[20. இரண்டு தூண்களின்மேலுமுள்ள கும்பங்களில் செய்யப்பட்ட பின்னலுக்கு அருகே இருந்த இடத்தில் விம்மிய இரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was by the network: and the pomegranates were two hundred in rows round about upon the other]]></a:t>
+              <a:t><![CDATA[நூறு மாதளம்பழங்களின் வரிசைகள் சுற்றிலும் இருந்தது; மற்றக் கும்பத்திலும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[capital.]]></a:t>
+              <a:t><![CDATA[21. அந்தத் தூண்களை தேவாலய வாசல் மண்டபத்தில் நிறுத்தினான்; அவன் வலது புறத்தில் நிறுத்தின தூணுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he set up the pillars in the porch of the temple: and he set up the right pillar, and called]]></a:t>
+              <a:t><![CDATA[யாகீன் என்றும், இடதுபுறத்தில் நிறுத்தின தூணுக்கு போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the name thereof Jachin: and he set up the left pillar, and called the name thereof Boaz.]]></a:t>
+              <a:t><![CDATA[22. தூண்களுடைய சிகரத்தில் லீலி புஷ்பவேலை செய்யப்பட்டிருந்தது; இவ்விதமாய்த் தூண்களின் வேலை முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And upon the top of the pillars was lily work: so was the work of the pillars finished.]]></a:t>
+              <a:t><![CDATA[23. வெண்கலக் கடல் என்னும் தொட்டியையும் வார்ப்பித்தான்; சுற்றிலும் சக்கராகாரமான அதினுடைய ஒரு விளிம்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he made a molten sea, ten cubits from the one brim to the other: it was round all about, and]]></a:t>
+              <a:t><![CDATA[தொடங்கி மறுவிளிம்புமட்டும், அகலம் பத்துமுழமும், உயரம் ஐந்துமுழமும், சுற்றளவு முப்பதுமுழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his height was five cubits: and a line of thirty cubits did compass it round about.]]></a:t>
+              <a:t><![CDATA[நூலளவுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And under the brim of it round about there were knops compassing it, ten in a cubit, compassing]]></a:t>
+              <a:t><![CDATA[24. அந்தக் கடல்தொட்டியைச் சுற்றி விளிம்புக்குக் கீழே அதைச் சுற்றிலும் மொக்குகள் ஒவ்வொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sea round about: the knops were cast in two rows, when it was cast.]]></a:t>
+              <a:t><![CDATA[முழத்திற்குப் பத்து பத்தாகச் செய்யப்பட்டிருந்தது; வார்க்கப்பட்ட அந்த மொக்குகளின் வரிசைகள் இரண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pillars, with cedar beams upon the pillars.]]></a:t>
+              <a:t><![CDATA[வரிசைகளின்மேல் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. It stood upon twelve oxen, three looking toward the north, and three looking toward the west,]]></a:t>
+              <a:t><![CDATA[தொட்டியோடு ஒன்றாய் வார்க்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and three looking toward the south, and three looking toward the east: and the sea was set above]]></a:t>
+              <a:t><![CDATA[25. அது பன்னிரண்டு ரிஷபங்களின்மேல் நின்றது; அவைகளில் மூன்று வடக்கேயும், மூன்று மேற்கேயும், மூன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon them, and all their hinder parts were inward.]]></a:t>
+              <a:t><![CDATA[தெற்கேயும், மூன்று கிழக்கேயும் நோக்கியிருந்தது; கடல்தொட்டி ரிஷபங்களின் மேலாகாவும், அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And it was an hand breadth thick, and the brim thereof was wrought like the brim of a cup, with]]></a:t>
+              <a:t><![CDATA[பின்புறங்களெல்லாம் உள்ளாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +21401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flowers of lilies: it contained two thousand baths.]]></a:t>
+              <a:t><![CDATA[26. அதின் கனம் நாலு விரற்கடையும், அதின் விளிம்பு பானபாத்திரத்தின் விளிம்புபோலும், லீலிபுஷ்பம்போலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +21533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he made ten bases of brass; four cubits was the length of one base, and four cubits the]]></a:t>
+              <a:t><![CDATA[இருந்தது; அது இரண்டாயிரம் குடம் தண்ணீர் பிடிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[breadth thereof, and three cubits the height of it.]]></a:t>
+              <a:t><![CDATA[27. பத்து வெண்கல ஆதாரங்களையும் செய்தான்; ஒவ்வொரு ஆதாரம் நாலுமுழ நீளமும், நாலுமுழ அகலமும், மூன்று முழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the work of the bases was on this manner: they had borders, and the borders were between the]]></a:t>
+              <a:t><![CDATA[உயரமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20664,51 +21929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ledges:]]></a:t>
+              <a:t><![CDATA[28. அந்த ஆதாரங்களின் வேலைப்பாடு என்னவெனில், அவைகளுக்குச் சவுக்கைகள் உண்டாயிருந்தது; சவுக்கைகளோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20796,51 +22061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And on the borders that were between the ledges were lions, oxen, and cherubims: and upon the]]></a:t>
+              <a:t><![CDATA[சட்டங்களின் நடுவில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20928,51 +22193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And it was covered with cedar above upon the beams, that lay on forty five pillars, fifteen in a]]></a:t>
+              <a:t><![CDATA[3. ஒவ்வொரு வரிசைக்குப் பதினைந்து தூண்களாக நாற்பத்தைந்து தூண்களின் மேல் வைக்கப்பட்ட உத்திரங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21060,51 +22325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ledges there was a base above: and beneath the lions and oxen were certain additions made of thin]]></a:t>
+              <a:t><![CDATA[29. சட்டங்களுக்கு நடுவே இருக்கிற அந்தச் சவுக்கைகளில் சிங்கங்களும், காளைகளும், கேருபீன்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21192,51 +22457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[work.]]></a:t>
+              <a:t><![CDATA[சட்டங்களுக்கு மேலாக ஒரு திரணையும், சிங்கங்களுக்கும் காளைகளுக்கும் கீழாக சாய்வான வேலைப்பாடுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21324,51 +22589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And every base had four brazen wheels, and plates of brass: and the four corners thereof had]]></a:t>
+              <a:t><![CDATA[ஜலதாரைகளும் அதனோடே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21456,51 +22721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[supporters: under the vessel that holds water were supporters molten, at the side of every addition.]]></a:t>
+              <a:t><![CDATA[30. ஒவ்வொரு ஆதாரத்திற்கு நாலு வெண்கல உருளைகளும், வெண்கலத் தட்டுகளும் அதின் நான்கு கோடிகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21588,51 +22853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the mouth of it within the capital and above was a cubit: but the mouth thereof was round]]></a:t>
+              <a:t><![CDATA[அச்சுகளும் இருந்தது; கொப்பரையின் கீழிருக்க, அந்தக் கொம்மைகள் ஒவ்வொன்றும் வார்ப்பு வேலையாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21720,51 +22985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after the work of the base, a cubit and an half: and also upon the mouth of it were engravings with]]></a:t>
+              <a:t><![CDATA[ஜலதாரைகளுக்கு நேராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21852,51 +23117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their borders, foursquare, not round.]]></a:t>
+              <a:t><![CDATA[31. திரணைகளுக்குள்ளான அதின் வாய் மேலாக ஒருமுழம் உயர்ந்திருந்தது; அதின் வாய் ஒன்றரைமுழ சக்கராகாரமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21984,51 +23249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And under the borders were four wheels; and the axletrees of the wheels were joined to the base:]]></a:t>
+              <a:t><![CDATA[தட்டையுமாய், அதின் வாயின்மேல் சித்திரங்களும் செய்யப்பட்டிருந்தது; அவைகளின் சவுக்கைகள் வட்டமாயிராமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22116,51 +23381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the height of a wheel was a cubit and half a cubit.]]></a:t>
+              <a:t><![CDATA[சதுரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22248,51 +23513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the work of the wheels was like the work of a chariot wheel: their axletrees, and their]]></a:t>
+              <a:t><![CDATA[32. அந்த நாலு உருளைகள் சவுக்கைகளின் கீழும், உருளைகளின் அச்சுகள் ஆதாரத்திலும் இருந்தது; ஒவ்வொரு உருளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22380,51 +23645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[row.]]></a:t>
+              <a:t><![CDATA[மேல் கேதுருக்களால் மச்சுப்பாவியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22512,51 +23777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[naves, and their rims, and their spokes, were all molten.]]></a:t>
+              <a:t><![CDATA[ஒன்றரை முழ உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22644,51 +23909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And there were four supporters to the four corners of one base: and the supporters were of the]]></a:t>
+              <a:t><![CDATA[33. உருளைகளின் வேலை இரதத்து உருளைகளின் வேலைக்கு ஒத்திருந்தது; அவைகளின் அச்சுகளும், சக்கரங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22776,51 +24041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[very base itself.]]></a:t>
+              <a:t><![CDATA[வட்டங்களும், கம்பிகளும் எல்லாம் வார்ப்புவேலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22908,51 +24173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And in the top of the base was there a round compass of half a cubit high: and on the top of the]]></a:t>
+              <a:t><![CDATA[34. ஒவ்வொரு ஆதாரத்தினுடைய நாலு கோடிகளிலும், ஆதாரத்திலிருந்து புறப்படுகிற நாலு கொம்மைகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23040,51 +24305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[base the ledges thereof and the borders thereof were of the same.]]></a:t>
+              <a:t><![CDATA[35. ஒவ்வொரு ஆதாரத்தின் தலைப்பிலும் அரைமுழ உயரமான சக்கராகாரமும், ஒவ்வொரு ஆதாரத்தினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23172,51 +24437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. For on the plates of the ledges thereof, and on the borders thereof, he graved cherubims, lions,]]></a:t>
+              <a:t><![CDATA[தலைப்பின்மேலும் அதிலிருந்து புறப்படுகிற அதின் கைப்பிடிகளும் சவுக்கைகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23304,51 +24569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and palm trees, according to the proportion of every one, and additions round about.]]></a:t>
+              <a:t><![CDATA[36. அவைகளிலிருக்கிற கைப்பிடிகளுக்கும் சவுக்கைகளுக்கும் இருக்கிற சந்துகளிலே, கேருபீன்கள் சிங்கங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23436,51 +24701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. After this manner he made the ten bases: all of them had one casting, one measure, and one size.]]></a:t>
+              <a:t><![CDATA[பேரீந்துகளுடைய சித்திரங்களைத் தீர்த்திருந்தான்; சுற்றிலும் ஒவ்வொன்றிலும், ஜலதாரைகளிலும் இருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23568,51 +24833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Then made he ten lavers of brass: one vessel that holds water contained forty baths: and every]]></a:t>
+              <a:t><![CDATA[இடங்களுக்குத் தக்கதாய்ச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23700,51 +24965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vessel that holds water was four cubits: and upon every one of the ten bases one vessel that holds]]></a:t>
+              <a:t><![CDATA[37. இந்தப் பிரகாரமாக அந்தப் பத்து ஆதாரங்களையும் செய்தான்; அவைகளெல்லாம் ஒரே வார்ப்பும், ஒரே அளவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23832,51 +25097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And there were windows in three rows, and light was against light in three ranks.]]></a:t>
+              <a:t><![CDATA[4. மூன்று வரிசை ஜன்னல்கள் இருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள், ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23964,51 +25229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water.]]></a:t>
+              <a:t><![CDATA[ஒரேவித கொத்துவேலையுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24096,51 +25361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And he put five bases on the right side of the house, and five on the left side of the house:]]></a:t>
+              <a:t><![CDATA[38. பத்து வெண்கலக் கொப்பரைகளையும் உண்டாக்கினான்; ஒவ்வொரு கொப்பரை நாற்பது குடம் பிடிக்கும்; நாலுமுழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24228,51 +25493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he set the sea on the right side of the house eastward opposite to the south.]]></a:t>
+              <a:t><![CDATA[அகலமான ஒவ்வொரு கொப்பரையும் அந்தப் பத்து ஆதாரங்களில் ஒவ்வொன்றின்மேலும் வைக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24360,51 +25625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And Hiram made the lavers, and the shovels, and the basons. So Hiram made an end of doing all]]></a:t>
+              <a:t><![CDATA[39. ஐந்து ஆதாரங்களை ஆலயத்தின் வலதுபுறத்திலும், ஐந்து ஆதாரங்களை ஆலயத்தின் இடதுபுறத்திலும் வைத்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24492,51 +25757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the work that he made king Solomon for the house of the LORD:]]></a:t>
+              <a:t><![CDATA[கடல்தொட்டியைக் கிழக்கில் ஆலயத்தின் வலதுபுறத்திலே தெற்குக்கு நேராக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24624,51 +25889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. The two pillars, and the two bowls of the capitals that were on the top of the two pillars; and]]></a:t>
+              <a:t><![CDATA[40. பின்பு ஈராம் கொப்பரைகளையும் சாம்பல் எடுக்கிற கரண்டிகளையும் கலங்களையும் செய்தான். இவ்விதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24756,51 +26021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the two networks, to cover the two bowls of the capitals which were upon the top of the pillars;]]></a:t>
+              <a:t><![CDATA[ஈராம் கர்த்தருடைய ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டிய எல்லா வேலையையும் செய்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24888,51 +26153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And four hundred pomegranates for the two networks, even two rows of pomegranates for one]]></a:t>
+              <a:t><![CDATA[முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25020,51 +26285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[network, to cover the two bowls of the capitals that were upon the pillars;]]></a:t>
+              <a:t><![CDATA[41. அவைகள் என்னவெனில்: இரண்டு தூண்களும், இரண்டு தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25152,51 +26417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And the ten bases, and ten lavers on the bases;]]></a:t>
+              <a:t><![CDATA[கும்பங்களும், தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களை மூடும் இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25284,51 +26549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And all the doors and posts were square, with the windows: and light was against light in three]]></a:t>
+              <a:t><![CDATA[5. ஜன்னல்களின் வாசல்களும் சட்டங்களும் எல்லாம் சதுரமாயிருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25416,51 +26681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And one sea, and twelve oxen under the sea;]]></a:t>
+              <a:t><![CDATA[வலைப்பின்னல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25548,51 +26813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And the pots, and the shovels, and the basons: and all these vessels, which Hiram made to king]]></a:t>
+              <a:t><![CDATA[42. தூண்களின்மேலுள்ள இரண்டு உருண்டைக் கும்பங்களை மூடும்படி ஒவ்வொரு வலைப்பின்னலுக்கும் பண்ணின இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25680,51 +26945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Solomon for the house of the LORD, were of bright brass.]]></a:t>
+              <a:t><![CDATA[வரிசை மாதளம்பழங்களும், ஆக இரண்டு வலைப்பின்னலுக்கும் நானூறு மாதளம்பழங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25812,51 +27077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. In the plain of Jordan did the king cast them, in the clay ground between Succoth and Zarthan.]]></a:t>
+              <a:t><![CDATA[43. பத்து ஆதாரங்களும், ஆதாரங்களின்மேல் வைத்த பத்துக் கொப்பரைகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25944,51 +27209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And Solomon left all the vessels unweighed, because they were exceeding many: neither was the]]></a:t>
+              <a:t><![CDATA[44. ஒரு கடல்தொட்டியும், கடல் தொட்டியின் கீழிருக்கிற பன்னிரண்டு ரிஷபங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26076,51 +27341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[weight of the brass found out.]]></a:t>
+              <a:t><![CDATA[45. செப்புச்சட்டிகளும், சாம்பல் கரண்டிகளும், கலங்களும் செய்தான்; கர்த்தரின் ஆலயத்துக்காக ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26208,51 +27473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And Solomon made all the vessels that pertained unto the house of the LORD: the altar of gold,]]></a:t>
+              <a:t><![CDATA[சாலொமோனுக்கு ஈராம் செய்த இந்த எல்லாப் பணிமுட்டுகளும் சுத்தமான வெண்கலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26340,51 +27605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the table of gold, whereupon the showbread was,]]></a:t>
+              <a:t><![CDATA[46. யோர்தானுக்கு அடுத்த சமனான பூமியிலே, சுக்கோத்துக்கும் சர்தானுக்கும் நடுவே களிமண்தரையிலே ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26472,51 +27737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. And the candlesticks of pure gold, five on the right side, and five on the left, before the]]></a:t>
+              <a:t><![CDATA[இவைகளை வார்ப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26604,51 +27869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oracle, with the flowers, and the lamps, and the tongs of gold,]]></a:t>
+              <a:t><![CDATA[47. இந்தச் சகல பணிமுட்டுகளின் வெண்கலம் மிகவும் ஏராளமுமாயிருந்தபடியால், சாலொமோன் அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26665,91 +27930,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -26775,51 +28040,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -26950,51 +28215,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>105</Slides>
+  <Slides>110</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>