--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -12553,51 +12553,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632462" r:id="rId1"/>
+    <p:sldLayoutId id="2482634630" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -27930,91 +27930,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -28040,51 +28040,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>