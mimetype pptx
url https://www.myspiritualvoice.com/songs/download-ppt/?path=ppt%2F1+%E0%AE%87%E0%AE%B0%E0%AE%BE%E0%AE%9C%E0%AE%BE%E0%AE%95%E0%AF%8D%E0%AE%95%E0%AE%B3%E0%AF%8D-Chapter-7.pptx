--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -169,50 +169,82 @@
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -282,50 +314,66 @@
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -512,53 +560,69 @@
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
-  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -618,51 +682,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தான் இருந்து நியாயம் தீர்க்கிறதற்கு நியாயாசனம் போட்டிருக்கும் ஒரு நியாயவிசாரணை மண்டபத்தையும் கட்டி, அதின் ஒருபக்கம் துவக்கி மறுபக்கமட்டும் கேதுருப்பலகைகளால் தளவரிசைப் படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[5. ஜன்னல்களின் வாசல்களும் சட்டங்களும் எல்லாம் சதுரமாயிருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள், ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. பசும்பொன் கிண்ணங்களையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும், மகா பரிசுத்தமான உள் ஆலயத்தினுடைய கதவுகளின் பொன்னான முளைகளையும், தேவாலயமாகிய மாளிகைக் கதவுகளின் பொன்னான முளைகளையும் செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. பசும்பொன் கிண்ணங்களையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும், மகா பரிசுத்தமான உள் ஆலயத்தினுடைய கதவுகளின் பொன்னான முளைகளையும், தேவாலயமாகிய மாளிகைக் கதவுகளின் பொன்னான முளைகளையும் செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. பசும்பொன் கிண்ணங்களையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும், மகா பரிசுத்தமான உள் ஆலயத்தினுடைய கதவுகளின் பொன்னான முளைகளையும், தேவாலயமாகிய மாளிகைக் கதவுகளின் பொன்னான முளைகளையும் செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இவ்விதமாய் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகச் செய்த வேலைகளெல்லாம் முடிந்தது; அப்பொழுது சாலொமோன் தன் தகப்பனாகிய தாவீது பரிசுத்தம்பண்ணும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் கொண்டுவந்து, கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் வைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இவ்விதமாய் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகச் செய்த வேலைகளெல்லாம் முடிந்தது; அப்பொழுது சாலொமோன் தன் தகப்பனாகிய தாவீது பரிசுத்தம்பண்ணும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் கொண்டுவந்து, கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் வைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இவ்விதமாய் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகச் செய்த வேலைகளெல்லாம் முடிந்தது; அப்பொழுது சாலொமோன் தன் தகப்பனாகிய தாவீது பரிசுத்தம்பண்ணும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் கொண்டுவந்து, கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -727,51 +1445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தான் இருந்து நியாயம் தீர்க்கிறதற்கு நியாயாசனம் போட்டிருக்கும் ஒரு நியாயவிசாரணை மண்டபத்தையும் கட்டி, அதின் ஒருபக்கம் துவக்கி மறுபக்கமட்டும் கேதுருப்பலகைகளால் தளவரிசைப் படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[6. ஐம்பதுமுழ நீளமும் முப்பதுமுழ அகலமுமான மண்டபத்தையும் தூண்கள் நிறுத்திக் கட்டினான்; அந்த மண்டபமும், அதின் தூண்களும், உத்திரங்களும், மாளிகையின் தூண்களும் உத்திரங்களும் எதிராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -836,51 +1554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வாசம்பண்ணும் அவனுடைய அரமனை மண்டபத்திற்குள்ளே அதேமாதிரியாகச் செய்யப்பட்ட வேறொரு மண்டபமும் இருந்தது. சாலொமோன் விவாகம்பண்ணின பார்வோனின் குமாரத்திக்கும் அந்த மண்டபத்தைப்போல ஒரு மாளிகையைக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[6. ஐம்பதுமுழ நீளமும் முப்பதுமுழ அகலமுமான மண்டபத்தையும் தூண்கள் நிறுத்திக் கட்டினான்; அந்த மண்டபமும், அதின் தூண்களும், உத்திரங்களும், மாளிகையின் தூண்களும் உத்திரங்களும் எதிராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -945,51 +1663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வாசம்பண்ணும் அவனுடைய அரமனை மண்டபத்திற்குள்ளே அதேமாதிரியாகச் செய்யப்பட்ட வேறொரு மண்டபமும் இருந்தது. சாலொமோன் விவாகம்பண்ணின பார்வோனின் குமாரத்திக்கும் அந்த மண்டபத்தைப்போல ஒரு மாளிகையைக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[6. ஐம்பதுமுழ நீளமும் முப்பதுமுழ அகலமுமான மண்டபத்தையும் தூண்கள் நிறுத்திக் கட்டினான்; அந்த மண்டபமும், அதின் தூண்களும், உத்திரங்களும், மாளிகையின் தூண்களும் உத்திரங்களும் எதிராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1054,51 +1772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளெல்லாம், உள்ளும் புறம்பும், அஸ்திபாரமுதல் மேல்திரணைகள்மட்டும், வெளியே இருக்கும் பெரிய முற்றம்வரைக்கும், அளவுபடி வெட்டி வாளால் அறுக்கப்பட்ட விலையேறப்பெற்ற கற்களால் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. தான் இருந்து நியாயம் தீர்க்கிறதற்கு நியாயாசனம் போட்டிருக்கும் ஒரு நியாயவிசாரணை மண்டபத்தையும் கட்டி, அதின் ஒருபக்கம் துவக்கி மறுபக்கமட்டும் கேதுருப்பலகைகளால் தளவரிசைப் படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1163,51 +1881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளெல்லாம், உள்ளும் புறம்பும், அஸ்திபாரமுதல் மேல்திரணைகள்மட்டும், வெளியே இருக்கும் பெரிய முற்றம்வரைக்கும், அளவுபடி வெட்டி வாளால் அறுக்கப்பட்ட விலையேறப்பெற்ற கற்களால் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. தான் இருந்து நியாயம் தீர்க்கிறதற்கு நியாயாசனம் போட்டிருக்கும் ஒரு நியாயவிசாரணை மண்டபத்தையும் கட்டி, அதின் ஒருபக்கம் துவக்கி மறுபக்கமட்டும் கேதுருப்பலகைகளால் தளவரிசைப் படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1272,51 +1990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அஸ்திபாரம் பத்துமுழக் கற்களும், எட்டுமுழக் கற்களுமான விலையேறப்பெற்ற பெரிய கற்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. அவன் வாசம்பண்ணும் அவனுடைய அரமனை மண்டபத்திற்குள்ளே அதேமாதிரியாகச் செய்யப்பட்ட வேறொரு மண்டபமும் இருந்தது. சாலொமோன் விவாகம்பண்ணின பார்வோனின் குமாரத்திக்கும் அந்த மண்டபத்தைப்போல ஒரு மாளிகையைக் கட்டுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1381,51 +2099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அஸ்திபாரம் பத்துமுழக் கற்களும், எட்டுமுழக் கற்களுமான விலையேறப்பெற்ற பெரிய கற்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. அவன் வாசம்பண்ணும் அவனுடைய அரமனை மண்டபத்திற்குள்ளே அதேமாதிரியாகச் செய்யப்பட்ட வேறொரு மண்டபமும் இருந்தது. சாலொமோன் விவாகம்பண்ணின பார்வோனின் குமாரத்திக்கும் அந்த மண்டபத்தைப்போல ஒரு மாளிகையைக் கட்டுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1490,51 +2208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதின்மேல் உயர அளவுபடி பணிப்படுத்தின விலையேறப்பெற்ற கற்களும், கேதுருமரங்களும் வைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. இவைகளெல்லாம், உள்ளும் புறம்பும், அஸ்திபாரமுதல் மேல்திரணைகள்மட்டும், வெளியே இருக்கும் பெரிய முற்றம்வரைக்கும், அளவுபடி வெட்டி வாளால் அறுக்கப்பட்ட விலையேறப்பெற்ற கற்களால் செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1599,51 +2317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெரிய முற்றத்திற்குச் சுற்றிலும் மூன்று வரிசைக் கேதுருமர உத்திரங்களாலும் ஒரு வரிசை பணிப்படுத்தின கற்களாலும் செய்யப்பட்டிருந்தது; கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திற்கும், அதின் முன்மண்டபத்திற்கும் அப்படியே செய்யப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. இவைகளெல்லாம், உள்ளும் புறம்பும், அஸ்திபாரமுதல் மேல்திரணைகள்மட்டும், வெளியே இருக்கும் பெரிய முற்றம்வரைக்கும், அளவுபடி வெட்டி வாளால் அறுக்கப்பட்ட விலையேறப்பெற்ற கற்களால் செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1817,51 +2535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெரிய முற்றத்திற்குச் சுற்றிலும் மூன்று வரிசைக் கேதுருமர உத்திரங்களாலும் ஒரு வரிசை பணிப்படுத்தின கற்களாலும் செய்யப்பட்டிருந்தது; கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திற்கும், அதின் முன்மண்டபத்திற்கும் அப்படியே செய்யப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. இவைகளெல்லாம், உள்ளும் புறம்பும், அஸ்திபாரமுதல் மேல்திரணைகள்மட்டும், வெளியே இருக்கும் பெரிய முற்றம்வரைக்கும், அளவுபடி வெட்டி வாளால் அறுக்கப்பட்ட விலையேறப்பெற்ற கற்களால் செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1926,51 +2644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் ஈராம் என்னும் ஒருவனைத் தீருவிலிருந்து அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[10. அஸ்திபாரம் பத்துமுழக் கற்களும், எட்டுமுழக் கற்களுமான விலையேறப்பெற்ற பெரிய கற்களாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2035,51 +2753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன் சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன் ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[10. அஸ்திபாரம் பத்துமுழக் கற்களும், எட்டுமுழக் கற்களுமான விலையேறப்பெற்ற பெரிய கற்களாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2144,51 +2862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன் சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன் ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[11. அதின்மேல் உயர அளவுபடி பணிப்படுத்தின விலையேறப்பெற்ற கற்களும், கேதுருமரங்களும் வைக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2253,51 +2971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன் சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன் ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[12. பெரிய முற்றத்திற்குச் சுற்றிலும் மூன்று வரிசைக் கேதுருமர உத்திரங்களாலும் ஒரு வரிசை பணிப்படுத்தின கற்களாலும் செய்யப்பட்டிருந்தது; கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திற்கும், அதின் முன்மண்டபத்திற்கும் அப்படியே செய்யப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2362,51 +3080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் இரண்டு வெண்கலத் தூண்களை உண்டாக்கினான்; ஒவ்வொரு தூண் பதினெட்டு முழ உயரமும், ஒவ்வொரு தூணின் சுற்றளவு பன்னிரண்டு முழ நூலளவுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. பெரிய முற்றத்திற்குச் சுற்றிலும் மூன்று வரிசைக் கேதுருமர உத்திரங்களாலும் ஒரு வரிசை பணிப்படுத்தின கற்களாலும் செய்யப்பட்டிருந்தது; கர்த்தருடைய ஆலயத்தின் உட்பிராகாரத்திற்கும், அதின் முன்மண்டபத்திற்கும் அப்படியே செய்யப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2471,51 +3189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் இரண்டு வெண்கலத் தூண்களை உண்டாக்கினான்; ஒவ்வொரு தூண் பதினெட்டு முழ உயரமும், ஒவ்வொரு தூணின் சுற்றளவு பன்னிரண்டு முழ நூலளவுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. ராஜாவாகிய சாலொமோன் ஈராம் என்னும் ஒருவனைத் தீருவிலிருந்து அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2580,51 +3298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தத் தூண்களுடைய தலைப்பில் வைக்க, வெண்கலத்தால் வார்க்கப்பட்ட இரண்டு கும்பங்களை உண்டாக்கினான்; ஒவ்வொரு கும்பமும் ஐந்துமுழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன் சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன் ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2689,51 +3407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தூண்களுடைய முனையின்மேலுள்ள கும்பங்களுக்கு வலைபோன்ற பின்னல்களும், சங்கிலிபோன்ற தொங்கல்களும், ஒவ்வொரு கும்பத்திற்கும் எவ்வேழாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன் சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன் ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2798,51 +3516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தூண்களுடைய முனையின்மேலுள்ள கும்பங்களுக்கு வலைபோன்ற பின்னல்களும், சங்கிலிபோன்ற தொங்கல்களும், ஒவ்வொரு கும்பத்திற்கும் எவ்வேழாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. இவன் நப்தலி கோத்திரத்தாளாகிய ஒரு கைம்பெண்ணின் மகன்; இவன் தகப்பன் தீருநகரத்தானான கன்னான்; இவன் சகலவித நீதி வெண்கலவேலையையும் செய்யத்தக்க யுக்தியும் புத்தியும் அறிவும் உள்ளவனாயிருந்தான்; இவன் ராஜாவாகிய சாலொமோனிடத்தில் வந்து, அவன் வேலையையெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3016,51 +3734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தூண்களைப் பண்ணின விதமாவது: தலைப்பின்மேலுள்ள கும்பங்களை மூடும்படிக்கு, கும்பங்கள் ஒவ்வொன்றிலும் பின்னலின்மேல் சுற்றிலும் இரண்டு வரிசை மாதளம்பழங்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[15. இவன் இரண்டு வெண்கலத் தூண்களை உண்டாக்கினான்; ஒவ்வொரு தூண் பதினெட்டு முழ உயரமும், ஒவ்வொரு தூணின் சுற்றளவு பன்னிரண்டு முழ நூலளவுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3125,51 +3843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தூண்களைப் பண்ணின விதமாவது: தலைப்பின்மேலுள்ள கும்பங்களை மூடும்படிக்கு, கும்பங்கள் ஒவ்வொன்றிலும் பின்னலின்மேல் சுற்றிலும் இரண்டு வரிசை மாதளம்பழங்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[15. இவன் இரண்டு வெண்கலத் தூண்களை உண்டாக்கினான்; ஒவ்வொரு தூண் பதினெட்டு முழ உயரமும், ஒவ்வொரு தூணின் சுற்றளவு பன்னிரண்டு முழ நூலளவுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3234,51 +3952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மண்டபத்தின் முன்னிருக்கும் அந்தத் தூண்களுடைய தலைப்பின்மேலுள்ள கும்பங்கள் லீலி புஷ்பங்களின் வேலையும், நாலுமுழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. அந்தத் தூண்களுடைய தலைப்பில் வைக்க, வெண்கலத்தால் வார்க்கப்பட்ட இரண்டு கும்பங்களை உண்டாக்கினான்; ஒவ்வொரு கும்பமும் ஐந்துமுழ உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3343,51 +4061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மண்டபத்தின் முன்னிருக்கும் அந்தத் தூண்களுடைய தலைப்பின்மேலுள்ள கும்பங்கள் லீலி புஷ்பங்களின் வேலையும், நாலுமுழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. அந்தத் தூண்களுடைய தலைப்பில் வைக்க, வெண்கலத்தால் வார்க்கப்பட்ட இரண்டு கும்பங்களை உண்டாக்கினான்; ஒவ்வொரு கும்பமும் ஐந்துமுழ உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3452,51 +4170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இரண்டு தூண்களின்மேலுமுள்ள கும்பங்களில் செய்யப்பட்ட பின்னலுக்கு அருகே இருந்த இடத்தில் விம்மிய இரு நூறு மாதளம்பழங்களின் வரிசைகள் சுற்றிலும் இருந்தது; மற்றக் கும்பத்திலும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. தூண்களுடைய முனையின்மேலுள்ள கும்பங்களுக்கு வலைபோன்ற பின்னல்களும், சங்கிலிபோன்ற தொங்கல்களும், ஒவ்வொரு கும்பத்திற்கும் எவ்வேழாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3561,51 +4279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இரண்டு தூண்களின்மேலுமுள்ள கும்பங்களில் செய்யப்பட்ட பின்னலுக்கு அருகே இருந்த இடத்தில் விம்மிய இரு நூறு மாதளம்பழங்களின் வரிசைகள் சுற்றிலும் இருந்தது; மற்றக் கும்பத்திலும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. தூண்களுடைய முனையின்மேலுள்ள கும்பங்களுக்கு வலைபோன்ற பின்னல்களும், சங்கிலிபோன்ற தொங்கல்களும், ஒவ்வொரு கும்பத்திற்கும் எவ்வேழாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3670,51 +4388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தூண்களை தேவாலய வாசல் மண்டபத்தில் நிறுத்தினான்; அவன் வலது புறத்தில் நிறுத்தின தூணுக்கு யாகீன் என்றும், இடதுபுறத்தில் நிறுத்தின தூணுக்கு போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[18. தூண்களைப் பண்ணின விதமாவது: தலைப்பின்மேலுள்ள கும்பங்களை மூடும்படிக்கு, கும்பங்கள் ஒவ்வொன்றிலும் பின்னலின்மேல் சுற்றிலும் இரண்டு வரிசை மாதளம்பழங்களைச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3779,51 +4497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தூண்களை தேவாலய வாசல் மண்டபத்தில் நிறுத்தினான்; அவன் வலது புறத்தில் நிறுத்தின தூணுக்கு யாகீன் என்றும், இடதுபுறத்தில் நிறுத்தின தூணுக்கு போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[18. தூண்களைப் பண்ணின விதமாவது: தலைப்பின்மேலுள்ள கும்பங்களை மூடும்படிக்கு, கும்பங்கள் ஒவ்வொன்றிலும் பின்னலின்மேல் சுற்றிலும் இரண்டு வரிசை மாதளம்பழங்களைச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3888,51 +4606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தூண்களுடைய சிகரத்தில் லீலி புஷ்பவேலை செய்யப்பட்டிருந்தது; இவ்விதமாய்த் தூண்களின் வேலை முடிந்தது.]]></a:t>
+              <a:t><![CDATA[19. மண்டபத்தின் முன்னிருக்கும் அந்தத் தூண்களுடைய தலைப்பின்மேலுள்ள கும்பங்கள் லீலி புஷ்பங்களின் வேலையும், நாலுமுழ உயரமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3997,51 +4715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வெண்கலக் கடல் என்னும் தொட்டியையும் வார்ப்பித்தான்; சுற்றிலும் சக்கராகாரமான அதினுடைய ஒரு விளிம்பு தொடங்கி மறுவிளிம்புமட்டும், அகலம் பத்துமுழமும், உயரம் ஐந்துமுழமும், சுற்றளவு முப்பதுமுழ நூலளவுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. மண்டபத்தின் முன்னிருக்கும் அந்தத் தூண்களுடைய தலைப்பின்மேலுள்ள கும்பங்கள் லீலி புஷ்பங்களின் வேலையும், நாலுமுழ உயரமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4215,51 +4933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வெண்கலக் கடல் என்னும் தொட்டியையும் வார்ப்பித்தான்; சுற்றிலும் சக்கராகாரமான அதினுடைய ஒரு விளிம்பு தொடங்கி மறுவிளிம்புமட்டும், அகலம் பத்துமுழமும், உயரம் ஐந்துமுழமும், சுற்றளவு முப்பதுமுழ நூலளவுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. இரண்டு தூண்களின்மேலுமுள்ள கும்பங்களில் செய்யப்பட்ட பின்னலுக்கு அருகே இருந்த இடத்தில் விம்மிய இரு நூறு மாதளம்பழங்களின் வரிசைகள் சுற்றிலும் இருந்தது; மற்றக் கும்பத்திலும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4324,51 +5042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த நாலு உருளைகள் சவுக்கைகளின் கீழும், உருளைகளின் அச்சுகள் ஆதாரத்திலும் இருந்தது; ஒவ்வொரு உருளை ஒன்றரை முழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. இரண்டு தூண்களின்மேலுமுள்ள கும்பங்களில் செய்யப்பட்ட பின்னலுக்கு அருகே இருந்த இடத்தில் விம்மிய இரு நூறு மாதளம்பழங்களின் வரிசைகள் சுற்றிலும் இருந்தது; மற்றக் கும்பத்திலும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4433,51 +5151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த நாலு உருளைகள் சவுக்கைகளின் கீழும், உருளைகளின் அச்சுகள் ஆதாரத்திலும் இருந்தது; ஒவ்வொரு உருளை ஒன்றரை முழ உயரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. இரண்டு தூண்களின்மேலுமுள்ள கும்பங்களில் செய்யப்பட்ட பின்னலுக்கு அருகே இருந்த இடத்தில் விம்மிய இரு நூறு மாதளம்பழங்களின் வரிசைகள் சுற்றிலும் இருந்தது; மற்றக் கும்பத்திலும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4542,51 +5260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தக் கடல்தொட்டியைச் சுற்றி விளிம்புக்குக் கீழே அதைச் சுற்றிலும் மொக்குகள் ஒவ்வொரு முழத்திற்குப் பத்து பத்தாகச் செய்யப்பட்டிருந்தது; வார்க்கப்பட்ட அந்த மொக்குகளின் வரிசைகள் இரண்டும் தொட்டியோடு ஒன்றாய் வார்க்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. அந்தத் தூண்களை தேவாலய வாசல் மண்டபத்தில் நிறுத்தினான்; அவன் வலது புறத்தில் நிறுத்தின தூணுக்கு யாகீன் என்றும், இடதுபுறத்தில் நிறுத்தின தூணுக்கு போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4651,51 +5369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தக் கடல்தொட்டியைச் சுற்றி விளிம்புக்குக் கீழே அதைச் சுற்றிலும் மொக்குகள் ஒவ்வொரு முழத்திற்குப் பத்து பத்தாகச் செய்யப்பட்டிருந்தது; வார்க்கப்பட்ட அந்த மொக்குகளின் வரிசைகள் இரண்டும் தொட்டியோடு ஒன்றாய் வார்க்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. அந்தத் தூண்களை தேவாலய வாசல் மண்டபத்தில் நிறுத்தினான்; அவன் வலது புறத்தில் நிறுத்தின தூணுக்கு யாகீன் என்றும், இடதுபுறத்தில் நிறுத்தின தூணுக்கு போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4760,51 +5478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உருளைகளின் வேலை இரதத்து உருளைகளின் வேலைக்கு ஒத்திருந்தது; அவைகளின் அச்சுகளும், சக்கரங்களும், வட்டங்களும், கம்பிகளும் எல்லாம் வார்ப்புவேலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. தூண்களுடைய சிகரத்தில் லீலி புஷ்பவேலை செய்யப்பட்டிருந்தது; இவ்விதமாய்த் தூண்களின் வேலை முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4869,51 +5587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அது பன்னிரண்டு ரிஷபங்களின்மேல் நின்றது; அவைகளில் மூன்று வடக்கேயும், மூன்று மேற்கேயும், மூன்று தெற்கேயும், மூன்று கிழக்கேயும் நோக்கியிருந்தது; கடல்தொட்டி ரிஷபங்களின் மேலாகாவும், அவைகளின் பின்புறங்களெல்லாம் உள்ளாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. வெண்கலக் கடல் என்னும் தொட்டியையும் வார்ப்பித்தான்; சுற்றிலும் சக்கராகாரமான அதினுடைய ஒரு விளிம்பு தொடங்கி மறுவிளிம்புமட்டும், அகலம் பத்துமுழமும், உயரம் ஐந்துமுழமும், சுற்றளவு முப்பதுமுழ நூலளவுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4978,51 +5696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அது பன்னிரண்டு ரிஷபங்களின்மேல் நின்றது; அவைகளில் மூன்று வடக்கேயும், மூன்று மேற்கேயும், மூன்று தெற்கேயும், மூன்று கிழக்கேயும் நோக்கியிருந்தது; கடல்தொட்டி ரிஷபங்களின் மேலாகாவும், அவைகளின் பின்புறங்களெல்லாம் உள்ளாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. வெண்கலக் கடல் என்னும் தொட்டியையும் வார்ப்பித்தான்; சுற்றிலும் சக்கராகாரமான அதினுடைய ஒரு விளிம்பு தொடங்கி மறுவிளிம்புமட்டும், அகலம் பத்துமுழமும், உயரம் ஐந்துமுழமும், சுற்றளவு முப்பதுமுழ நூலளவுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5087,51 +5805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒவ்வொரு ஆதாரத்தினுடைய நாலு கோடிகளிலும், ஆதாரத்திலிருந்து புறப்படுகிற நாலு கொம்மைகள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. அந்தக் கடல்தொட்டியைச் சுற்றி விளிம்புக்குக் கீழே அதைச் சுற்றிலும் மொக்குகள் ஒவ்வொரு முழத்திற்குப் பத்து பத்தாகச் செய்யப்பட்டிருந்தது; வார்க்கப்பட்ட அந்த மொக்குகளின் வரிசைகள் இரண்டும் தொட்டியோடு ஒன்றாய் வார்க்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5196,51 +5914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் கனம் நாலு விரற்கடையும், அதின் விளிம்பு பானபாத்திரத்தின் விளிம்புபோலும், லீலிபுஷ்பம்போலும் இருந்தது; அது இரண்டாயிரம் குடம் தண்ணீர் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[24. அந்தக் கடல்தொட்டியைச் சுற்றி விளிம்புக்குக் கீழே அதைச் சுற்றிலும் மொக்குகள் ஒவ்வொரு முழத்திற்குப் பத்து பத்தாகச் செய்யப்பட்டிருந்தது; வார்க்கப்பட்ட அந்த மொக்குகளின் வரிசைகள் இரண்டும் தொட்டியோடு ஒன்றாய் வார்க்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5305,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒவ்வொரு வரிசைக்குப் பதினைந்து தூண்களாக நாற்பத்தைந்து தூண்களின் மேல் வைக்கப்பட்ட உத்திரங்களின் மேல் கேதுருக்களால் மச்சுப்பாவியிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. அவன் லீபனோன் வனம் என்னும் மாளிகையையும் கட்டினான்; அது நூறு முழ நீளமும், ஐம்பதுமுழ அகலமும், முப்பதுமுழ உயரமுமாயிருந்தது; அதைக் கேதுருமர உத்திரங்கள் பாவப்பட்ட கேதுருமரத்தூண்களின் நாலு வரிசைகளின்மேல் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5414,51 +6132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் கனம் நாலு விரற்கடையும், அதின் விளிம்பு பானபாத்திரத்தின் விளிம்புபோலும், லீலிபுஷ்பம்போலும் இருந்தது; அது இரண்டாயிரம் குடம் தண்ணீர் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[25. அது பன்னிரண்டு ரிஷபங்களின்மேல் நின்றது; அவைகளில் மூன்று வடக்கேயும், மூன்று மேற்கேயும், மூன்று தெற்கேயும், மூன்று கிழக்கேயும் நோக்கியிருந்தது; கடல்தொட்டி ரிஷபங்களின் மேலாகாவும், அவைகளின் பின்புறங்களெல்லாம் உள்ளாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5523,51 +6241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஒவ்வொரு ஆதாரத்தின் தலைப்பிலும் அரைமுழ உயரமான சக்கராகாரமும், ஒவ்வொரு ஆதாரத்தினுடைய தலைப்பின்மேலும் அதிலிருந்து புறப்படுகிற அதின் கைப்பிடிகளும் சவுக்கைகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. அது பன்னிரண்டு ரிஷபங்களின்மேல் நின்றது; அவைகளில் மூன்று வடக்கேயும், மூன்று மேற்கேயும், மூன்று தெற்கேயும், மூன்று கிழக்கேயும் நோக்கியிருந்தது; கடல்தொட்டி ரிஷபங்களின் மேலாகாவும், அவைகளின் பின்புறங்களெல்லாம் உள்ளாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5632,51 +6350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஒவ்வொரு ஆதாரத்தின் தலைப்பிலும் அரைமுழ உயரமான சக்கராகாரமும், ஒவ்வொரு ஆதாரத்தினுடைய தலைப்பின்மேலும் அதிலிருந்து புறப்படுகிற அதின் கைப்பிடிகளும் சவுக்கைகளும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. அது பன்னிரண்டு ரிஷபங்களின்மேல் நின்றது; அவைகளில் மூன்று வடக்கேயும், மூன்று மேற்கேயும், மூன்று தெற்கேயும், மூன்று கிழக்கேயும் நோக்கியிருந்தது; கடல்தொட்டி ரிஷபங்களின் மேலாகாவும், அவைகளின் பின்புறங்களெல்லாம் உள்ளாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5741,51 +6459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பத்து வெண்கல ஆதாரங்களையும் செய்தான்; ஒவ்வொரு ஆதாரம் நாலுமுழ நீளமும், நாலுமுழ அகலமும், மூன்று முழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அதின் கனம் நாலு விரற்கடையும், அதின் விளிம்பு பானபாத்திரத்தின் விளிம்புபோலும், லீலிபுஷ்பம்போலும் இருந்தது; அது இரண்டாயிரம் குடம் தண்ணீர் பிடிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5850,51 +6568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பத்து வெண்கல ஆதாரங்களையும் செய்தான்; ஒவ்வொரு ஆதாரம் நாலுமுழ நீளமும், நாலுமுழ அகலமும், மூன்று முழ உயரமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அதின் கனம் நாலு விரற்கடையும், அதின் விளிம்பு பானபாத்திரத்தின் விளிம்புபோலும், லீலிபுஷ்பம்போலும் இருந்தது; அது இரண்டாயிரம் குடம் தண்ணீர் பிடிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5959,51 +6677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவைகளிலிருக்கிற கைப்பிடிகளுக்கும் சவுக்கைகளுக்கும் இருக்கிற சந்துகளிலே, கேருபீன்கள் சிங்கங்கள் பேரீந்துகளுடைய சித்திரங்களைத் தீர்த்திருந்தான்; சுற்றிலும் ஒவ்வொன்றிலும், ஜலதாரைகளிலும் இருக்கும் இடங்களுக்குத் தக்கதாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[27. பத்து வெண்கல ஆதாரங்களையும் செய்தான்; ஒவ்வொரு ஆதாரம் நாலுமுழ நீளமும், நாலுமுழ அகலமும், மூன்று முழ உயரமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6068,51 +6786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவைகளிலிருக்கிற கைப்பிடிகளுக்கும் சவுக்கைகளுக்கும் இருக்கிற சந்துகளிலே, கேருபீன்கள் சிங்கங்கள் பேரீந்துகளுடைய சித்திரங்களைத் தீர்த்திருந்தான்; சுற்றிலும் ஒவ்வொன்றிலும், ஜலதாரைகளிலும் இருக்கும் இடங்களுக்குத் தக்கதாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[27. பத்து வெண்கல ஆதாரங்களையும் செய்தான்; ஒவ்வொரு ஆதாரம் நாலுமுழ நீளமும், நாலுமுழ அகலமும், மூன்று முழ உயரமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6177,51 +6895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இந்தப் பிரகாரமாக அந்தப் பத்து ஆதாரங்களையும் செய்தான்; அவைகளெல்லாம் ஒரே வார்ப்பும், ஒரே அளவும், ஒரேவித கொத்துவேலையுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[28. அந்த ஆதாரங்களின் வேலைப்பாடு என்னவெனில், அவைகளுக்குச் சவுக்கைகள் உண்டாயிருந்தது; சவுக்கைகளோ சட்டங்களின் நடுவில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6286,51 +7004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இந்தப் பிரகாரமாக அந்தப் பத்து ஆதாரங்களையும் செய்தான்; அவைகளெல்லாம் ஒரே வார்ப்பும், ஒரே அளவும், ஒரேவித கொத்துவேலையுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[28. அந்த ஆதாரங்களின் வேலைப்பாடு என்னவெனில், அவைகளுக்குச் சவுக்கைகள் உண்டாயிருந்தது; சவுக்கைகளோ சட்டங்களின் நடுவில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6395,51 +7113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பத்து வெண்கலக் கொப்பரைகளையும் உண்டாக்கினான்; ஒவ்வொரு கொப்பரை நாற்பது குடம் பிடிக்கும்; நாலுமுழ அகலமான ஒவ்வொரு கொப்பரையும் அந்தப் பத்து ஆதாரங்களில் ஒவ்வொன்றின்மேலும் வைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[29. சட்டங்களுக்கு நடுவே இருக்கிற அந்தச் சவுக்கைகளில் சிங்கங்களும், காளைகளும், கேருபீன்களும், சட்டங்களுக்கு மேலாக ஒரு திரணையும், சிங்கங்களுக்கும் காளைகளுக்கும் கீழாக சாய்வான வேலைப்பாடுள்ள ஜலதாரைகளும் அதனோடே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6504,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மூன்று வரிசை ஜன்னல்கள் இருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள், ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. ஒவ்வொரு வரிசைக்குப் பதினைந்து தூண்களாக நாற்பத்தைந்து தூண்களின் மேல் வைக்கப்பட்ட உத்திரங்களின் மேல் கேதுருக்களால் மச்சுப்பாவியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6613,51 +7331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பத்து வெண்கலக் கொப்பரைகளையும் உண்டாக்கினான்; ஒவ்வொரு கொப்பரை நாற்பது குடம் பிடிக்கும்; நாலுமுழ அகலமான ஒவ்வொரு கொப்பரையும் அந்தப் பத்து ஆதாரங்களில் ஒவ்வொன்றின்மேலும் வைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[29. சட்டங்களுக்கு நடுவே இருக்கிற அந்தச் சவுக்கைகளில் சிங்கங்களும், காளைகளும், கேருபீன்களும், சட்டங்களுக்கு மேலாக ஒரு திரணையும், சிங்கங்களுக்கும் காளைகளுக்கும் கீழாக சாய்வான வேலைப்பாடுள்ள ஜலதாரைகளும் அதனோடே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6722,51 +7440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஐந்து ஆதாரங்களை ஆலயத்தின் வலதுபுறத்திலும், ஐந்து ஆதாரங்களை ஆலயத்தின் இடதுபுறத்திலும் வைத்தான்; கடல்தொட்டியைக் கிழக்கில் ஆலயத்தின் வலதுபுறத்திலே தெற்குக்கு நேராக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[29. சட்டங்களுக்கு நடுவே இருக்கிற அந்தச் சவுக்கைகளில் சிங்கங்களும், காளைகளும், கேருபீன்களும், சட்டங்களுக்கு மேலாக ஒரு திரணையும், சிங்கங்களுக்கும் காளைகளுக்கும் கீழாக சாய்வான வேலைப்பாடுள்ள ஜலதாரைகளும் அதனோடே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6831,51 +7549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஐந்து ஆதாரங்களை ஆலயத்தின் வலதுபுறத்திலும், ஐந்து ஆதாரங்களை ஆலயத்தின் இடதுபுறத்திலும் வைத்தான்; கடல்தொட்டியைக் கிழக்கில் ஆலயத்தின் வலதுபுறத்திலே தெற்குக்கு நேராக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[30. ஒவ்வொரு ஆதாரத்திற்கு நாலு வெண்கல உருளைகளும், வெண்கலத் தட்டுகளும் அதின் நான்கு கோடிகளுக்கு அச்சுகளும் இருந்தது; கொப்பரையின் கீழிருக்க, அந்தக் கொம்மைகள் ஒவ்வொன்றும் வார்ப்பு வேலையாக ஜலதாரைகளுக்கு நேராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6940,51 +7658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஆதாரங்களின் வேலைப்பாடு என்னவெனில், அவைகளுக்குச் சவுக்கைகள் உண்டாயிருந்தது; சவுக்கைகளோ சட்டங்களின் நடுவில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[30. ஒவ்வொரு ஆதாரத்திற்கு நாலு வெண்கல உருளைகளும், வெண்கலத் தட்டுகளும் அதின் நான்கு கோடிகளுக்கு அச்சுகளும் இருந்தது; கொப்பரையின் கீழிருக்க, அந்தக் கொம்மைகள் ஒவ்வொன்றும் வார்ப்பு வேலையாக ஜலதாரைகளுக்கு நேராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7049,51 +7767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பின்பு ஈராம் கொப்பரைகளையும் சாம்பல் எடுக்கிற கரண்டிகளையும் கலங்களையும் செய்தான். இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டிய எல்லா வேலையையும் செய்து முடித்தான்.]]></a:t>
+              <a:t><![CDATA[31. திரணைகளுக்குள்ளான அதின் வாய் மேலாக ஒருமுழம் உயர்ந்திருந்தது; அதின் வாய் ஒன்றரைமுழ சக்கராகாரமும் தட்டையுமாய், அதின் வாயின்மேல் சித்திரங்களும் செய்யப்பட்டிருந்தது; அவைகளின் சவுக்கைகள் வட்டமாயிராமல் சதுரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7158,51 +7876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பின்பு ஈராம் கொப்பரைகளையும் சாம்பல் எடுக்கிற கரண்டிகளையும் கலங்களையும் செய்தான். இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டிய எல்லா வேலையையும் செய்து முடித்தான்.]]></a:t>
+              <a:t><![CDATA[31. திரணைகளுக்குள்ளான அதின் வாய் மேலாக ஒருமுழம் உயர்ந்திருந்தது; அதின் வாய் ஒன்றரைமுழ சக்கராகாரமும் தட்டையுமாய், அதின் வாயின்மேல் சித்திரங்களும் செய்யப்பட்டிருந்தது; அவைகளின் சவுக்கைகள் வட்டமாயிராமல் சதுரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7267,51 +7985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சட்டங்களுக்கு நடுவே இருக்கிற அந்தச் சவுக்கைகளில் சிங்கங்களும், காளைகளும், கேருபீன்களும், சட்டங்களுக்கு மேலாக ஒரு திரணையும், சிங்கங்களுக்கும் காளைகளுக்கும் கீழாக சாய்வான வேலைப்பாடுள்ள ஜலதாரைகளும் அதனோடே இருந்தது.]]></a:t>
+              <a:t><![CDATA[31. திரணைகளுக்குள்ளான அதின் வாய் மேலாக ஒருமுழம் உயர்ந்திருந்தது; அதின் வாய் ஒன்றரைமுழ சக்கராகாரமும் தட்டையுமாய், அதின் வாயின்மேல் சித்திரங்களும் செய்யப்பட்டிருந்தது; அவைகளின் சவுக்கைகள் வட்டமாயிராமல் சதுரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7376,51 +8094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சட்டங்களுக்கு நடுவே இருக்கிற அந்தச் சவுக்கைகளில் சிங்கங்களும், காளைகளும், கேருபீன்களும், சட்டங்களுக்கு மேலாக ஒரு திரணையும், சிங்கங்களுக்கும் காளைகளுக்கும் கீழாக சாய்வான வேலைப்பாடுள்ள ஜலதாரைகளும் அதனோடே இருந்தது.]]></a:t>
+              <a:t><![CDATA[32. அந்த நாலு உருளைகள் சவுக்கைகளின் கீழும், உருளைகளின் அச்சுகள் ஆதாரத்திலும் இருந்தது; ஒவ்வொரு உருளை ஒன்றரை முழ உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7485,51 +8203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவைகள் என்னவெனில்: இரண்டு தூண்களும், இரண்டு தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களும், தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களை மூடும் இரண்டு வலைப்பின்னல்களும்,]]></a:t>
+              <a:t><![CDATA[32. அந்த நாலு உருளைகள் சவுக்கைகளின் கீழும், உருளைகளின் அச்சுகள் ஆதாரத்திலும் இருந்தது; ஒவ்வொரு உருளை ஒன்றரை முழ உயரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7594,51 +8312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவைகள் என்னவெனில்: இரண்டு தூண்களும், இரண்டு தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களும், தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களை மூடும் இரண்டு வலைப்பின்னல்களும்,]]></a:t>
+              <a:t><![CDATA[33. உருளைகளின் வேலை இரதத்து உருளைகளின் வேலைக்கு ஒத்திருந்தது; அவைகளின் அச்சுகளும், சக்கரங்களும், வட்டங்களும், கம்பிகளும் எல்லாம் வார்ப்புவேலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7703,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜன்னல்களின் வாசல்களும் சட்டங்களும் எல்லாம் சதுரமாயிருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள், ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. ஒவ்வொரு வரிசைக்குப் பதினைந்து தூண்களாக நாற்பத்தைந்து தூண்களின் மேல் வைக்கப்பட்ட உத்திரங்களின் மேல் கேதுருக்களால் மச்சுப்பாவியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7812,51 +8530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தூண்களின்மேலுள்ள இரண்டு உருண்டைக் கும்பங்களை மூடும்படி ஒவ்வொரு வலைப்பின்னலுக்கும் பண்ணின இரண்டு வரிசை மாதளம்பழங்களும், ஆக இரண்டு வலைப்பின்னலுக்கும் நானூறு மாதளம்பழங்களும்,]]></a:t>
+              <a:t><![CDATA[33. உருளைகளின் வேலை இரதத்து உருளைகளின் வேலைக்கு ஒத்திருந்தது; அவைகளின் அச்சுகளும், சக்கரங்களும், வட்டங்களும், கம்பிகளும் எல்லாம் வார்ப்புவேலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7921,51 +8639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. தூண்களின்மேலுள்ள இரண்டு உருண்டைக் கும்பங்களை மூடும்படி ஒவ்வொரு வலைப்பின்னலுக்கும் பண்ணின இரண்டு வரிசை மாதளம்பழங்களும், ஆக இரண்டு வலைப்பின்னலுக்கும் நானூறு மாதளம்பழங்களும்,]]></a:t>
+              <a:t><![CDATA[34. ஒவ்வொரு ஆதாரத்தினுடைய நாலு கோடிகளிலும், ஆதாரத்திலிருந்து புறப்படுகிற நாலு கொம்மைகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8030,51 +8748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒவ்வொரு ஆதாரத்திற்கு நாலு வெண்கல உருளைகளும், வெண்கலத் தட்டுகளும் அதின் நான்கு கோடிகளுக்கு அச்சுகளும் இருந்தது; கொப்பரையின் கீழிருக்க, அந்தக் கொம்மைகள் ஒவ்வொன்றும் வார்ப்பு வேலையாக ஜலதாரைகளுக்கு நேராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[34. ஒவ்வொரு ஆதாரத்தினுடைய நாலு கோடிகளிலும், ஆதாரத்திலிருந்து புறப்படுகிற நாலு கொம்மைகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8139,51 +8857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒவ்வொரு ஆதாரத்திற்கு நாலு வெண்கல உருளைகளும், வெண்கலத் தட்டுகளும் அதின் நான்கு கோடிகளுக்கு அச்சுகளும் இருந்தது; கொப்பரையின் கீழிருக்க, அந்தக் கொம்மைகள் ஒவ்வொன்றும் வார்ப்பு வேலையாக ஜலதாரைகளுக்கு நேராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[35. ஒவ்வொரு ஆதாரத்தின் தலைப்பிலும் அரைமுழ உயரமான சக்கராகாரமும், ஒவ்வொரு ஆதாரத்தினுடைய தலைப்பின்மேலும் அதிலிருந்து புறப்படுகிற அதின் கைப்பிடிகளும் சவுக்கைகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8248,51 +8966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. திரணைகளுக்குள்ளான அதின் வாய் மேலாக ஒருமுழம் உயர்ந்திருந்தது; அதின் வாய் ஒன்றரைமுழ சக்கராகாரமும் தட்டையுமாய், அதின் வாயின்மேல் சித்திரங்களும் செய்யப்பட்டிருந்தது; அவைகளின் சவுக்கைகள் வட்டமாயிராமல் சதுரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[35. ஒவ்வொரு ஆதாரத்தின் தலைப்பிலும் அரைமுழ உயரமான சக்கராகாரமும், ஒவ்வொரு ஆதாரத்தினுடைய தலைப்பின்மேலும் அதிலிருந்து புறப்படுகிற அதின் கைப்பிடிகளும் சவுக்கைகளும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8357,51 +9075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. திரணைகளுக்குள்ளான அதின் வாய் மேலாக ஒருமுழம் உயர்ந்திருந்தது; அதின் வாய் ஒன்றரைமுழ சக்கராகாரமும் தட்டையுமாய், அதின் வாயின்மேல் சித்திரங்களும் செய்யப்பட்டிருந்தது; அவைகளின் சவுக்கைகள் வட்டமாயிராமல் சதுரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[36. அவைகளிலிருக்கிற கைப்பிடிகளுக்கும் சவுக்கைகளுக்கும் இருக்கிற சந்துகளிலே, கேருபீன்கள் சிங்கங்கள் பேரீந்துகளுடைய சித்திரங்களைத் தீர்த்திருந்தான்; சுற்றிலும் ஒவ்வொன்றிலும், ஜலதாரைகளிலும் இருக்கும் இடங்களுக்குத் தக்கதாய்ச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8466,51 +9184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பத்து ஆதாரங்களும், ஆதாரங்களின்மேல் வைத்த பத்துக் கொப்பரைகளும்,]]></a:t>
+              <a:t><![CDATA[36. அவைகளிலிருக்கிற கைப்பிடிகளுக்கும் சவுக்கைகளுக்கும் இருக்கிற சந்துகளிலே, கேருபீன்கள் சிங்கங்கள் பேரீந்துகளுடைய சித்திரங்களைத் தீர்த்திருந்தான்; சுற்றிலும் ஒவ்வொன்றிலும், ஜலதாரைகளிலும் இருக்கும் இடங்களுக்குத் தக்கதாய்ச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8575,51 +9293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஒரு கடல்தொட்டியும், கடல் தொட்டியின் கீழிருக்கிற பன்னிரண்டு ரிஷபங்களும்,]]></a:t>
+              <a:t><![CDATA[37. இந்தப் பிரகாரமாக அந்தப் பத்து ஆதாரங்களையும் செய்தான்; அவைகளெல்லாம் ஒரே வார்ப்பும், ஒரே அளவும், ஒரேவித கொத்துவேலையுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8684,51 +9402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. செப்புச்சட்டிகளும், சாம்பல் கரண்டிகளும், கலங்களும் செய்தான்; கர்த்தரின் ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்கு ஈராம் செய்த இந்த எல்லாப் பணிமுட்டுகளும் சுத்தமான வெண்கலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[38. பத்து வெண்கலக் கொப்பரைகளையும் உண்டாக்கினான்; ஒவ்வொரு கொப்பரை நாற்பது குடம் பிடிக்கும்; நாலுமுழ அகலமான ஒவ்வொரு கொப்பரையும் அந்தப் பத்து ஆதாரங்களில் ஒவ்வொன்றின்மேலும் வைக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8793,51 +9511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. யோர்தானுக்கு அடுத்த சமனான பூமியிலே, சுக்கோத்துக்கும் சர்தானுக்கும் நடுவே களிமண்தரையிலே ராஜா இவைகளை வார்ப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[38. பத்து வெண்கலக் கொப்பரைகளையும் உண்டாக்கினான்; ஒவ்வொரு கொப்பரை நாற்பது குடம் பிடிக்கும்; நாலுமுழ அகலமான ஒவ்வொரு கொப்பரையும் அந்தப் பத்து ஆதாரங்களில் ஒவ்வொன்றின்மேலும் வைக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8902,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஐம்பதுமுழ நீளமும் முப்பதுமுழ அகலமுமான மண்டபத்தையும் தூண்கள் நிறுத்திக் கட்டினான்; அந்த மண்டபமும், அதின் தூண்களும், உத்திரங்களும், மாளிகையின் தூண்களும் உத்திரங்களும் எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. மூன்று வரிசை ஜன்னல்கள் இருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள், ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9011,51 +9729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. யோர்தானுக்கு அடுத்த சமனான பூமியிலே, சுக்கோத்துக்கும் சர்தானுக்கும் நடுவே களிமண்தரையிலே ராஜா இவைகளை வார்ப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[38. பத்து வெண்கலக் கொப்பரைகளையும் உண்டாக்கினான்; ஒவ்வொரு கொப்பரை நாற்பது குடம் பிடிக்கும்; நாலுமுழ அகலமான ஒவ்வொரு கொப்பரையும் அந்தப் பத்து ஆதாரங்களில் ஒவ்வொன்றின்மேலும் வைக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9120,51 +9838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இந்தச் சகல பணிமுட்டுகளின் வெண்கலம் மிகவும் ஏராளமுமாயிருந்தபடியால், சாலொமோன் அவைகளை நிறுக்கவில்லை; அதினுடைய நிறை இவ்வளவென்று ஆராய்ந்து பார்க்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[39. ஐந்து ஆதாரங்களை ஆலயத்தின் வலதுபுறத்திலும், ஐந்து ஆதாரங்களை ஆலயத்தின் இடதுபுறத்திலும் வைத்தான்; கடல்தொட்டியைக் கிழக்கில் ஆலயத்தின் வலதுபுறத்திலே தெற்குக்கு நேராக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9229,51 +9947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இந்தச் சகல பணிமுட்டுகளின் வெண்கலம் மிகவும் ஏராளமுமாயிருந்தபடியால், சாலொமோன் அவைகளை நிறுக்கவில்லை; அதினுடைய நிறை இவ்வளவென்று ஆராய்ந்து பார்க்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[39. ஐந்து ஆதாரங்களை ஆலயத்தின் வலதுபுறத்திலும், ஐந்து ஆதாரங்களை ஆலயத்தின் இடதுபுறத்திலும் வைத்தான்; கடல்தொட்டியைக் கிழக்கில் ஆலயத்தின் வலதுபுறத்திலே தெற்குக்கு நேராக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9338,51 +10056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்னும் கர்த்தருடைய ஆலயத்துக்குத் தேவையான பணிமுட்டுகளையெல்லாம் சாலொமோன் உண்டாக்கினான்; அவையாவன, பொன் பலிபீடத்தையும், சமுகத்தப்பங்களை வைக்கும் பொன்மேஜையையும்,]]></a:t>
+              <a:t><![CDATA[40. பின்பு ஈராம் கொப்பரைகளையும் சாம்பல் எடுக்கிற கரண்டிகளையும் கலங்களையும் செய்தான். இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டிய எல்லா வேலையையும் செய்து முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9447,51 +10165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. பின்னும் கர்த்தருடைய ஆலயத்துக்குத் தேவையான பணிமுட்டுகளையெல்லாம் சாலொமோன் உண்டாக்கினான்; அவையாவன, பொன் பலிபீடத்தையும், சமுகத்தப்பங்களை வைக்கும் பொன்மேஜையையும்,]]></a:t>
+              <a:t><![CDATA[40. பின்பு ஈராம் கொப்பரைகளையும் சாம்பல் எடுக்கிற கரண்டிகளையும் கலங்களையும் செய்தான். இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டிய எல்லா வேலையையும் செய்து முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9556,51 +10274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. சந்நிதி ஸ்தானத்திற்கு முன்பாக வைக்கும் பசும்பொன் விளக்குத்தண்டுகள், வலதுபுறமாக ஐந்தையும் இடதுபுறமாக ஐந்தையும், பொன்னான அதின் பூக்களோடும் விளக்குகளோடும் கத்தரிகளோடுங்கூட உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[41. அவைகள் என்னவெனில்: இரண்டு தூண்களும், இரண்டு தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களும், தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களை மூடும் இரண்டு வலைப்பின்னல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9665,51 +10383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. பசும்பொன் கிண்ணங்களையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும், மகா பரிசுத்தமான உள் ஆலயத்தினுடைய கதவுகளின் பொன்னான முளைகளையும், தேவாலயமாகிய மாளிகைக் கதவுகளின் பொன்னான முளைகளையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[41. அவைகள் என்னவெனில்: இரண்டு தூண்களும், இரண்டு தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களும், தூண்களுடைய முனையின்மேல் இருக்கிற இரண்டு உருண்டைக் கும்பங்களை மூடும் இரண்டு வலைப்பின்னல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9774,51 +10492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. பசும்பொன் கிண்ணங்களையும், வெட்டுக்கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும், மகா பரிசுத்தமான உள் ஆலயத்தினுடைய கதவுகளின் பொன்னான முளைகளையும், தேவாலயமாகிய மாளிகைக் கதவுகளின் பொன்னான முளைகளையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[42. தூண்களின்மேலுள்ள இரண்டு உருண்டைக் கும்பங்களை மூடும்படி ஒவ்வொரு வலைப்பின்னலுக்கும் பண்ணின இரண்டு வரிசை மாதளம்பழங்களும், ஆக இரண்டு வலைப்பின்னலுக்கும் நானூறு மாதளம்பழங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9883,51 +10601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இவ்விதமாய் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகச் செய்த வேலைகளெல்லாம் முடிந்தது; அப்பொழுது சாலொமோன் தன் தகப்பனாகிய தாவீது பரிசுத்தம்பண்ணும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் கொண்டுவந்து, கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[42. தூண்களின்மேலுள்ள இரண்டு உருண்டைக் கும்பங்களை மூடும்படி ஒவ்வொரு வலைப்பின்னலுக்கும் பண்ணின இரண்டு வரிசை மாதளம்பழங்களும், ஆக இரண்டு வலைப்பின்னலுக்கும் நானூறு மாதளம்பழங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9992,51 +10710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இவ்விதமாய் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகச் செய்த வேலைகளெல்லாம் முடிந்தது; அப்பொழுது சாலொமோன் தன் தகப்பனாகிய தாவீது பரிசுத்தம்பண்ணும்படி நேர்ந்துகொண்ட வெள்ளியையும் பொன்னையும் பணிமுட்டுகளையும் கொண்டுவந்து, கர்த்தருடைய ஆலயத்தின் பொக்கிஷங்களில் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[43. பத்து ஆதாரங்களும், ஆதாரங்களின்மேல் வைத்த பத்துக் கொப்பரைகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10101,51 +10819,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஐம்பதுமுழ நீளமும் முப்பதுமுழ அகலமுமான மண்டபத்தையும் தூண்கள் நிறுத்திக் கட்டினான்; அந்த மண்டபமும், அதின் தூண்களும், உத்திரங்களும், மாளிகையின் தூண்களும் உத்திரங்களும் எதிராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. ஜன்னல்களின் வாசல்களும் சட்டங்களும் எல்லாம் சதுரமாயிருந்தது; மூன்று வரிசையிலும் ஜன்னல்கள், ஒன்றுக்கொன்று எதிராயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. ஒரு கடல்தொட்டியும், கடல் தொட்டியின் கீழிருக்கிற பன்னிரண்டு ரிஷபங்களும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. செப்புச்சட்டிகளும், சாம்பல் கரண்டிகளும், கலங்களும் செய்தான்; கர்த்தரின் ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்கு ஈராம் செய்த இந்த எல்லாப் பணிமுட்டுகளும் சுத்தமான வெண்கலமாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. செப்புச்சட்டிகளும், சாம்பல் கரண்டிகளும், கலங்களும் செய்தான்; கர்த்தரின் ஆலயத்துக்காக ராஜாவாகிய சாலொமோனுக்கு ஈராம் செய்த இந்த எல்லாப் பணிமுட்டுகளும் சுத்தமான வெண்கலமாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. யோர்தானுக்கு அடுத்த சமனான பூமியிலே, சுக்கோத்துக்கும் சர்தானுக்கும் நடுவே களிமண்தரையிலே ராஜா இவைகளை வார்ப்பித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. இந்தச் சகல பணிமுட்டுகளின் வெண்கலம் மிகவும் ஏராளமுமாயிருந்தபடியால், சாலொமோன் அவைகளை நிறுக்கவில்லை; அதினுடைய நிறை இவ்வளவென்று ஆராய்ந்து பார்க்கவுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. இந்தச் சகல பணிமுட்டுகளின் வெண்கலம் மிகவும் ஏராளமுமாயிருந்தபடியால், சாலொமோன் அவைகளை நிறுக்கவில்லை; அதினுடைய நிறை இவ்வளவென்று ஆராய்ந்து பார்க்கவுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. பின்னும் கர்த்தருடைய ஆலயத்துக்குத் தேவையான பணிமுட்டுகளையெல்லாம் சாலொமோன் உண்டாக்கினான்; அவையாவன, பொன் பலிபீடத்தையும், சமுகத்தப்பங்களை வைக்கும் பொன்மேஜையையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. பின்னும் கர்த்தருடைய ஆலயத்துக்குத் தேவையான பணிமுட்டுகளையெல்லாம் சாலொமோன் உண்டாக்கினான்; அவையாவன, பொன் பலிபீடத்தையும், சமுகத்தப்பங்களை வைக்கும் பொன்மேஜையையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. சந்நிதி ஸ்தானத்திற்கு முன்பாக வைக்கும் பசும்பொன் விளக்குத்தண்டுகள், வலதுபுறமாக ஐந்தையும் இடதுபுறமாக ஐந்தையும், பொன்னான அதின் பூக்களோடும் விளக்குகளோடும் கத்தரிகளோடுங்கூட உண்டாக்கினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. சந்நிதி ஸ்தானத்திற்கு முன்பாக வைக்கும் பசும்பொன் விளக்குத்தண்டுகள், வலதுபுறமாக ஐந்தையும் இடதுபுறமாக ஐந்தையும், பொன்னான அதின் பூக்களோடும் விளக்குகளோடும் கத்தரிகளோடுங்கூட உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10180,51 +11988,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506482" r:id="rId1"/>
+    <p:sldLayoutId id="2473414402" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10232,50 +12040,98 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10924,50 +12780,130 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11072,51 +13008,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅಲ್ಲಿ ನ್ಯಾಯತೀರಿಸಲು ನ್ಯಾಯಾ ಸನದ ದ್ವಾರಾಂಗಗಳೆಂಬ ದ್ವಾರಾಂಗಳವನ್ನು ಮಾಡಿ ಈ ಪಾರ್ಶ್ವದಿಂದ ಆ ಪಾರ್ಶ್ವದ ವರೆಗೂ]]></a:t>
+              <a:t><![CDATA[ranks.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And the bowls, and the snuffers, and the basons, and the spoons, and the censers of pure gold;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and the hinges of gold, both for the doors of the inner house, the most holy place, and for the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[doors of the house, to know, of the temple.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. So was ended all the work that king Solomon made for the house of the LORD. And Solomon brought]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[in the things which David his father had dedicated; even the silver, and the gold, and the vessels,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[did he put among the treasures of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವದಾರು ಗಳನ್ನು ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[6. And he made a porch of pillars; the length thereof was fifty cubits, and the breadth thereof]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ತಾನು ವಾಸವಾಗಿರುವ ತನ್ನ ಮನೆಯಲ್ಲಿ ದ್ವಾರಾಂಗ ಳದ ಒಳಭಾಗದಲ್ಲಿ ಈ ಕೆಲಸದ ಹಾಗೆ ಮಾಡಲ್ಪಟ್ಟ ಬೇರೆ ಒಂದು ಅಂಗಳ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[thirty cubits: and the porch was before them: and the other pillars and the thick beam were before]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದಲ್ಲದೆ ಸೊಲೊ ಮೋನನು ತಾನು ತಕ್ಕೊಂಡ ಫರೋಹನ ಮಗಳಿಗೂ ಈ ದ್ವಾರಾಂಗಳದ ಹಾಗೆ ಒಂದು ಮನೆಯನ್ನು ಮಾಡಿ ದನು.]]></a:t>
+              <a:t><![CDATA[them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಇವೆಲ್ಲಾ ಒಳಗೂ ಹೊರಗೂ ಅಸ್ತಿವಾರ ಗಳು ಮೊದಲುಗೊಂಡು ಕಬೋದದ ವರೆಗೂ ಹೊರ ಗಿರುವ ದೊಡ್ಡ ಅಂಗಳದ ಮಟ್ಟಿಗೂ ಅಳತೆಯ ಪ್ರಕಾರ]]></a:t>
+              <a:t><![CDATA[7. Then he made a porch for the throne where he might judge, even the porch of judgment: and it was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗರಗಸದಿಂದ ಕೊಯ್ಯಲ್ಪಟ್ಟ ಕೆತ್ತಿದ ಬೆಲೆಯುಳ್ಳ ಕಲ್ಲು ಗಳಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[covered with cedar from one side of the floor to the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅಸ್ತಿವಾರವು ಹತ್ತು ಮೊಳದ ಕಲ್ಲು ಗಳೂ ಎಂಟು ಮೊಳದ ಕಲ್ಲುಗಳೂ ಆದ ಬೆಲೆ ಯುಳ್ಳ ಕಲ್ಲುಗಳಾಗಿಯೂ ದೊಡ್ಡ ಕಲ್ಲುಗಳಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[8. And his house where he dwelt had another court within the porch, which was of the like work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[Solomon made also an house for Pharaoh's daughter, whom he had taken to wife, like unto this porch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅದರ ಮೇಲೆ ಕೆತ್ತಿದ ಕಲ್ಲುಗಳ ಅಳ ತೆಯ ಪ್ರಕಾರ ಬೆಲೆಯುಳ್ಳ ಕಲ್ಲುಗಳೂ ದೇವದಾರುಗಳೂ ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[9. All these were of costly stones, according to the measures of hewed stones, sawed with saws,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ದೊಡ್ಡ ಅಂಗಳವು ಸುತ್ತಲಾಗಿ ಮೂರು ತರ ಕೆತ್ತಿದ ಕಲ್ಲುಗಳೂ ಒಂದು ತರ ದೇವ ದಾರು ಮರದ ತೊಲೆಗಳೂ ಆಗಿದ್ದವು; ಕರ್ತನ]]></a:t>
+              <a:t><![CDATA[within and without, even from the foundation unto the coping, and so on the outside toward the great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. 1 1 ಇದಲ್ಲದೆ ಸೊಲೊಮೋನನು ತನ್ನ ಮನೆಯನ್ನು ಹದಿಮೂರು ವರುಷಗಳಲ್ಲಿ ಕಟ್ಟಿಸಿ ಅದನ್ನೆಲ್ಲಾ ಮುಗಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[1. But Solomon was building his own house thirteen years, and he finished all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯ ಒಳ ಅಂಗಳಕ್ಕೂ ಮನೆಯ ದ್ವಾರಾಂಗಳಕ್ಕೂ ಹಾಗೆಯೇ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದರೆ ಅರಸನಾದ ಸೊಲೊಮೋನನು ಹೀರಾ ಮನನ್ನು ತೂರಿನಿಂದ ಕರೇಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[10. And the foundation was of costly stones, even great stones, stones of ten cubits, and stones of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಇವನು ನಫ್ತಾಲಿಯ ಗೋತ್ರದವಳಾದ ಒಬ್ಬ ವಿಧವೆಯ ಮಗನು; ಅವನ ತಂದೆ ತೂರಿನ ಮನುಷ್ಯನಾದ ತಾಮ್ರದ ಕೆಲಸದವನಾಗಿದ್ದನು; ಅವನು]]></a:t>
+              <a:t><![CDATA[eight cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಾಮ್ರದ ಎಲ್ಲಾ ಕೆಲಸವನ್ನು ಮಾಡತಕ್ಕ ಜ್ಞಾನ ದಿಂದಲೂ ಗ್ರಹಿಕೆಯಿಂದಲೂ ತಿಳುವಳಿಕೆಯಿಂದಲೂ ಪೂರ್ಣನಾಗಿದ್ದನು. ಅವನು]]></a:t>
+              <a:t><![CDATA[11. And above were costly stones, after the measures of hewed stones, and cedars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನಾದ ಸೊಲೊ ಮೋನನ ಬಳಿಗೆ ಬಂದು ಅವನ ಕೆಲಸವನ್ನೆಲ್ಲಾ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[12. And the great court round about was with three rows of hewed stones, and a row of cedar beams,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವನು ಎರಡು ತಾಮ್ರದ ಸ್ತಂಭಗಳನ್ನು ಮಾಡಿ ದನು. ಒಂದೊಂದು ಸ್ತಂಭ ಹದಿನೆಂಟು ಮೊಳ ಉದ್ದ; ಒಂದೊಂದು ಸ್ತಂಭದ ಸುತ್ತಳತೆ]]></a:t>
+              <a:t><![CDATA[both for the inner court of the house of the LORD, and for the porch of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹನ್ನೆರಡು ಮೊಳ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[13. And king Solomon sent and fetched Hiram out of Tyre.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆ ಸ್ತಂಭಗಳ ತಲೆಯಲ್ಲಿ ಇರಿಸಲು ತಾಮ್ರ ದಿಂದ ಎರಕ ಹೊಯ್ಯಲ್ಪಟ್ಟ ಎರಡು ಕುಂಭಗಳನ್ನು ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[14. He was a widow's son of the tribe of Naphtali, and his father was a man of Tyre, a worker in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಒಂದೊಂದು ಕುಂಭವು ಐದು ಮೊಳ ಎತ್ತರವಾಗಿತ್ತು; ಸ್ತಂಭಗಳ ಕೊನೆಯಲ್ಲಿ ಇರುವ ಕುಂಭ ಗಳಿಗೆ ಜಾಲರಿನ ಹಾಗೆ ಇರುವ ಹಣತೆಗಳೂ]]></a:t>
+              <a:t><![CDATA[brass: and he was filled with wisdom, and understanding, and cunning to work all works in brass. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸರ ಪಣಿಗಳ ಹಾಗಿರುವ ಗೊಂಡೆಗಳೂ ಇದ್ದವು. ಅವು ಒಂದೊಂದು ಕಂಭಕ್ಕೆ ಏಳೇಳು ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[he came to king Solomon, and wrought all his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಇದಲ್ಲದೆ ಅವನು ಲೆಬ ನೋನಿನ ಅಡವಿಯ ಮನೆಯನ್ನು ಕಟ್ಟಿಸಿದನು. ಅದು ನೂರು ಮೊಳ ಉದ್ದವೂ ಐವತ್ತು ಮೊಳ ಅಗಲವೂ ಮೂವತ್ತು]]></a:t>
+              <a:t><![CDATA[2. He built also the house of the forest of Lebanon; the length thereof was an hundred cubits, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಸ್ತಂಭ ಗಳಿಗೆ ಇನ್ನೂ ಮಾಡಿದ್ದು ಹೇಗಂದರೆ, ಕೊನೆಯಲ್ಲಿ ರುವ ಕುಂಭಗಳನ್ನು ಮುಚ್ಚುವ ಹಾಗೆ ಕುಂಭಗಳೊಳಗೆ ಒಂದೊಂದರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[15. For he cast two pillars of brass, of eighteen cubits high apiece: and a line of twelve cubits]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜಾಲರಿ ಕೆಲಸದ ಮೇಲೆ ಸುತ್ತಲೂ ಎರಡು ಸಾಲು ದಾಳಿಂಬದ ಹಣ್ಣುಗಳನ್ನು ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[did compass either of them about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ದ್ವಾರಾಂಗಳದ ಮುಂದಿರುವ ಆ ಸ್ತಂಭಗಳ ಕೊನೆಯ ಮೇಲಿರುವ ಕುಂಭಗಳು ತಾವರೆ ಪುಷ್ಟಗಳ ಕೆಲಸವಾಗಿ ನಾಲ್ಕು ಮೊಳ]]></a:t>
+              <a:t><![CDATA[16. And he made two capitals of molten brass, to set upon the tops of the pillars: the height of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತರವಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[one capital was five cubits, and the height of the other capital was five cubits:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಎರಡು ಸ್ತಂಭಗಳ ಮೇಲಿರುವ ಕುಂಭಗಳಲ್ಲಿ ಉನ್ನತ ಜಾಲರಿಯ ಕೆಲಸದ ಸವಿಾಪದಲ್ಲಿರುವ ಅದರ ಹೊಟ್ಟೆಯ ಎದುರಾಗಿ ಇನ್ನೂರು]]></a:t>
+              <a:t><![CDATA[17. And nets of checker work, and wreaths of chain work, for the capitals which were upon the top of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾಳಿಂಬಗಳು ಸಾಲುಗಳಾಗಿ ಸುತ್ತಲೂ ಇದ್ದವು; ಮತ್ತೊಂದು ಕುಂಭಕ್ಕೂ ಹೀಗೆಯೇ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[the pillars; seven for the one capital, and seven for the other capital.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆ ಸ್ತಂಭಗಳನ್ನು ಮಂದಿರದ ದ್ವಾರಾಂಗಳದ ಮುಂದೆ ನಿಲ್ಲಿಸಿದನು. ಅವನು ಬಲಗಡೆಯಲ್ಲಿ ನಿಲ್ಲಿಸಿದ ಸ್ತಂಭಕ್ಕೆ ಯಾಕೀನ್‌]]></a:t>
+              <a:t><![CDATA[18. And he made the pillars, and two rows round about upon the one network, to cover the capitals]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದೂ ಎಡಗಡೆಯಲ್ಲಿ ನಿಲ್ಲಿಸಿದ ಸ್ತಂಭಕ್ಕೆ ಬೋವಜ್‌ ಎಂದೂ ಹೆಸರಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[that were upon the top, with pomegranates: and so did he for the other capital.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಸ್ತಂಭಗಳ ತಲೆ ಯಲ್ಲಿ ತಾವರೆ ಪುಷ್ಪಗಳ ಕೆಲಸವಾಗಿತ್ತು. ಹೀಗೆ ಸ್ತಂಭಗಳ ಕೆಲಸವು ಮುಗಿಯಿತು.]]></a:t>
+              <a:t><![CDATA[19. And the capitals that were upon the top of the pillars were of lily work in the porch, four]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಇದಲ್ಲದೆ ಎರಕದ ಸಮುದ್ರವನ್ನು ಮಾಡಿದನು. ಅದು ದುಂಡಾಗಿ ಈ ಅಂಚಿನಿಂದ ಆ ಅಂಚಿಗೆ ಹತ್ತು ಮೊಳವೂ ಅದರ ಎತ್ತರ ಐದು]]></a:t>
+              <a:t><![CDATA[cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೊಳ ಎತ್ತರವೂ ಆಗಿತ್ತು; ನಾಲ್ಕು ಸಾಲು ದೇವದಾರು ಕಂಭಗಳ ಮೇಲೆ ಇತ್ತು; ದೇವದಾರು ತೊಲೆಗಳು ಕಂಭಗಳ ಮೇಲೆ ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[the breadth thereof fifty cubits, and the height thereof thirty cubits, upon four rows of cedar]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೊಳವೂ ಸುತ್ತಳತೆ ಮೂವತ್ತು ಮೊಳವೂ ಆಗಿತ್ತು. ಅದರ ಅಂಚಿನ ಕೆಳ ಭಾಗದಲ್ಲಿ ಅದರ ಸುತ್ತಲೂ ಮೊಗ್ಗುಗಳಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[20. And the capitals upon the two pillars had pomegranates also above, opposite to the belly which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಅಂಚುಗಳ ಕೆಳಗೆ ನಾಲ್ಕು ಗಾಲಿಗಳಿದ್ದವು; ಗಾಲಿಗಳ ಅಚ್ಚುಗಳು ಆಧಾರದಲ್ಲಿದ್ದವು. ಒಂದೊಂದು ಗಾಲಿಯು ಒಂದೂವರೆ]]></a:t>
+              <a:t><![CDATA[was by the network: and the pomegranates were two hundred in rows round about upon the other]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೊಳವಾಗಿತ್ತು; ಗಾಲಿಗಳ ಮೇಲೆ ಇದ್ದ ಕೆಲಸವು ರಥದ ಗಾಲಿಯ ಕೆಲಸದ ಹಾಗೆ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[capital.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಅವು ಒಂದೊಂದು ಮೊಳಕ್ಕೆ ಹತ್ತಾಗಿ ಆ ಸಮುದ್ರದ ಸುತ್ತಲೂ ಇದ್ದವು. ಈ ಸಮುದ್ರವು ಎರಕ ಹೊಯ್ಯಲ್ಪಡು ವಾಗ ಮೊಗ್ಗುಗಳು]]></a:t>
+              <a:t><![CDATA[21. And he set up the pillars in the porch of the temple: and he set up the right pillar, and called]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎರಡು ಸಾಲಾಗಿ ಎರಕ ಹೊಯ್ಯಲ್ಪ ಟ್ಟಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[the name thereof Jachin: and he set up the left pillar, and called the name thereof Boaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಅವುಗಳ ಇರುಸುಗಳೂ ಅಣಸುಗಳೂ ಚಕ್ರಗಳೂ ಕಂಬಿಗಳೂ ಎಲ್ಲಾ ಎರಕ ಹೊಯ್ಯಲ್ಪಟ್ಟಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[22. And upon the top of the pillars was lily work: so was the work of the pillars finished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಅದು ಹನ್ನೆರಡು ಎತ್ತುಗಳ ಮೇಲೆ ನಿಂತಿತ್ತು. ಮೂರು ಉತ್ತರಕ್ಕೂ ಮೂರು ಪಶ್ಚಿಮಕ್ಕೂ ಮೂರು ದಕ್ಷಿಣಕ್ಕೂ ಮೂರು]]></a:t>
+              <a:t><![CDATA[23. And he made a molten sea, ten cubits from the one brim to the other: it was round all about, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೂರ್ವಕ್ಕೂ ನೋಡುತ್ತಾ ಇದ್ದವು. ಆ ಸಮುದ್ರವು ಅವುಗಳ ಮೇಲೆ ಇತ್ತು; ಅವುಗಳ ಹಿಂಭಾಗಗಳೆಲ್ಲಾ ಒಳಪಾರ್ಶ್ವದಲ್ಲಿ ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[his height was five cubits: and a line of thirty cubits did compass it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಒಂದೊಂದು ಆಧಾರದ ನಾಲ್ಕು ಮೂಲೆಗಳಲ್ಲಿ ಅಂಚುಗಳಿದ್ದವು; ಆಧಾರದಲ್ಲಿಂದಲೇ ಅಂಚುಗಳು ಆದವು.]]></a:t>
+              <a:t><![CDATA[24. And under the brim of it round about there were knops compassing it, ten in a cubit, compassing]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಅದರ ದಪ್ಪವು ಕೈಯಷ್ಟಾಗಿಯೂ ಅದರ ಅಂಚು ಪಾತ್ರೆಯ ಅಂಚಿನ ಹಾಗೆಯೂ ತಾವರೆ ಪುಷ್ಪದ ಹಾಗೆಯೂ ಇತ್ತು. ಅದು ಎರಡು ಸಾವಿರ]]></a:t>
+              <a:t><![CDATA[the sea round about: the knops were cast in two rows, when it was cast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಒಂದೊಂದು ಸಾಲು ಹದಿನೈದು ಕಂಭಗಳಾಗಿ ನಾಲ್ವತ್ತೈದು ಕಂಭ ಗಳ ಮೇಲೆ ಇರುವ ತೊಲೆಗಳು ದೇವದಾರುಗಳಿಂದ ಮುಚ್ಚಲ್ಪಟ್ಟವು.]]></a:t>
+              <a:t><![CDATA[pillars, with cedar beams upon the pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಳಗ ಹಿಡಿಯು ವದಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[25. It stood upon twelve oxen, three looking toward the north, and three looking toward the west,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆಧಾರದ ತಲೆಯಲ್ಲಿ ಒಂದು ವರೆ ಮೊಳ ದುಂಡಾದದ್ದು ಒಂದು ಇತ್ತು; ಆಧಾರದ ತಲೆಯ ಮೇಲೆ ಅದರ ಕೈಪಿಡಿಗಳೂ ಅಂಚುಗಳೂ]]></a:t>
+              <a:t><![CDATA[and three looking toward the south, and three looking toward the east: and the sea was set above]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದರಿಂದಲೇ ಆಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[upon them, and all their hinder parts were inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಹತ್ತು ತಾಮ್ರದ ಆಧಾರಗಳನ್ನು ಮಾಡಿದನು. ಒಂದೊಂದು ಆಧಾರವು ನಾಲ್ಕು ಮೊಳ ಉದ್ದವೂ ನಾಲ್ಕು ಮೊಳ ಅಗಲವೂ ಮೂರು ಮೊಳ]]></a:t>
+              <a:t><![CDATA[26. And it was an hand breadth thick, and the brim thereof was wrought like the brim of a cup, with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತರವೂ ಆಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[flowers of lilies: it contained two thousand baths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಅದರದರ ಪ್ರಮಾಣದ ಪ್ರಕಾರ ಹಲಿಗೆಗಳ ಕೈಹಿಡಿಗಳ ಮೇಲೆಯೂ ಅಂಚು ಗಳ ಮೇಲೆಯೂ ಕೆರೂಬಿಗಳನ್ನೂ ಸಿಂಹಗಳನ್ನೂ ಖರ್ಜೂರ]]></a:t>
+              <a:t><![CDATA[27. And he made ten bases of brass; four cubits was the length of one base, and four cubits the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿಡಗಳನ್ನೂ ಚಿತ್ರಿಸಿದನು; ಸುತ್ತಲೂ ಅದ ರದರ ಪ್ರಮಾಣದ ಪ್ರಕಾರ ಚಿತ್ರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[breadth thereof, and three cubits the height of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಈ ಪ್ರಕಾರ ಆ ಹತ್ತು ಆಧಾರಗಳನ್ನು ಮಾಡಿದನು. ಅವು ಗಳಿಗೆಲ್ಲಾ ಒಂದೇ ಎರಕವೂ ಒಂದೇ ಅಳತೆಯೂ ಒಂದೇ ಪ್ರಮಾಣವೂ]]></a:t>
+              <a:t><![CDATA[28. And the work of the bases was on this manner: they had borders, and the borders were between the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +20664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[ledges:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +20796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಹತ್ತು ತಾಮ್ರದ ತೊಟ್ಟಿಗಳನ್ನು ಮಾಡಿದನು. ಒಂದೊಂದು ತೊಟ್ಟಿಯು ನಾಲ್ವತ್ತು ಕೊಳಗ ಹಿಡಿಯಿತು; ಒಂದೊಂದು ತೊಟ್ಟಿಯು]]></a:t>
+              <a:t><![CDATA[29. And on the borders that were between the ledges were lions, oxen, and cherubims: and upon the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +20928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಮೂರು ಸಾಲು ಕಿಟಿಕಿಗಳು ಇದ್ದವು; ಮೂರು ಸಾಲುಗಳಲ್ಲಿ ಬೆಳಕಿಗೆ ಬೆಳಕು ಎದುರಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[3. And it was covered with cedar above upon the beams, that lay on forty five pillars, fifteen in a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +21060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಲ್ಕು ಮೊಳವು; ಆ ಹತ್ತು ಆಧಾರ ಗಳಲ್ಲಿಯೂ ಒಂದೊಂದರ ಮೇಲೆ ಒಂದೊಂದು ತೊಟ್ಟಿಯನ್ನು ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[ledges there was a base above: and beneath the lions and oxen were certain additions made of thin]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +21192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಮನೆಯ ಬಲ ಪಾರ್ಶ್ವದಲ್ಲಿ ಐದು ಆಧಾರಗಳನ್ನೂ ಮನೆಯ ಎಡಪಾರ್ಶ್ವದಲ್ಲಿ ಐದು ಆಧಾರಗಳನ್ನೂ ಇಟ್ಟನು. ಆದರೆ ಸಮುದ್ರವನ್ನು]]></a:t>
+              <a:t><![CDATA[work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +21324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯ ಪೂರ್ವ ಭಾಗದ ಬಲಪಾರ್ಶ್ವದಲ್ಲಿ ದಕ್ಷಿಣಕ್ಕೆ ದುರಾಗಿ ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[30. And every base had four brazen wheels, and plates of brass: and the four corners thereof had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +21456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆ ಆಧಾರಗಳ ಮೇಲಿರುವ ಕೆಲಸ ಹೇಗಂದರೆ, ಅವುಗಳಿಗೆ ಅಂಚುಗಳಿದ್ದವು. ಅಂಚುಗಳು ಹಲಿಗೆಗಳ ನಡುವೆ ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[supporters: under the vessel that holds water were supporters molten, at the side of every addition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +21588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಹೀಗೆಯೇ ಹೀರಾಮನು ತೊಟ್ಟಿ ಗಳನ್ನೂ ಸಲಿಕೆಗಳನ್ನೂ ಪಾತ್ರೆಗಳನ್ನೂ ಮಾಡಿದನು. ಹೀರಾಮನು ಕರ್ತನ ಮನೆಗೋಸ್ಕರ ಅರಸನಾದ]]></a:t>
+              <a:t><![CDATA[31. And the mouth of it within the capital and above was a cubit: but the mouth thereof was round]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +21720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೊಲೊಮೋನನು ಮಾಡಿಸಿದ ಎಲ್ಲಾ ಕೆಲಸಗಳನ್ನು ಮಾಡಿ ತೀರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[after the work of the base, a cubit and an half: and also upon the mouth of it were engravings with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +21852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಹಲಿಗೆಗಳ ನಡುವೆ ಇರುವ ಆ ಅಂಚುಗಳಲ್ಲಿ ಸಿಂಹಗಳೂ ಎತ್ತುಗಳೂ ಕೆರೂಬಿಗಳೂ ಇದ್ದವು. ಹಲಿಗೆಗಳ ಮೇಲ್ಭಾಗದಲ್ಲಿ ಒಂದು]]></a:t>
+              <a:t><![CDATA[their borders, foursquare, not round.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +21984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂಚು ಇತ್ತು; ಸಿಂಹಗಳಿಗೂ ಎತ್ತುಗಳಿಗೂ ಕೆಳಭಾಗದಲ್ಲಿ ಕೆರೂಬಿಗಳ ಕೆಲಸಗಳು ಅದರ ಸಂಗಡ ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[32. And under the borders were four wheels; and the axletrees of the wheels were joined to the base:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +22116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಅವು ಯಾವವಂದರೆ, ಎರಡು ಸ್ತಂಭಗಳೂ ಎರಡು ಸ್ತಂಭಗಳ ತುದಿಯಲ್ಲಿರುವ ಕುಂಭಗಳ ಚಂಬು ಗಳೂ ಎರಡು ಸ್ತಂಭಗಳ ತಲೆಯಲ್ಲಿರುವ]]></a:t>
+              <a:t><![CDATA[and the height of a wheel was a cubit and half a cubit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +22248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಂಭಗಳ ಎರಡು ಚಂಬುಗಳನ್ನು ಮುಚ್ಚುವ ಎರಡು ಜಾಲರಿ ಸಾಮಾನುಗಳೂ]]></a:t>
+              <a:t><![CDATA[33. And the work of the wheels was like the work of a chariot wheel: their axletrees, and their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19652,51 +22380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಕಿಟಿಕಿಗಳಲ್ಲಿ ಬಾಗಲುಗಳೂ ನಿಲುವುಗಳೂ ಎಲ್ಲಾ ಚೌಕವು; ಮೂರು ಸಾಲುಗಳಲ್ಲಿ ಬೆಳಕಿಗೆ ಬೆಳಕು ಎದುರಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[row.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19784,51 +22512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಎರಡು ಜಾಲರಿಗಳಿಗೆ ನಾನೂರು ದಾಳಿಂಬಗಳೂ ಸ್ತಂಭಗಳ ಮೇಲೆ ಇರುವ ಎರಡು ಚಂಬುಗಳನ್ನು ಮುಚ್ಚುವಂತೆ ಒಂದು ಜಾಲರಿಗೆ ಎರಡು]]></a:t>
+              <a:t><![CDATA[naves, and their rims, and their spokes, were all molten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19916,51 +22644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾಲಿನ ದಾಳಿಂಬಗಳೂ]]></a:t>
+              <a:t><![CDATA[34. And there were four supporters to the four corners of one base: and the supporters were of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20048,51 +22776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಒಂದೊಂದು ಆಧಾರಕ್ಕೆ ನಾಲ್ಕು ತಾಮ್ರದ ಗಾಲಿಗಳೂ ತಾಮ್ರದ ತಗಡುಗಳೂ ಇದ್ದವು. ಅದರ ನಾಲ್ಕು ಮೂಲೆಗಳಿಗೂ]]></a:t>
+              <a:t><![CDATA[very base itself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20180,51 +22908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜೋಡಣೆಗಳಿದ್ದವು. ಸಮು ದ್ರದ ಕೆಳಗೆ ಇರುವ ಪ್ರತಿ ಕೆರೂಬಿಯ ಬಳಿಯಲ್ಲೂ ಎರಕ ಹೊಯ್ಯಲ್ಪಟ್ಟ ಜೋಡಣೆಗಳಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[35. And in the top of the base was there a round compass of half a cubit high: and on the top of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20312,51 +23040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಅಂಚಿಗೆ ಒಳಗಾದ ಅದರ ಬಾಯಿಯ ಮೇಲೆ ಒಂದು ಮೊಳ ಉದ್ದವಾಗಿತ್ತು. ಅದರ ಬಾಯಿ ದುಂಡಾಗಿ ಒಂದೂವರೆ ಮೊಳವಾಗಿತ್ತು; ಅದರ]]></a:t>
+              <a:t><![CDATA[base the ledges thereof and the borders thereof were of the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20444,51 +23172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಯಿಯ ಮೇಲೆ ಚಿತ್ರ ಗಳಿದ್ದವು; ಅದರ ಚಿತ್ರಗಳು ದುಂಡಾಗಿರದೆ ಚೌಕ ವಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[36. For on the plates of the ledges thereof, and on the borders thereof, he graved cherubims, lions,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20576,51 +23304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಹತ್ತು ಆಧಾರಗಳೂ ಆಧಾ ರಗಳ ಮೇಲಿರುವ ಹತ್ತು ತೊಟ್ಟಿಗಳೂ]]></a:t>
+              <a:t><![CDATA[and palm trees, according to the proportion of every one, and additions round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20708,51 +23436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಒಂದು ಸಮುದ್ರವೂ ಸಮುದ್ರದ ಕೆಳಗಿರುವ ಹನ್ನೆರಡು ಎತ್ತು ಗಳೂ ಪಾತ್ರೆಗಳೂ ಸಲಿಕೆಗಳೂ ಬೋಗುಣಿಗಳೂ.]]></a:t>
+              <a:t><![CDATA[37. After this manner he made the ten bases: all of them had one casting, one measure, and one size.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20840,51 +23568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಹೀರಾಮನು ಕರ್ತನ ಮನೆಗೋಸ್ಕರ ಅರಸನಾದ ಸೊಲೊಮೋನನಿಗೆ ಮಾಡಿದ ಈ ಸಾಮಾನುಗಳೆಲ್ಲಾ ಹೊಳೆಯುವ ತಾಮ್ರದವುಗಳಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[38. Then made he ten lavers of brass: one vessel that holds water contained forty baths: and every]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20972,51 +23700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಯೊರ್ದ ನಿಗೆ ಸೇರಿದ ಬೈಲಾದ ಸುಕ್ಕೋತಿಗೂ ಚಾರೆತಾನಿಗೂ ನಡುವೆ ಇರುವ ಜೇಡು ಮಣ್ಣಿನ ಸ್ಥಳದಲ್ಲಿ ಅರಸನು ಅವುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[vessel that holds water was four cubits: and upon every one of the ten bases one vessel that holds]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21104,51 +23832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಐವತ್ತು ಮೊಳ ಉದ್ದವೂ ಮೂವತ್ತು ಮೊಳ ಅಗಲವೂ ಆದ ದ್ವಾರಾಂಗಳವನ್ನು ಸ್ತಂಭಗಳಿಂದ ಮಾಡಿದನು. ಈ ದ್ವಾರಾಂಗಳವೂ ಅದರ]]></a:t>
+              <a:t><![CDATA[4. And there were windows in three rows, and light was against light in three ranks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21236,51 +23964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎರಕ ಹೊಯ್ಸಿದನು.]]></a:t>
+              <a:t><![CDATA[water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21368,51 +24096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಈ ಪಾತ್ರೆಗ ಳೆಲ್ಲಾ ಬಹು ಹೆಚ್ಚಾಗಿದ್ದದರಿಂದ ಸೊಲೊಮೋನನು ಅವುಗಳನ್ನು ಎಣಿಸದೆ ಬಿಟ್ಟನು; ತಾಮ್ರದ ತೂಕವು]]></a:t>
+              <a:t><![CDATA[39. And he put five bases on the right side of the house, and five on the left side of the house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21500,51 +24228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೊತ್ತಾಗಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[and he set the sea on the right side of the house eastward opposite to the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21632,51 +24360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಇದಲ್ಲದೆ ಕರ್ತನ ಮನೆಗೆ ಸಂಬಂಧವಾದ ಪಾತ್ರೆ ಗಳನ್ನೆಲ್ಲಾ ಸೊಲೊಮೋನನು ಮಾಡಿಸಿದನು; ಯಾವ ವಂದರೆ, ಚಿನ್ನದ ಧೂಪದ ವೇದಿ,]]></a:t>
+              <a:t><![CDATA[40. And Hiram made the lavers, and the shovels, and the basons. So Hiram made an end of doing all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21764,51 +24492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮ್ಮುಖದ ರೊಟ್ಟಿ ಗಳನ್ನು ಇಡುವದಕ್ಕೆ ಚಿನ್ನದ ಮೇಜು, ದೈವೋಕ್ತಿಯ ಸ್ಥಾನದ ಮುಂಭಾಗದ ಬಲಪಾರ್ಶ್ವದಲ್ಲಿ ಐದು,]]></a:t>
+              <a:t><![CDATA[the work that he made king Solomon for the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21896,51 +24624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ಎಡ ಪಾರ್ಶ್ವದಲ್ಲಿ ಐದು, ಅಪರಂಜಿಯ ದೀಪ ಸ್ತಂಭಗಳು, ಚಿನ್ನದ ಅದರ ಹೂವುಗಳು, ದೀಪಗಳು, ಚಿಮಟಗಳು,]]></a:t>
+              <a:t><![CDATA[41. The two pillars, and the two bowls of the capitals that were on the top of the two pillars; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22028,51 +24756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ಅಪರಂಜಿಯ ತಂಬಿಗೆಗಳು, ಕತ್ತರಿಗಳು, ಸಲಿಕೆಗಳು, ಸೌಟುಗಳು, ಅಗ್ನಿ ಪಾತ್ರೆಗಳು, ಮಹಾಪರಿಶುದ್ಧ ಸ್ಥಳ ವಾದ ಒಳಗಿನ]]></a:t>
+              <a:t><![CDATA[the two networks, to cover the two bowls of the capitals which were upon the top of the pillars;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22160,51 +24888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯ ಕದಗಳಿಗೋಸ್ಕರವೂ ಮಂದಿ ರವೆಂಬ ಮನೆಯ ಕದಗಳಿಗೋಸ್ಕರವೂ ಬಂಗಾರದ ಕೀಲುಗಳನ್ನೆಲ್ಲಾ ಮಾಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[42. And four hundred pomegranates for the two networks, even two rows of pomegranates for one]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22292,51 +25020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ಹೀಗೆ ಅರಸನಾ ಗಿರುವ ಸೊಲೊಮೋನನು ಕರ್ತನ ಮನೆಗೋಸ್ಕರ ಮಾಡಿಸಿದ ಕೆಲಸವೆಲ್ಲಾ ತೀರಿಸಿದ ನಂತರ ತನ್ನ ತಂದೆ ಯಾದ ದಾವೀದನು]]></a:t>
+              <a:t><![CDATA[network, to cover the two bowls of the capitals that were upon the pillars;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22424,51 +25152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತಿಷ್ಟೆಮಾಡಿದ ಬೆಳ್ಳಿಯನ್ನೂ ಚಿನ್ನವನ್ನೂ ಸಾಮಾನುಗಳನ್ನೂ ತಕ್ಕೊಂಡು ಬಂದು ಕರ್ತನ ಮನೆಯ ಉಗ್ರಾಣಗಳಲ್ಲಿ ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[43. And the ten bases, and ten lavers on the bases;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22556,51 +25284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ತಂಭಗಳೂ ತೊಲೆಗಳೂ ಮನೆಯ ಸ್ತಂಭಗಳಿಗೂ ತೊಲೆಗಳಿಗೂ ಎದುರಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[5. And all the doors and posts were square, with the windows: and light was against light in three]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22616,92 +25344,1412 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And one sea, and twelve oxen under the sea;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And the pots, and the shovels, and the basons: and all these vessels, which Hiram made to king]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Solomon for the house of the LORD, were of bright brass.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. In the plain of Jordan did the king cast them, in the clay ground between Succoth and Zarthan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And Solomon left all the vessels unweighed, because they were exceeding many: neither was the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[weight of the brass found out.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And Solomon made all the vessels that pertained unto the house of the LORD: the altar of gold,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and the table of gold, whereupon the showbread was,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And the candlesticks of pure gold, five on the right side, and five on the left, before the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[oracle, with the flowers, and the lamps, and the tongs of gold,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 இராஜாக்கள் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22727,51 +26775,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22902,51 +26950,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>89</Slides>
+  <Slides>105</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>